--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1690,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1822,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2086,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2257,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2329,104 +2134,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2458,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2923,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3061,59 +2770,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3133,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3332,59 +3023,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3688,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3fed187d591eb42b4ff08e9f77f4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83844554ffecae901af477bb8ebd76c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fb8e8f7522f1fafd258a8fc65e3713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12c1aabe8842daa15451c615ae07a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba8c8051e1c7e47ccfe6f49741471c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c26b8660e252e4702024eb53fb50b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be60248fbc0b0316cf18db707a01da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794476cad15684be4d7edd6e71b7f1428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efbcca57763a558f13fcc3942276869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de109cfa21ca5225de4fd580664774dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef0c1118ec72d991376b312072d00f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3881e8cf351a131377fedab7c0d04012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6b213711142b55d64d46709b2e08d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0883736ae22f19d4a147d9ba339b7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27d518c5a7ef3ca7a796144b96d22a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aa2f4d2d0dce80a9ec91b2e787d3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d0ba2d454b5e9a4a9db40ebf270d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bd95a7a7e49ca5e3e00c9c948836d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2e38b158acf0b1fb1d11f6037284819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b377d362275828878e4342d0803be920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98e2fd1df692fc3daa51bb61bf559521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee6d4116c06a50b6a7633323d3e95322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df4c1fa845bf648674de6c452914de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67fcf9429f0f47b7daad65b143c97124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a33c830c5bfca44da9a66eaceed25225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292406ff481521cd0450e70b48bfa5d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a588902f8810b18305f3207a096f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc18aee72d566ab09f21e2587da400828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1aa9305ce26f0d533d27d8609894329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66275eb1af5cff7cdde19730d78c0f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e084945bbf9076590ca3973fb28cbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a807285670dda3314096c4dd5eafef032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e243da511b7548ca2daba0786169a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389bb98b949f14dbaa4a56ec2b6f10834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31250b13b6c56d5fe902cbe02b797f1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83caf5b6ec25876a35c41d1f3d8d7fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e1992265dd81d1cc440afd6aee74137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1efddbbe25add5ebbe95d48232b25d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9f11a82fdd7abcc102e1e7d51871e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b534e8a066c65c543d6b9094423a7b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0acfa5aa18eb8274d6add448edbd741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235408edb19c3d77665f76ba6a03ac342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ae9a81b9640bf2dad5bdf2c996b7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dce2a1cb34b3c6ba965d4834db75344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff256877e4e5f97dc1f7c0d863327c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ffb1435f3eb1204478d6d64a961e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81e8801a286aa4b9704fe187d3837347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb687ed60555710341436dcfc8f3af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0027caee927099195b76b34dab48549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a7a9359bbdd8b69ee04c0f9ae68a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb56e6bd91a37003f14d037e4b117f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f896ff664a3a5d183f06f1d52b32f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397d2dea4202a7cb9e593956ad1017253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffcea5b002e145ad17ed8268836c3454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affd5b37a2b8e85df245b4e908851ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ffeff29643663ca9cac86f37e1d9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb122df123229f0e667bd8d7f97262c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4439ff9e36cbb53835118d8f30003958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f8d422d6726d1b2846d613e36c48a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3aae207234179840fde28f73d440a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c162757db2dc26517f9ad4d705520161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd592f84d9be0915fd11b96c9ab41562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd949dcd95695bff14d7abcd702ebc163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72056940549be7f3866aa781635ef5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d602d9eeaf38424a8982d8392db72d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a45f5ad9f9cfa1d78f376fb14ed5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751bd6060ec1722c876392d9347952d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8aa70bc2678a39bf887dc01324ff568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee62d0edcaaed05360231c9fd24a8c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f8b5a58b0c67afe997791f3f5f32e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eed53ef7068e83bea91b1b933d29971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adf47b79137ec36381927f0d3fe72372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261949aa798fe141dec5c98ca33d884973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5197e645ad51f1029412802028320c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea1b739f18c91d5a3543c828178abb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaffbababbfe3c7904b808316dffbe276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90168e80be39c5848a00952a5b09c15777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c85707bec6b17ed593e94329bf077178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a295013a76c2db64953234984e7532f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442e8c069c1e1200f71ca50debcf9d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c6fd9157e32597b2687ea7bf97dc981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72358e1040219ac0fb5b0e22f55bfcec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285c624b5dea6ed1d7f1df628e6041083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c538e7667979827e694907170e514f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4c0a7a641b7eb3d2c672f7b7dbe2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd8b824935e59a81c759d6731b5cd686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad7636500344a8a92ef3a36013f23087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001477e37fbda9eb802a8b2a8d9f3f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44141ee24b7f195f08dfe82f24840a0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e490886939a142a4386836e438c29c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713cc481f4692e977f95d908b96b28d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ed9b6df42d0e593e0d9a074a6dbf192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d2b63effb5c5f979d23ad63fd4ac993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63827fbebdc3644bf01d46b6bc4399f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515a40ee5c4da79eaa7d216688ff71495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115abafb90aaeb79cc8ef50f01b330a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1ee684893b4001a2c3132e48acd4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1cb86032c36942376c250256d23db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf7c81e8ce957424f4113cdccdf96c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5886b509f009384624a1c54c347274100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022eb4f95d054e7537f3a02a6f8cc9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f3d5b0e779064d397c747e9e1bcc4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89ee81a351d607f59c0e1e3604784a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054ce963dbbf34da969b2c8702d6006104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad80051758a9d430976f08cb7bb980e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d188992d4118f5b5d66bd2b1559ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43532457ef1db088a93b4929d2a051107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14237a3a0bfe5829542952d127ea98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d00030e722a8975f3344730f40d773109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb83272ac45a2bda1a3ffb6a09ed969110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f6244b81e2c0c682bee3a5dac47be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f92fb8548cc8b9aff45a1e2a36a52d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288925f0e0f5173c41141d6b7b9b31e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff512ec7451c3351f818315a40c23fdc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70f6f71c917e396e4df53ea0d8a7b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003e8e8e49b878cf9b035bc820497ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600a3f2845bead2c35a472eb5c24edf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93edda029b4b3318af02676a3249c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c2588eda04281cf9bb4cc2ba00e9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02171ed4d66d4d73a7795fc49577da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b6d991500e60a20dc74a5d3a1bdbd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196358a823b37290df78f4428d78d311122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882436724a545cb93ef49989b4f3d10a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c88ae535c77ec7cce4bd8950126d21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a446f24a437eefa18b8c203b08e70c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9351e5019c860c31a87b59db51f97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c905c0665827f5ecd2c3c16f0f32a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae423302432f4cc050800ce0fec64af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aedfe3a2e0885aa1601c797d21ba3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eae26eb3ea51859634408a95366f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe763eb05d077d9f1b02cfff9a70f7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7c62acd699dd1cd29253ff2ebf350132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183042e75da7fd1a56fc8121efd7a14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eb1fa502222c2321172904e25905d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b62779ac39f9e7eacdccf2f7d345cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c87da1782021c0e157f85dea90a01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e18635a2e8c7388ef3da1df2b45d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecffb4cd0ec65c0b2be9d74fdfc450138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb53c55d874bfe38652c9c35d7e2dcc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94991c0034b8017f18ea32accea7bbd3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23503ad6eeb75eb46fb3da793a53d68e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65016dac0259477c56c561966c0d5128142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34901a489a24dbeeb0e3660c79c2b09b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a2fba0e97ad6d2775f612580ef589144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8752ee4bf603a8acdcfc1dab5d96e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38511749050b7757932de0ab40293c13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8251bf61b26d67880b97d1e7f2847147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70e62675faa21e5c34ae4d8535326f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30313156e5005ba1316a67991436c83a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03c85a1921ebc7ac9ebc787b7b7dff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4b0dfe5b68be0b448b60eedc547c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f7db63d34e0018ec93ad30f146c02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33d58d8e79cf3b9555621a2060595d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33ba4adcc7901adfdb92fff82c2784154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8ca3b477ef95ea5f96164cc9da5e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bde7c622096216cea267ef1e86e065156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3267d4a717c3e9932ec08704a3ffc9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8d1e8bd00659ae35129d9b8090e09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9ea5c5d3f33fbd6c657cc155a4ef5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501cb556c621da4c44662f4c47e19a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb7d138dd3a7b462155925c101688c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c34a89f3fa7637381aa60e130a06f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f9c7c83da4c9bfa7ee25f8afc135f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf6be504d7218b704e760e24adb8a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a82c845b5f2f25a230a1e0ac28161165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6c896dfe32e3e0839b38ee49f9a88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f779c587e533c4388ad319aee62bc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d4d486860b910bcee79a1dca2a8e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff46b1d6dbdbe6aea2156f8096aa26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353d1b1e56fcb4eb8ee19d4c46b6e26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78143c5d3b682400cdbf59676f185d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fde5fc27788b5c84e9eeb1c3423020172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d5a3e175a0b8e0e4afaaa3b246c79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e06175b1127ca074586aca41db3ee5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cbcc7a07647136860be048c16503d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b7a34567c6466d1bb399473e19be3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0bb5a2143dcacdd3718879fc7f38d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b66bd24623d71aed0c185f5aac2e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045cc36d4abe71c89bf739559f3232e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69b597c75169631d1a29dc863da9e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3985f02a777d3066528746e39d6178181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf7aa7665a7e12503bc9670bf122d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d90bab4bbf3927e76ec281f0465b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0b78f38319526e290c1a159341be8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64aa5e3e128fde730aab225d4b99d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78df816a15fc83fa58f3170dd12b92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dda70dddc96a53ebe7b5ed1402a6f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37566b922a541ab790a383739495ca8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdcba8841fdc725b74cc00a412a0e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b06488c910276f7689cc9f980453c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840a988f799409272d3f420c5d0282b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6e89682db34f6f0e86bfe94a911d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeab4da134657c11ab0f8d60a7a0ddb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890660f3e55f9e565c6dd0ba99d3090194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fc411796cfb2e0b77d2ca2b79476b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db6ee83fcb5593cc57b2219ce52a8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11156c5ce53e37da8bf201ba4511466197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4414005b7feec2c263e15bf3a56a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14183caa3082b77c86c0a81eae2c042199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a083494ae29452ccb0c60e411429a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c0c51bc6dd38eb7372351938592fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772ae5f1a7567be80c3f390a356372b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4253a30d6483309212b4a0fa32a297203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349a45835f2cb3bd4d7ca44ef1e85af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a1d35b739922d5f47de0506a35455205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ce32dbfa057a3fe259d456f34a473206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b958630521d62c587ba14240dd8f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb356883ff968b8669b93cc8601b63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ccdbacf949fae5d9c12a9df221bcf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a420a70c4f30622cd746a4d78e356210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977bfcc7e928bdc98e60167f4398c1f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab8bd52408113576ec4ab69342b280212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dc8ed921431e28e1ce32bc6979625213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d93a2463f6b2faa328983294e7251214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f517942aa879090a7bf5ec09aa724215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799145e1068952e1dcde4115b76de30216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabd09e4262d6e801b675cab0a51c0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cec150834f8935bb105cab962229d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe7defce19be1ce9467c57fff81619219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169782e5e82c3334f02615a75f99f116220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28a8cecde9778a190d1c0c424cfa48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c561c68cb1ce34abaaeed108d2263222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dd74e18dfe815858e687532657e09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb725e1c999001445b7369139ac86fcb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4b2550702af8b4281bff860ef64da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66109da97159d0f2e410fdb2451eba05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a204bbc6d19a1375049628ea47f476227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e24e0d5dcfd640814524fb91954c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac9b3b9ddce234bd4bafdd15f0718d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c627f4a1d0c44ba5dcb1e7e9b5826cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7302390d4db32337ff127fe79c643f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7066c56540abc049ad45c2e8737b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4630b9ea86a1571519594c6c3ea0ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8912da0db3e8bd859ff69a9569ab0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030ccf99918d2eaccb12ffd9d977797235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435dc5a5b998a6b757984cec1112476236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f38e341e8c2895f13e7938f2ebd08c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340074dd8a85770337801a3584115f31238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f63ad223860a14f1a393ead482d715239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335634bfa94bf74ebfb47dae7c0929a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d1117c137a3c1b77f1ec85df8956e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5176d1e725b26fecc295eaa910e40242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042255ddb1eb7e285782c2cd68207472243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad144957b1050f5a9e13f3f4c5900f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bb8b4d61907b11c502017f297edfb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370a771ac46ce7db8685793780f86f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c30b9d775e4b576c68c8226f556fde247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a2b441bc195a306ac9c1f11765ba0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3598f24611d7ae48e6294406acc0c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daab127225747b971431d1c058201c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd150a5e90f095b783c4f608e89650251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaa159e75e1b4af33447fd7f7567a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09179bdc5e0dee88ab108047bc997c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f57e99343ad386afb37e26d5495f04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10ad6eebfd3af94259f6bb8e693706255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574e48a835aa1dfcdcb36c9c9ce26e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85296c88939ef46b1ea68c6e9cad6135257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b805d3165f761e91ec50aaf746b6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c1971374bfcf253a4e365b79f283d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dbf33587af0822b7d48ae321becc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a00159bd1d8b206d22a65fa8fc4987261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af882e20a9a9e1992a5016e5ffd6351262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0383b77c4c46d48a74b2973dca23230263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefaa27eeb1185ac09d7e6d124b70ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6e47097607c09b8d8baca5755d5ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaaded4927c4cbbc28d426105a4829266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e76885691ed1b95a9926995a4f39ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc26e6b6eb9e2e2b9eec712a11957bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca903c99f0500c58ebaa6172804494269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd0f28170391f3107efba102d0ccb5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6351afed7e829f86cd5feb0fd4194a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ad0ef14df76df49336b37461bd5d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336a9d510ead9dbd02c43723aeb2a24273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab072090dcfa9716787f7c16e7f39ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d1c2d15b3cde906e8c29fec47bfa8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a332d7db3b6164345b024ef0c8c693276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00d9c13c856daabea8e0f7a85206fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89379578a3c56b728ca63179cdcae0c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10782d0206e70a23427c11793ac2624279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa415c2fc7d5799e6287dade3b30a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88f635962b52fba3d55141959ae215281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821d8e4dabfd2bd6f2c5ef8ddd2ff7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506c43f5f40f8ba14d065c50cd219c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7d8eb3423c00bc454803171644098284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719c91a7c7ff0dd67c04ef93cb4a71a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102ca4df0b19879397cc374943cda04286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c2d23b59943ad8a3753de74c3a8d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c41d2eb456ecaad1de2d1d37a7605d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef0b407a192e4d5086aee53151f60d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd1f9dcba851a1fc951e8b14c8374e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d2f6ff3daa3ffa69359c51676edbd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcdde0a73e8e4180f96c6bfc3f38cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fd88f7a0c1dc1b73d79e5245c516a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cb84f9e2a3a1fcff496dc3535506a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8816a2631185f77d10df3e20257b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31e56843e619bdcddf6888826dbe00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7df604832ab75e96eba47c9d78540a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d90059bd551da527b1a13a6dc1e3c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85725b40a25c514657b9492949957cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b0fdc8bc558c9312a1c81aaafb636300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8450063f966b0a175629ce4fb40461301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47353421933a7f2e976c618808cda90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dabf4c51adfc8c6cd185aeb7a4a0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046af879f57c8f4a29e0af06ec2de2c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9174e9188fa2f4b7cbfd02f39c42a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ee42076356e524541bd760a8d847a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81bcd6fb8146062f4f49940aa8b28e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8f5123d01945ba958780f2b0871b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a738f2e3218eef9a9e2e6697976adec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94531fe5250531dd04c0ce4e9c34bc8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9424bf4b0e9142e4efa0a7d3245c97f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda707abada03aef22d2ed124792a8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53d54e84c953fb202826759acab00f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621ca1a5e3e3a497cd741f71655d3a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5eb947415004ab702f2d3997a68c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca849e1734ce99ef33f299322c28135316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b427873bc485b30698aeb36f2a98d95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc1ff1d67a690be3960a080b9c6660318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80daeedee62f02f32e5050d23fb2e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d942cc9051c1135e3b9dc086e0cd3b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac908e9548dd639ea2ab45347274429a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f77f3934db6a0716a841235c21a0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fe6a7b552767bb1a5a4683458e64a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35574c3320ab50180279ee1e28fdfc22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f560f2fc9190423507c6f98687df9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b221820dbfb6039602674ca8385844326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea423f438e2a35f844c5b8a208f5dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd804e43ecd664869ad13eacdff17fe3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241071fecbaaacd85d3a2a06875d57b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18493f02547780154b4c68ed2a82e06f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe6443f04ea1b32a68f0de77910ea6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000190132810eef7ecffb82904f67fce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329084fe95a49c6ed6a69b00d18a7f7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c0797441cacb4b24d400ba632366d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd89387f659dc06b26ff7da14ba6c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e777c43afec38484377e707428cc8e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197ec57f0daaf0ab6119790812ace36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade50ced80ec959e780047b9915dc50f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c881d8f396baf95223f4f2960b137c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b36c60674c0889711e685462c4bf70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814f9fb246bde429ab5b8619c11980a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c425742a65d699183d4791c0f0c9e97342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a0daa8bfbad2652470ec32ce95267343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40c3258ae3ee81e8cd02c58e150ee3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a61b7bd9c68a9a850d68ba1f585178345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fef6e4936d6cf57732f01bb921a793346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7193515e230ca16a0b79683c10f64a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af75260ef0a4129a74fc381486320ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09001fd2739d849372b7aabb261e2666349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a13cf4031ce8ad0cdb38ea3ea80912350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eec4b7e2aa8f6dff0dea3c99d281b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7c51cd3f57fd41123fc6ae93df117352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2932078bad22ef05811fcca1719cca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19156511dd661bcf92d990d0c189366e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4458a11abfd135122683b4b61768bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2ea0389f2f0640e803b3a32eb4998356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51599b45be9d2487a944a5451cd56d5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ff83f64a3bd02949ac0ec98f77dbc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97f7797bab23ee241a1bcdd515b284359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe3a99c5574fa084a27ef3c5f5e2b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed54f76652f06e7986378cce5efbc8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111953d14b6844f727edcdc6d1eb4813362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b666eaeb80628f62a3cbfd1c4568df8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc94226f8d05f100684810b6ddf7cdd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e130c05c7cf37dbc153f2d9adfd9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b05bdd7a41559456f747f7b476a43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff76441a2f70025e8f947a4536e3fcb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cc33f74bb449289abd793f2c3daea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab9a80ae237b55b01e6bf3ce401ea2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e880707fcb415363788f641bf4b241c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec249ff82e11da3f47c32355da603a49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee2fc4dfd65394e79c31bf45bd4d56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e9052a67b4ae7a1582a8c35a18eaf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403f45b70180ea899ecf8f71017997a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd1550f4fc29f57c4c9298eab7ce37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a457cf90ce3a7d0167f7ea92ddae7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f69223cefdaf8ecf0aa39ec699f3ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572c1a916299feccb4290acf37150d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665a83e022ee5fc356ca4d013e4de80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c09d8bcc1f4f7e42214518058b7f47380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8960ea6aebde920fe4d783ea5eca482381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c00aebfe7fe36b8016bc72a3b427b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a68906c5dadbf7db5f2929f6f86a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e104f39959f065e5834de8269dc33384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6e040fcf877051248b4da3e9134d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbdbc6993ab058f8c87a8040e9dbdb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772ca7616adfa0b0b9ab588d5cd1253387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0debe46732eef92c016977ab0990a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405b3c36b5d4cc6250fde12968b1982389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1d906ed268fe07c54a67252aeae00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4fa270b7c69a6cc9df729c67e99b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b7da7555ede763e61002a5d2c9aa8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200b0fee64326aee9158b2da8886b3d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a47fe9c0b60b81c8325c38b51a6b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af675b9e61001043f996f9657e2cd8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8630be72cc95d6df77d6a00986fa2f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a62fdc130c3c13223a93a5fab2911b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8e2cca0deb344dea17eb63e67aa12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41d746322b5989ab65d53dee00b56a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9adc7dbe0535c40adf7da1cecaea0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83590bf7702286137c67bd36e8b903401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d569fcb1072886fe88a847512986940402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5475c71080acd575fb3fa394e679c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e33cbc0a6315d494f93fb5970e4d7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf67a95ca74d5ee8879e538e0df9f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b09e2f93183c22821b9589ec42620406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fa83a98ce38339f29215fd2b0cd55407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743077e1091ad579f559c64e55f37f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888979204f4537bc26d6255ff0148a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14e4c6796ed1e7ab37ecb46c3d9b67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e0eb51e7629dec6093c6b359ee5f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428ee722a63b718f77c83e4b5559559412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c20c0bf02618c4becd722d4bf4390413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60161ec52966314fbef8d6e5f422b0b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe452f30bcaa7b1c2e290d801d133243415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c104de547124c79d94107fddf830a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284622b380e3c2bdb462c632761f346417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2286775cbb5ee5c57b760187ee2e314418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e871df0adc284bbb81e75fe18b5b6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74f0313bb852288c8692f61ea4737b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6579cb1f20048039f7a3064662065421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515bc9936570eddbd5790dd4aeed7a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5063b64574bcad71d57f26d59ffa06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d338ab0323e706b800b499adf4c9ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3209cb65642fb0c21cc99c7c48d14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1963d1893055f2ef002dcb6e08e7f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52fd3a4a5f28489703d023c59e80de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4534dd2527afdf5a2bf5b272de4f7e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fcd74ac8691159d1c601f54093965429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3817bf37f9191bd9010f3fdc045ef2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446ff45156568d099ecab13f56d0308431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56ff25df936fadce2459e8dee3c90e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7bfe4ae65d43cd1c4f51cf2ab26b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0cb07dad7822c8ca60a304ac9c267434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfade8568dd11f53ad50a831b85422435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0bd76d5525251769167f4aec3fc60436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cdbde3d70f7243691a48283b1fd13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeffc9792f1358ceed169700607d22438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3ec2de61bf6dece9cf8f917ccdd99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dad9b6e7eb3931c01612d51953b28c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40583da54538ca01a2214b827bbd1ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f0c88689d74f86ec209495f816af5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337be5e8e3d8bee23a9ed47b37feaa12443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb5fe88c4ac82c337e131285dfd857444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1db6dfe92bdde48158e75f08d25257445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aed309aaeab982cf340e8293890d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151302ba4aca603d00775880b85f1174447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcec36451ce9ca559adcbf0a0bec1c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c9ea7ce7ca8e69f75ce4020ea94ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cec2652b453dc780070b4a3edcd9c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26218cc9f76a381a7672eb303b906a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b442be543b3cadee89f867de2b1284452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951cc79ef224d589fe477c6a39e42c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a60594131ee7c2f7012ad1d99baa53454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21115b9815748b1d8a70c5549e366ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d66aeabb79a16d283990b57becd5a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e153213255e85bbf80a89161859cf84457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c4cba949dbbb0f80c114d0b6c9c2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bf32a2e31058da331d00a6ac8f79a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dd0947c6eaef1ba29b5a81dd70e0d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683b13a8b411a9c2cb7ff9ac3a5d475461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed14aa000567a46b481b5a54016fd14462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934148cdba7bc1a6fe97aed143eeccd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704debb15292b45365141a3383111047464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c668193f5fd07442304a527b67adc2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4c5cf895d7abff873a1aa3917fcc5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356b957cbee66c38d63201f91038e34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f02806001e011dd9ca49cd0bece504468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364dd94e481ebe664829de9b9d04b59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfa0ed3b645b36c8ec56c6d3192326470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d56bb070fd26a81a9eec62a3a7eab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84980739f3bfebf5fd868de518d3f0b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a72929d5611b292b93923de5fdca80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5b656e522d1fa54d65597138febeb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095490c50fe2654615906c915c3e66fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7d06a6741584be2bb7ba3f3a0e90b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981ca4d85b34203a63d0a812770d570477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1bbde4c0f82fc471b694bc561c62c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3e1386cff40bf08c68c1472b53b70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555147389b0cbee2981f8d23c0e34d96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9ce0f5ab12607097dac5867d27645481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a994bda0b034935f6cb6b258a89acc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa5450990b38a43a5f1c82c03aa051483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e2e86e74b049d001121942f736982484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6a27d53093fe7ae8d3881bafc6a6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db223ae0c88bef03d6c7e0d660d201b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9cf5e047aee70cc572c0be7686d52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d37fc872160f04c0c9170613bd5d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda90013734d47481016b03712f48271489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52703e1fb0f72be1076c0177c8ecca1c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ec895b74f0704bb6c3843dcae17c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51421d41993eb449f8657d1afba2538a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcdbf75e2385e94f38cbfa8e52bed0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1742563dde1967c82d79049a4d02d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16574f962ea907d58385cd7799b1671495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2172fa349f5615176f91c72c2da62cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67ca8937f2c31f49b05ad9b18571be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770eb0ab16701f5e42ebd4b581419f1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faca500bda834538c99b6e7f88eb595499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f436898ebe84e648c9326ee1f18755500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd4671ffad02131bc63c1526e94814501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86385a05c77eaf85c77572ddf764e6d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b218bc3b234949ac6d037cb2b70698503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67e0d893e6ab518edf0542a09547d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a404bfb9a122cf16014020cd78d4f85505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a6c80e254c92e70610b5f65006838506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e965198a2257d867193f314aaf1eedf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f6875c41b03fd8a98e82604fd30ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc6f288440c1b6a5b0df2a0539fc36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e71172d4fb236a26b4ba76317a3f2c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd71b5fe732d79e94449541799b67a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0ac3b38d6f3a6702db29554f8834b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77eb14e213728b552e575f2a869b0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54f2d6b2becfdb12050a1521cf71ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea3f7853ab493f9247c30c9cbeba3c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfd5d8d6dca38d45ae8a32ae40378f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553c0cca99b83c0995979022aaff25b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca3505e3d3a1523662296ec6c34769518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc57c6ceece8dcb7108f720b6a41ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d8e7a511ef913e7ec805b3bc14ead520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db6a1646705a760c535ddaedef9316521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372bcc22161779b8a4d3420349ff701522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d306ba28087e5fd05ad33ec234c6f2c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db65afe150c3168ca4194e1452c7e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0bc1f2cf23a510e8c2c50a0e59e39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3097ef4101d0313dfdb9be43ad199526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1fcf5b88135b09754cafe02026bbe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bb9a0af30a3170a391f5d058d46ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890c877b5c11f39a1caf86c6c772eb0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681ed0622e53053f04b0acc3d3222f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fceab3a802de8186285f0655def2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f01d2deb9f12aa33e26e47b39f354532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad76b60b0d60a5bad015aa25f64cf7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd72291606f34806a888337316e346b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ce15f564afddca4d1b7ff0e8e39d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e5a96f01f025c532fc99cce11ffdb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10ec7947910331c88ba5d881888f81537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa120f238fe7a16f4bfccce6b96b48f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe6fdf941457db6ecea670d1843244539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e079d50ced9d958a805089b2abe1a18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c994b1e061c37a4e381706d75a68c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60c7b4d8f4efb80dc798dc855c68b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a78c04c09162985f4d555b1073f4e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997772527db3d45cc066a3b9cef67087544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdf3983759d8197b37a9548e751812545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a844a96ede471dcdcde7ea7af0afd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b748cfee719b300dd76008a4fa71ec2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0334325d1fc8b1a052b2f0b36a1965548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac82a5a85c04f89ba3b1bea7f57aa9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2895eddceb2dfa6fee96d7dedab38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdd65ef15a6efb1a77c4dedca92f8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b453c9399f79acb62adc95b1f8cecbf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553c99c0f7e1a8ffbdf99ecd4878328553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a498310c848f0d28f6bc880b2666dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f95951c9a9dba511d230778eac7526555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd5cb438c608f62e4527f393b862b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fe5404a682a0a8ec8293276c37f5a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f68532bb5053073d7d7b0000ef366558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2abb8d6a13dfd03e8b847ab805b45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73e51f6250ddcf4d2e85d4d997360c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34469769e1e52299dc6e857ca0df5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca215df0be54f01c5bafa944cc15768562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f20313176be9f416715381575c626563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e34816977029198493678223c0e7aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cac191a9a8410db8fe12feebf0442565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ace856737a952fd8b659610047e4a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c3ab8d5568b483c1c6437a3d00e10567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d384553b61655de0e0fe40be94f6d84568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3bc0912d5732b36b8de760c90a385569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c4256c3dad47762d997c7c4b41598570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719e7395de27ff8d0d4d5470a20840e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d837415ac7218137ae852d2ad502642572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162493a9bc1371a903c1abff19e0f05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ff59868013092a15afe3c32643bfc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f633f9f2132dd72c84e7dbdef3c040575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9f38c156586e498dc3e6730104dca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5542f2d4d5371ab97c069c08629f8dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef503ae9baf810e0b76da5bd8e4768578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d377743dc51520d1c0933aad4c45f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b622c831013f0aa3f200a5214e01404580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516959b2cf48d848f194bc5674683e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bc1f86474ced8dea294e2768c2aee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128be5d60ac899db11fbe02c84126df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b85b2eef530dfebd2df2c6f81bbc2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380540f2cfdba518c4bc3548a1f80b5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a2fca93ad932d4155b4ded55ce5c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc60e28afbb6c57603f55b580cb188587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c888d517dddb20c4a7478d047dd21b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a756e390999cc90ab792625ba401310589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a689019c3becd0e60e83393b7d35c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895151754de0935f6ea358b1ab1c1075591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5364eac7b098ed622c8c7e10a04475a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e3c1e0b2702e93a24b234811cd1a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc6f1d18d218f43d5c21356f8ad4d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7788b4c508a9df5f596c65efa0d69ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b09608c3c24444ad347afd6b70647596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46794aa8f68c3d819cc8bb629835ff47597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadaf05bf54942c75a63c7b14b70759598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84108e03492b4e8806648fcaa72e53f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73721413aa72a06f84279d3c325bfdf3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3e824397a3de91f9c3203ad3c24a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0895bdc1de770b13b67cf4b84faede602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64f9fddbc02a7bb758c94d63bf717b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315083d987705f91159607e54add521604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373c95da4462c65766d7831b1d4d8db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33571eeb4d1463bd2468d9f218f51ca9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea41cea40791c6b106a023040c9113607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7192269a6fed8329e2bbe167d024b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245282cdce1dc55d79ad8eb50b126ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65475389390b0236bd3c86d206492943610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b32983a28801a3478c954c607ad3f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29532dbfb70566324a046c38128e55b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e5220c74fb742446573b80dba0974613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee73ac1d57382b481f383b5b1a5dfd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcf3d1649c2912b1f975d564318617615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08ed8458b8feb7ddb3d53376b35c04616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dbee76b62789197e7d31df0329c44617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed989007e1d665c4669f5763f07058618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dc2bb3f967c3f6c92ea963b1b0e72619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef451001e726f7aa44c2ac20568648620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e3d75f42ed90ae23a6f8278d99c82621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e645b4e1d368ff3c438168f9362eaa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62797e6ffcaa28cef500301b53049450623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311bd928c38faa1e709fc401c80a2b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07b446ea8713c95e16a677da6f8a8f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192135f3924ea93559094190a551ad2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc03e999746e150499690502341fe52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcdce30b05beb3c9a796baad0b342c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe74e2289951e2a053bcdf723bf502a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f46e63f3497f80e371b86a54f4965630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412c60c3d9d9cb20c4e4cc2f118d54d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13703f097c082b2dc3840ff8eb17c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4727308511dbd67674222dfde2bc7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832aaa4ef361273ab2ad54a230461e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a557adb39048045eace11ec181e4339635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc68569fb89639e6e288e2e2bea35d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c15caca5deb75465fb99d4daf4c2da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5499642494f214cf3a74954bad57bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e66186e00a67f012087f078aeb11dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1315598718670346e034bd3859ae7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3284ba068d45fb42190c57c51f62070641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224196f242e4d06a97c8e3f8bc67daaf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef1a4a164d74783ce6f5961b8b0b9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9e9cb32b136f1ac03b8e6febf8e51644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3981ac7ed3f6026f6c8dcd864e679645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7887c2b1253ab25a9335a633c49ec3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7d1d48bb1ed985563c6ac5ceda5f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a9e7e24d094e3d40e5de7f1fa958b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46fe6ab0ffe16cbd55739414015d25649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc640fe369b5d1bf7c9683eb12b5de10650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937421cbd4749ee9e0b74d01dbfc244651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ffb5691b2e0db5383b8777a0a3b0d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b96aa3f4333f2fbdb9355faeb36b27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f578f3709240bee1fefe1117089ae51654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0665fb95cb792ddc1767f22f8cf3e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8838702807830f1a302bd6b3ba445db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85840709cfd404c668a1dbd308df51f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20517a11a2ef90139a19c2d06f1c676658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45add39a9900b7a4fbadafba94fdf32c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f83e74dc8171f078fe95ddff5c767660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453b7d7b850d9ca5e10b1608366613f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2d7db548c7407c3375f111bf466b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6840e295084149aa1b59d5cdc9c5a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ac914e8f2f101257ddc6eb9646436664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dbcfbf50f46f953701f712649ee00665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f06f8185b453ad89eedf06d92dd701666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc931c6555ff07495cbc1a08146aa7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119edf000201f8d145da5a48860536d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d89636242aa3f127c569f5c070c736669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50735baa1a966162b1f7bbf4deba570670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa9c0a37ee79a27ffd7fef0ae48444671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff80380a31fa80ebf256727f9ad329672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb72893fdaad724d24c7a519ca23ea9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae271d3edb2214db0b9be43676d735674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2666c1139d8d61b99e0f7e5f1e2eccd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113224a1b5b7c10851cfbee6c45cb206676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5c4f1776835be6480b6f4cac6ae1c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af294f3c5664bbd0c17eceb3e3cd60678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e486015b87c44eabcca77b11e6c278679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a37f0a8f7d75a59bd34f3b52bdaf3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b918e6e4135a03d1dda490d41baede1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bdd28c2f80c7cf6f423b9fe2a146f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb333e93ab0f3414f0a5278ee5df8d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1cd20dfcfc2367fa2e04f7533f35a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04ad815a5cd69347de2d53fb614d2b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689ad55a98e6863b3d834bcf334bdba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396b4df8457d959df36330f4b85ee48687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6111d8aa09492d7e69c0ff3f25e590f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d056a89008c868182375fd961ed1a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e68947e33f9e905259ce3433844fd3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756fff4743dfb0c040dd8e7a7616ac6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445568a672f4f23d14f0ed379305ce21692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944bd638b5e49a7e2dee0a1cb314ac0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a2b2aaa08093c2e69d04ec90ea851694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4015cd6aa8394f8109b84b15d3e1aec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b15b0659006aa72bfc2d95351debd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa3278dfee410ac6f7aaace8c53080697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26870ea179a6b4ed675556f5158834a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58eb034a07a260b1282fdb2fc028c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a14a52d1f1c52c5395e539b1b68d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb768f9d2abbbe9434bb32e6aa2cc8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a138917a802cd4b6f0471429634df4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c98737db283999c044d971448152fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4520896d8d87c4dec520c46e18fec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa495e6137eaf917dc3a08a52c20a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fcc61dbd058eda3ca6c3c443a3b09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb2bf3922c3d1eb42e0325d0cce789707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9a6622707dfd30cf936d403a3fcf9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325078d280cf42cc34ba6fb19219e38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503843965e9d497954d5986d82a16e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211aaa9b28c72b80207caa2e7d3b477711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d6b08da5f17353227a7ce157ea874712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4859c742cb54fbeaa30f57a73e2cc0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51ed619c6b30b320a4a38702189f03714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d0f87ebd33a2801223217267c425d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f47f13af2fc070fb95156fce4a431716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c40912708610dc83bbd191f0a0be0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e560a4384a6bc2fef7d5342379d9b7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0232632ceae96b7ddbfd9d22299b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0208bd7121fddaf205273f449b92d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bedc2f827633cdd9e3caa53197de33721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde1a5c45c0cab7f76e679fca5079c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251299e369d157232297806fddfe097723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45460d5dfa5e303f91657d16547a2762724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9e407138905c85582829b7a2d443e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30543994d5dc7cd7b62bd41f11635ef8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e077b0eb8c2503ce26d268974fe1420727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52c25bc3a6f738d386144303157be5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a5ef876330c69ca57e780f2a6e8c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8697f3b46d8d9bec9b10c01e4562b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60059fb6813e3f7d3d820ff10cda8e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfe9077087bc09c1856c21825d165d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef246ff599dc7083671b5a89d598f894733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98313e5328a2abdb5deba4fa6a73d055734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53060d9f20defc45b856133a9eee68b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e687ee6b46ae3ca3ed0250245ec96736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc97ee3677d425c630d425521453451737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bacb044a7439e31f5ffbe6ae657f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c1af2de37eb01bdfa93c15879c130739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adf00497c275c01b652c7315ad8365740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa92ad651a30e7e6ddacf9a4e4cec37741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cddcd48e8c9eb79b363380300b0f01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a31172233b6689b3cf846704653a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61ee547f9a3fa44a8dbd33df518d3c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557c9502ee72048a29df82254b18a4a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313686c6a2e79fd6c04356128200c47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df15ddc15986160296657cb79dbf5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06aef307ffbd97484afc5d473fc25b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e598acfa45335cded2f74366c1cb2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9a8fbabbf373089035a25ef981f24750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a5dd0d80e0ac8904e5e7a5d893b81751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cf72889ddc726a3ab2e830bd09c19752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68b10beb60176baa1773923d30ae4d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abadf52d35b7add1d18b249f766a8fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074e21d98e4d5e8c649c8df91884663755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ee77845fc374054bf9690519256ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ef0313b06d5c79bf2579b6b475e0a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048c1bcbb54163b5fbabb6694b1d172758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6c8a5f1f317b193259fd0f799e3f8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957050be98b0579acbebfadb462a2b37760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f99a38ec9864bb50ebaad4d9e6eb6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ac0dfe4881ef10eef632c0784e0c2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032fef170c764531c65ac7ed6abbb58763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd4e9693ed3f58bcb277b3d5a1439a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b7dd49325ff1efdf293db33bbd8dc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3baa9ea5c1eaf06e3a3ee45c1f94b0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01f8064022006152aa37b8de5146ec767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d536e21695f583608e93df1def9869768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c1562ea877090ba1031dbec91ac10769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe37c8dc1bdb8dec2790284f93c7c93770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e0f1e66fc24bbb532d7bd22b839fa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1089e200d1e3a09d77646661ff65338772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eae60f3fd14c7db550cfad217c75f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc7afc83b169f3a0015dfe37ec574d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85daaab7f77179b7c3301a75ddfa56775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4590ff9612c454840e22de405a32f7e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ad9de5e1870af541bba1d862dc598777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2dc0a9a2a1ba41bf74d8c54b1aa0e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d92c2083be4a677eb1d8e67804fc44779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eda8e1521e9cb5df48c643cd7c73e7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f77efaaac3577dbe3ca169e1ea13d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f22f36eb9ffef2bf19ddd319c2a95782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17392f61f69d14d59154f209109a95e2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d07a29cae8f79cc9d0717dbd0b721784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72421f21201fb7981a06a240174364785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4e49c1e3a09f7b78586b736a741c4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2377c411990b69882811997f5a4d0d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10fcbfd32ed5ae89365edf21acbc93788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce34e1bce95422f95af213fb74558ea789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e492df34a0107af574371314bc701e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fa581c0dd7ba4aaae00cc5f9f8bba791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801d85bc1b3913bdb183c8569a9012d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52c10faa37be1f16099e9e048a5e3b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fa130d0838f1dec5662650b08c02b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254baf81f746c4afddf377f7cec8cb1e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820e0fda21fcc1ffdef334851790fd5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb41b4e03ed2c39c92490260e4f299e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f05999fedbabf1130067bd5b098066798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be26e72bd1dbea2299b07b48d3cb424799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a08373f3043e4277d185d88ee8029d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5b15dd85bd3b95bd69a7eaebf6553801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135dd4902f8c257c45e0fe6c8af60e5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f54ae3ba32f6fbf65806803d7eacd7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed680c27a52024cad7e90c3c017611804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b373e325c41e1ef98f271e4763f3d13805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3afaebec28ea481356483fa70a5ef806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd324b6527a4c3527a7ac3b3eec9335807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7db754432e6c17c14cbd66064a8525808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f615d7d0f8c716b1c583eb620fa1fa809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67c8f33e426fbbeddd1e92f7190ae8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea56853958e17e655d307a28cb74b4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cbd8c656c975c739a5af3fb5c97ab812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf950040f0e384baccda9c8355abe61813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc2018e98d81968390a63a471781bf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14f1c48d8e8e6bc2371bb1edc9ac7c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2dfec66c351e8c2790bbe8bdf2d54816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cf985f96264b720f91fec2aebfc76817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a99e98407b43bae4ad9e07baea5fd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495be1e70dd0a31edee3cfc1f15d2012819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e35038625bfdc93b748abeb7fb3f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ba3fbc6c7d6a9ce32f0210c1367662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48f1ead09576d14d68e3a4aa06991b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771f309f46f3d6f9f4a665c86d3c09b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e16486f1d83e1bdec79e1d110e82be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b465f93f344cd888b7bfc9e3efa21a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827f1d5b565442f0fd2b4d31b30a2297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9785bbb2b2002b5bcfe7364741e0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8455c19534858057f9531b3b0b2f309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6a501849398d3ebbf88e19176c10d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436d9d1db9b908fe04c77d39d1a470311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3431e5ee357fbfb8398497888b02312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cc8cecb707a542f90abfdac93bfe013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2e255f3910a24aaf48c1c3aa801ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6f3b16bd2cdccebb01905fab3a03415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31b9129ab3c3d6a8b981ec6f72b74316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ff93a5ce09a8e3460d4e3a5e1c05e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208810fea680156ebb38d4ee5a1e91318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f11662a29f891558d2839201da45a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c17dfd2077502bc8bfb996117738a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73f29be5c428a2698044f9cf78fcdb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba109a7c3374f0345220a20b0d5bc23522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c3e0e302761ce6795454fd681d3ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6740497886cffca6c0260473ede9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710c73cabb89d37a7f509975656f35025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3a5681ae22ae623f19e6ef188c38a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9dabbe1edd4883bdd43db73d2575927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9852686a552410f67f71465cdc84c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9075cbf3cafdb857ce285daeda0136629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f41443eeee81b3770507e73d07272330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e31fc0677f9bbdfd7773f3b32cb73d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61b986ad636cd2cb6bb260e4f3c91632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76462cdb54c8baf8342640aa4606488333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e32c26c256ff5822c2990632d7f76a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d44dd741f53c8dfdb6a7d59b153dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c9e7554e96695c1984fe3084c2b1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ee4020d6dd65cf117e25bd38c059637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e33708bc026e164b6a891f52a839ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2120717db3a1bb3cb70e80bc2a7be1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00379c41b494ea845cd9888769d20940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3447428b66cfc1b6c90167835f71e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a408df6b7a4e82995f30b2c5a9fd5c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076c1f38ae70e8b17862c10b56c5b9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695d46eacf5c045305b4c196f07859d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d984b60b70c3bb1a0ba7c6b121cf245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ee4d6a0282806178d4a212721daba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1df9b52ebff33292cb50c0161a85dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f0bf9908ea0bf6b6e503014e7e40d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbd5f337f702be17fe2d7f6a6fb9a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb8f35ed9381456858c3b275e09ad650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c88705914863aef1492c38a396681551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac1a921819789e53e761e074a3c2e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c27b35714f32ba7b817478a04be36653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3da0d16deb41483b848bbef52318b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166d859e37ba930566a4cc935f5337455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679aec128603ac87de37385b02614fad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f634cc86dba868080a9b5b2749eca7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031dc261db79226d29a428acc6a581158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b535df3e4c7d47c77b19aff31a0cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65865f5aa669f2e3f942ad21299a1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd51a20ce51588ca2fb34256ce640e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5cadcc975eed1125ea81feb81f3ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add65a14781cddcdd9cd1729a9cbde6463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec644b983794b70eba5060ef8f610f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a4f29581c6b7e9776a12aae7a433965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5211f6caae4f85fbb4ec66daaeb69066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e236d5b0ab161ec3e2802882a7bf0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf06e154b168ca6226fd0bee82d88b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a70e95f86ed59e990e971a0a26a76669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968ab14b1e69361c1bef36d56c9462970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1feeef21ddb9b99f54a239448372a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139221725eb6eb5d04feb8cbb633fe472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dee81570aec439c15020cf73b9225573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a69ae617dc58f5507c2dde25998ee374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafff6d343d6a7eba414cdd8ac6c170075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4734afdd27161f607c128d29d2a64376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84786bb6c907ecb9157f5152839dc63877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c44b8f9994edcea0aceaecf384b97378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3d5136aa6eb679714468dcd6f4ad879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb98e66a6d133ffb295f03fce6da3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2f4ff04e4238934ebccaa0370e09481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d44768d05e23c78f0ac2c8863c0f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a7d022cf3d46e7ee9747485150b3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c76163dfe7b1bc8609c3a7c12e3e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bde3aec7b43eda1812e9e5f036df685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f934a809dee5103da134ee3f3a2d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3316a2a052d09f84b6d2b2803040a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c0ff1286ee5f974a75c1b7866bded88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c479d11ea7d51ea389493d286e0c87789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb842b5b83a9b9ac7060208f621e14d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a918633928a80fd3305f00975577f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538faa7e9774bc7c2c090c187c0f6d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee361e2d503cdc7fd30cb6d47cef61193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137070ac84b51a66fa9a03880a32b3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c04f7f745141a3799d1ca2d62547b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a4acd0b3753700a94cd97a87c9f1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66757afaf5c6af98e1199e8eae7341b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36d7376da0cb2e7914994451a3a36298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6c392e51abb3d5c1cd6436a77561899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747a0a657d8e563d8522a2149b61b2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef89bace2a1f0cde73d43e73ae41288101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc4ce1c4c1068dbba7427cde386b4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478d5820fd923bb1cc95a9fbe457bbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9b623fe6d438b3bc491e16803bc48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf016ca20dd5140e4c3f6527bdec91ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91878fbfaa72617ece48e23e76269b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50354a4fa5d40d375916e66313795b04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebb6510e99567b0276d18f7e2c2fb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e79d6825e522d4ff6e40dd4a3ed66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98c23f2dc62eb62d6a7bcdc24df55f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7df53f892b11420d733f09b06e0fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a39062a7ed6e008fb0b357e6aed77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deb27cea2fa29c22648fb6f7062e10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebeddabf427cdb9dcd393815c579942114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941c254d1b8f650147af6ef790681b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c96b12289bba07f15c449597e629de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc930b42bd1f30bb0b01b1b2b9c95425117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a2a1aa0905ffda5b349393d785629118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d37a612be74bac602dba9aa12bfa9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c844261594a564dd22f01777a6ab4de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337e9d276933beb9fb37b10d7bda10e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475358a9f7e0f175df4ea2f86c792257122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a775a3c6d2c6be0418b97dd65defb65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976887b878d7a6013d0a4fb1e82e9b88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4f68809492d22bd9bfdc08ec090a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4106bc47d85908138e400022bc4bdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3ce6169df276a3846e6a1d5a040b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9b265c62dcef819334520f6a4049d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cce2bff555a702efa91f931345b643129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53212cc1e5f88bc0f9474946464020130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56572796192855bc5efbb5b94459eeaa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e87d7ce6b665b78477d14b31fb775b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236177982f9ee2ff30e69cbe2ea056c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47d092c8020ec73d07c3a7961b5d64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70eb32b6fde292c34a6a3bd08274822135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60c79745117f15adae4bc356eba0ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1575037421ab3ab3f667f043eeb77d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400793890b02488d915ca95513e4a55138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d15653ed470cd8a972d656d768d86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c32c177e4342616f6e516b2987fa03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02273d304b5a8cb48b3622a09b3dc8d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec08f4a561097500c2f5f513cba302142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7c8c8c6bfad948c11edad4fa96b6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7488ed7d6722e75745409faae9bb395144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496632fb27fe0f21fb83032f3c3a3c0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586cb1dd0bc070091eb24ed249df989146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac202705c15591d3e62124e9197450147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665107a3f26f73318fd411f62afec24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f6b339a121b7b7083912018e9a29b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f23a0273f6d90ac1c90bcc5c971d5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5d67c0bba460211dc5b9547d39c95151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993315cafc2ab5a5a3ea5aaadc96ebf8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86cca2eb5cce06f6675a1a321ef1cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10812980278873b1a07a65b8e30ec8ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316cdae293662d5bc339dc29c5a2552155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949a2130d8a29a177ec01413dd51450156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fa852c47360b4cffe515c62c98615157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c611d48f9a79ee07e4dec0fa9f40f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e866f21036e348c84b0d1cb3ff0409159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7a3ef7ed4295d6d688fca32583d4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e9e491b2c8b2c91b820dc5c6ca561161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919435b2f87a64dc5077f1d158b869c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba085b8b20d928b019d14471ec4b4af8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8224e331e810b3223d5ff8da76fa9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129f0f8ea872d0c9b2d718bb42f5e82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840ba304edbba99e5db985270394a95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b592fc86c3a52b88e33da61d4932a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e7ac56ecaa0537eb5c3f781807a4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601643174f97699084431c84daa81ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f33cce147a6d7db754b1d4d5bc152d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361157b5e74c59d2bb91c73a95fb60b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb356e01404edbcd624754455cc4a93b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45a4b9c3a3622c4b8486e9aefab245173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a8601597ca5e9f1c440172335cafd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80710cf351fd0e40b28ada2ec6e7dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745570cd6093caec3d0260b602cf33f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ff1f4e43c14a6789125ccad503522177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec99606bd1830ffe31c03c45d60aa6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd915a6f9588d3348f492144fe3c48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85632d4070bb9c95a1c89c59a16bf4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e040848f0dec92fab0c32c67a3cc6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f84a4ab8e2d582cb0515a9dccfaf83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835411f29d9af46b4e85c6fe9bc4cba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dd6e2fa6b17f4468bc303e720a415184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769a739520198c8a2172077e0de2b58185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0590bb9aff3fcd1eb9b18e46d705e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3b8a03113a5e8f3d591c00fcdf1bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2a83863be0e18d6900cc3e1d898b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9142a5b8085239cfb35c7615fd3f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d926dd29188eefb23f851f9948ac0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92f73d7d76637701abc3fe9e1b7cb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958ed303aecc0820ba5f20226c79988192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072cd0b3d11e056c1aa8029bf819399193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7731511abe6b154ca1f666e5c6df0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c328a0e6f500b0a53374701217c6c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a3b61b8fe48091627b56b383cd997196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4e7c817b22791cc54f80e970abd62197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c9246ebbfe535befe51f3d1319dbe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19f18bc8fbc9dff3be96b80a3d00e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9f7d9161883f5502127cfb4b35d9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135decb43f61ce62d5ba0ef7a3ca7a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc5c76e4f6405a7aed5c83e6bb0205202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f6b1c147a966a3c908e00b3cfa58b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df52b50227ef735f49ee704a8ae41ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b777488a9799e0356db49500d3961cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da121ab071ce16f346736a17b47203206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ccaddd0a8649b02b4c6c9e473e554207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d2f4b1e398168337ff53285f46ebb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4494c2acb0a26829ecb3d126dffcce3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636f6a9a8e16860bcfffc81cfdb07be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310d51eb8eaacfe7393361eaab0ae50211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662898bb69b622984b6c073860a332c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752ddfde8308acb7c9b501c15217224213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0763baa7a719f5ef0b055865e8d6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3c2ac7e8318b1639ebc50b422045f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2630f804891a6629bed8b41dea270216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561ce6c8766ac3884824cd61bd3d558217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed0a9164143cb0a6d97de7b66e8559218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca297563ee4d6c9bf9e87035ebe7958219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8d7242b3b7be6db39097be86d1879220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ff407902383aaceb56a8f4d3a6930221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea6f5bf8e8a7e11ea2ce064d6b6d04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a33c4ef6f9d7cc7abb732890b4658223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1491968f73a0289fad52a83850ec1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f56deee7252926ee3d61addac91df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba016e7975459af0f4318eae228549226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c14cf6073501d958e9226407c5337227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728ca9b517347d1c01b8b33d4ac4dcd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099382ea098392126189bfc6d44b32e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156af90f9f581b497a1b24ed3d745b84230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdf4c8e5dbc433c6c494efe88a018c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628848590b72b9b54517d006da391c89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238294ad3993581abb006fac538213d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bf852c24c94d2c9a5c1386a8d564a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7216153942d8e7adb292932707f8a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70842fdcab296a17706d1a47599f96c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14313b36c8828d2659cb7fcabd8f4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388bb8ea4cbbf867e0f1f439af1ca29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4186c1345e94d1b2ada591673ee6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0960782edebd8f17504f0aedd2adc40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b266669cca0056ead62b5511fef269241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b5544eaa42e81ceca18965c29bc5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f3627a36f832e10684db020ea97ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950a894e144bba3a30dc05b67951d5c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e59aad5ff57a0c96dcc065c1fc2ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8d6e9f4fe5b8cbdb82a12bacd2e31246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b69d5a966607e2b79a5378e9c64f41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43b964c6f6750bfb5beb8945cb7993248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edea4af3171488407b603f33024253249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074355207afcb1d2766546f3168cc55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f67ad01df720b4b9fe0b8ff3c741c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca24084085bd3a9209d70a9349ca8d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fc7108e60fb8c6e999e1307a737a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c63d8f4fac1dec4b36502e5627fc1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495ce0694faf33ed0b9a98455c34587255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711b632dba60e3b77b91f1c17134c54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a186ce6af7d22f36c1d71c9083cc4d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bdffffd59a05589f79aecdc730d1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbce69c77b94b3ad8975bedbc9558a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831deaad8dba7d88791f31dbab7aad0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07007da133a14a96a73a5f1e3695511261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a09da85b917b05eea904fa911885d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f4bcce1b3906e2e1b3b967ff630f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8c7049210b0bb07bf40d6dcdb39ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942e25aa789d6e5d2fee01c11051ed1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b34dc69320955b54632c1b7b47d886266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396200628baf14fb6a53ef069569279267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e685268620687eb4d03b2a2d50ac1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59cf1b54b93a88e4cd5ef688e6ad4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af32911c72d2e0829a679e133d94ea7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f57f875b8594455240cd2a3d22461271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fcb6a73c601e7485fb3c545e97940272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace0f9dca642eb0657525f8e43c4974273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7849e4d3baeb2bbec41c374be4809a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fcc0c2f302b72c26e1d86a86dc9c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12eceed14874284fb6470aef46f1fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f7c81f0923b9fcfd1d10949d8ddce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c5a8674602f10318f972fbf8ae313278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d244572f3d4ac9c70f9dfab8ebca6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f27d31bb8955dcd2c9f1555fb2e612280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfbce1a958b287473d722d0ee32c9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74de8a9e916ea0f4b176b1d858a53e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb28388b25bef8f88fdf87b077dcc95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e60830ac0d8951f69ebadb29e521b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575eace1c0bcf73ce6cfc4a3bf15018f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa125965daa977b538ad75658787d69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5823813166a7f099c34e88084b781287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2298979744a69641c7fcee4942b94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6c7754ddaf778b0e7d0da0689843f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91b3b4494ac5bc7db4b508be44acea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240d6bdb27e740b22ef8a56f69644e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b70daf3c9665f8e8d048a272d1da5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e73e981634f3f54a7cb891abd32d71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb64c86f015b38c91cc09196ebaa227294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616af73101339323bdab805fea614aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2b4fbe257c764912f5ea7640eb44b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01192c20be3e732ea49e3f348203fae3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412ef5209ce7829aeb3597cf2048809298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb63f6c958622b37f9f637b105e8cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b3ca56b9cccbe5afbc89991c7e124300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb0582e268d80f21d0a3ec9b62f817301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a7e985667251d5dea230aed5bc119302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3854795d2aaa78acf609e5773b432d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227509ad2df47a7628046c1e1d87e4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbef9ab8e654924bbfd77a96a052b0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaf9392b2c09e1dae09b01aa14f4fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51359d5b6cd2459ec35ea60ea698ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fa849ac31f93068129d2ee2ab6fdc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521df60ccb674d75479557891f7bfcd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1d8cbf2573ec395dcfd93659a4638310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a8d4688f8d1d4516172e0819ae71f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc05c5f652e9aef88c3576fc6e66a9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e65d68c541d9fb7c564e00b7598036313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105137fdd6b481eef79fa333680c4ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205536110fe2b91891d28bc345d8e86b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fd833406943c06302888db3f60206316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118b2c73d9866c15d00bcc58b12f5c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ed81a2a7b3a0cb9ef5a316760a4c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d702fc4ceeddc800ccd4abd14a1d44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc08a3c932d8f885eb525d30a7fae9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380847c4a4880035cd1c23d83be75c50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5bfcae515281d3539cdaa3e1cee2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c0df238883870eeaf9c2abe3850cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43046114a61865c35ac6a2cb9661db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533e961147d359c1185da5c6e0d0e0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48dd526b1e5cc86de5e5039878acc3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19944416aa76f221127f71ccadf06779327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc03e49f3636b46386835df5ec3120328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220e1e72a2c9a4342af599afd3d98fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95881ad5bfd047aabb2af7362e835daa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860daf61b79ff4f6fa7ac843e0e1a4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a14b7ab42db303823e966e7f39ab6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efea3025bc33df5222352a5d2ab4ed6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37534db5e6d9bd78c216126597cfb769334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866f4aa244a7219409f970ce22f0bd4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edff797c5494525bd444c907df204c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cf717ade5513d5a04830d7136abf4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2c4df22d614fc133d5de552806004338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21103b852c1f5c3bde8fb743b97560c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ac6641cc322e2338b666353a75ccb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434ab38757baef9424bd814a51ed209341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48c90221cb44e4ab72503759791119342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280453b1a479e7446612b23d7de4ef8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e404a2f2026242ddc1d88664febeab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8141c51d824ca808a1a9cb17622f6a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674bdcad466c0fb73119fe577b64c52346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188761be4c233c494e1417ac74226a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedd57b11b513ea16977166ad2a99ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb9eb1fa6f1e564d6479e73409a83a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb529634898de16c712516b217e7bf21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dfacb7b67125bf96a37864c620406351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b11d93562a2f4344de3915cb77a56352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a040d310e8073dd9d2e54f76ad134bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f48024da350fde6060696925678f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381042785dedb29491ca2a59f0e23d1d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c96e7ec1f22b4292e3a08dfd03d5bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54397e6a056716c53ca4c75db079c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be265cc176f4b8bda9ee6b95be620a1d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b965ae5a3b786407b2a85f68f7c8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5c00867ec24e1482d482711f9227b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf6c8215742e0979f487b07b52f5fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a61cae7b9cb68c6b6b7c1fb08e5cec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237c8194ec54882ca040b4d9c939006363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d2e1ddf709f5fc10523c8fbfcdddd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922941afb374a1ea99ad07dde938654365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6adc7bac7d507d1f081167f7d438e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9482f07115f52866f76f7a976d657f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538b01c7402875a887d7c055f0c0526368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f40621702cdba967901d675dc4266369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65471675dc3e113dabb5a5362c6b9f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff28898a5317c55538993a30cffc61a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79df9834586b9afca8a17d045c716ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d8f68535fc9a95e931302e8aa49ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bff1b08b9375e8081311097ba27cb3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269707e5bc6ea1626eb2feb15e82a59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebe2696b1e75794e190f1f3b5a1e47376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62884f569f547c1879657742e3731403377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bf8642daee295b220ffa2eeacd316378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba444c69b141fdf8a6b6b58d314e6ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10115f2bda7d718a2e91556639a493bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2484afded6342d777fdab47be6421e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257ba0cbf94018320eb1b8c9a211131382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78e3e66596c1eb38313800bb300b73383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e11dafc5e4ad38c51f68d967b9450384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a30d98e2a60061c7be76c4a3abf90385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895e40343c1f0c19b22ff162749bbc9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098c5fe0827e139c61f15630f1e6111387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5f903b798b2fb298153a5c1499eea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3477682f3766ab02f3c0defc349fe2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3668238d2ac23d3adaa856773afa292390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea852bc140289113f92cc6f229fbdba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fa45d549d29eb31772390cb626c5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfae0b2d9d140305280cfaec24d82e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5112715148989dfcc1f8906edbfee2f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1037f8d33d19a9bac9c2d39eb27b63395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f29babe2cde1f671433536ad95c693396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5ef5ea6c3f3db08dd75fa2845e437397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847123f794adb3f4da0ef764a63aec5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecd8023c60214a8dccfc656e33f310399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dba5a80e31907422d422163da0091f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77013ca4d13d55dfd2de59a4915177401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914f753ce0af58343d253d994729634402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6710bf81a4972e7eaf86f263ad0a3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f590e6d638008aa74e7806ab185cf98404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632304b973ed9edccacff55c53b0035a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65808290dcd7fe2b60f722298d883e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d27b660a493b9f76b0a94bffc6076e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcbff8278a9f63d4928a86c08e0c7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c671c4cc89abf892766b5fc6fede74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad4d3ec2091e456feeb549906bf711410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca3c5deda22c5771cab5c02daac8ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c67c961ed4eca9a53c4911cc3aac1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c35dbc9e857fafa9184edef914c08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829f9a56795999345ab54e44c002292414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fb934696bd0c66dec088fc31df5bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad03fd437520ee5399ca8a50a074965416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9084da03ccc16ca9fb4bf7d3b44ec6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e56c34f8257716e6f0e3042a14f2ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429056afffdcd94d7c75279234539f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dac816a68e597c4fab083642396bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a94a3555dd464cd2071c74b315e301421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56370f27fa1d7b2f7058549011be1f01422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce10c68e0abadba0fc25973063cc6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dc9be445820920a32735dbbe9d010424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feb91145eadf67d0f60d29ed4e6772425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f340ebf1bb7f0f2c63106ac1180ab34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fa6ef0af949b9b67ea280a5b77906427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c7f78a354b7208d2b72c916eaa1a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64a99d02ec5261dcaf51384eb46c77429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdcbd9d20c6b6739f80b104eee049a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280e359c0a196f81aa86754d009a219431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9eaf79bcfa18798c5bfa231c8dc8b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026eee316c286eed4258a7614a9d8fd3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220c35bdffbfb48656b279d411a0980434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5e7445c1a0d71d040acdfc7c2afe7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181ccf166f3c0ebdf92a110d1d76a04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbc206b9769b7aae55d6a098f1b12f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79911bd25031684112f0cf95990db04438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a86dd5f353ffe52ef84636653bb0ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dfdbea83f8afe530a942ef41eebe0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ceeb9a007489cfff2c36154188ba6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe142639514535ba21cb0edc281b1bf4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460b9a5fa92c43d870a93ddbfb88853443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a49b945f67786d4c5b608b122c76c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24029e2d75bf210c815609cb26da6bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fa479856e470051851817efe28107446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc705b7a5292d47dd02deb187ba5b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778802015084c38391b8212558df2abd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28392cbc659b97a17412980433a59682449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16ca82b02134aeb178f47705118f7e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f8a70a08df662e3469b9e9d768769451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2f6cab088df1513f6ca0cd38985e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7a7ef173801d131f6463165bfdff1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72630bf9fecb5d3c40b0680bdb0391c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d79eeded89da157b69f6b6fb897a1a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146170fcaf3e8e5aa72da12e21d06a06456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151dd0a1bb46780ac31e149d089dc4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bade8d8081feb4a370f112f90088b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099ec2638d9e736aba8c5068afed564459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df90d174f9c7c53f5062ea9c39f83f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2b5721f5890e3dc7129557012dd42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ffacc707f549a99a54f4dbded3aa7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8169b302529ccc3260d3a69b4334a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1214b987e8d7bed04ffccee6e42ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037d42f430b1aaa4cd7a73c33d9df5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10d08f915896f4fb253e5107f3e43c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2f529e6bd80d6384fe2c199b417dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a394673257c37df3b52476a1e3d6cad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6667fdc6151d3e37861671ae6c713469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fbffdc8b99663171e47d7efbf5882470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ec3dd3bab8703dcc38375f21bcbc7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913c600c801728f34a00212519fd250472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d300ee01696573df78f64625657f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728561172482d8a69e25f89efd35400c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6d79ac0381e77a720632c9ded84ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c12847c4a7bacc920308382675aca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e5266e9986bbab1f026678f39b5ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad6a4916cd3c624dc5eee5af0f9c60478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085d63d07c9c2172123ed1e466a11a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba65c5137745b9328a3167e4a5e378480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd608bd4854e85206f2ae693487aab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720ca6a968a8af8d24ce61387e856f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe006c1c0f26d3f13b0b467ffaa8b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546980b0379f90bab5cb96ee65716119484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ed1d9a63b78972b79e787fc6d6a3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a88702b69d581b3758708117e21042486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342de364b1d57dd8c7b13f10c03fd9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11480aca1d00ab67786f4e63d9f305e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bd16d9e9b89617aa68a8c9d08e34f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02342a0c2415b34fdef832b078259d5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bdbd86898cd0a05f7f91cb9c1f531491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c59334d37c45bb7d2099fea6c7ac2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41070163ee562b795faa10f43e6c094493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720ff8f1547e3881aca778926913d25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6563def29ff071cbd146c4fc4cc901495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43798bef0647f569645d007168753fdf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278e7a19e8d1f6b9c28061960650499497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28877be0901090f4aba5f8e44686ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a5288f70aaffcc34391ed962a1ed4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e157fc971be93f53f8f2880dc7549500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f00b9dd52c5784c84f2a65a4e2909c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585b778123a4c8e370e32a3bddbc4ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf05a0f7c26ca7b55e9cbd508295db6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db970dfcb79b23cd050103a6c14725d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4395839f22f7f3e8299e46f9003b45505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478773f58b3e3c7187dad5e8975d099506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedd50fa403a88414afb9c98fc5657c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4b3f7b35933a6b7064f26a8327fbe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fafa16e8b080728add9d2b47c5a4f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f4dfff6af73a8e15af448ced9e10b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7250d26a6c83830520604040f0f00c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26749ddd29e267756d80156ca90e3f75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1670879adb654c6965abbe42d0ff85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afd1211da601dd91093e511b747f66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32ae100f69a9f5a3e202b8eb079a9b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4dd1b104c58cd7fe76993c4f47efc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0df215071cd24a9e3dca01569a376517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae90efc539aa9eb6b3bf54a3a466dd2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716d0943f54e46c9412b976ba56dd47519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65d400439dae219d50bec2629bfebb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd5f7903ea36007aa0640c9ab1132d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbf31148ad604cb811e8e1ec8f30d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7710bd82b7d135dd8e186f6b81396f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaada17a5fca5d099cd8cc9d2fbeba8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca7193731fceb56953a3e3ffdcd901525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2eee3bcf5a0271254e24c7adefd932526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc8684832bc44afdcafaf57e393010527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966aae8b1cf59ba89d5919ea7d80737528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618238cef7ba2fa608933a089bc842e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1379e0a91a7957164b1d601ab76452530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96314dfc6dbde63f1e0cc2313a5b04531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa375eeea4cec334de553fdbf1cba2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580e03ecb71bfb560b6508c642ca1e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fffaa7c405e38380458b7632dec1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44593eaf4e8d30a4a722d70b11f265535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea04d0c982d5e78f6e35ac4ca5b525536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23e3eeb727a8926b661842e0416621537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c0318091e8b86192e1bb1d632786b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ed27485911968cee70bc70489b5f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c594442c9b481c243021e0a6f4357540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ecb948ee9cf97cd5c02fc142cd6a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefa0ea2dcd38db10b2c22ba59d73d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2513e29b7fe454e17186e8816b35edd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26335a4f264efc58a137ffa3e80dc0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8e13fbaeae237a0f0fff5ad5d71b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d00198227f24d105607b549bdbfe7e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d8d0fead4baf6223c6af75317a832547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c7073563378d2ca15dfc0a17f418f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f3a3d81f12f13639cfc2fa5f43b75549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c5edf7aa22db745b7d71ff8d8079e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11498e72a234dc30bfea3b6aa119ac0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec36a42a9f4763fa3db8c94ab784eb8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d751fc93bf58868d3faf76e8726990553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961132d53d089cd36eef309358c0b50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6af5c47b177fb34062d618e061d20555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe234274a659c512512cbbc67aa5b982556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46efa13d7bfaeb359afc2cb2b3cee4d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3d80ee439852c035a408b56604eb1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f513c8d1bc74cf7c6363c24a89f2cc1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c526eee87e0025e2f27d063ac6fd9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f41bc6651d0edd73d5d21aba979f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa40c3c712085eaad6102b79ad598e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73611b3d91a6f889d78fb8ea23a74c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bb55c28e57ad821d21f21942ee53e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75761773bff73b61da79980dddfb492565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e55d948efe6dca1e1f83bd3ab900f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffc4aac822483f5b7527bf8d5322fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5374965460b1f49b6a0e5b657c2c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f1f13dcff804f51f1ddb97cd0cf35569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc44bfa2e71baaba12554a5ae8c7c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942ae31bc8a4fe2184791d6b0a4dc7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afd7582804c3c232a12d07bc88aab6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357355f38771757d7930d2433b8db5f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802c2557cf91f747ead8360706e8c24574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5284277e5ca7a0a49492da8d1ffa88575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6b51cf9d949cda7719fbd097edee2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65d3fa79aa107facecc7a9a3b51e83577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514ec3670a472a487a052be6e989aed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79f04331c0ff61d3085ecad9d73a42579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557966f2f8b021beec154bdea9c1dc5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030060833fbe76ccf3339abbbf8c4be3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e3841d91b610b4b4404e6335c79d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219236118334045883ee0b2667c0d56583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86cc6d7dca8a5043d67002dcce1d71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aad3ad192a6bf68e483608f51afb13585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392f4dbc1b86185821143ba511c8845586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea497fd077689247b4b9e203b82d20587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10753512826c22878bf59ee8729b5866588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266b72e13ade2e63e0680319f3ffbe5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca009d8342e65398efee6767180495590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34fd0fb133a0ad271bb0ab8f4a629c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840ff26733df88793f12ca8e0a16145592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981aa1d48dce8fda87297e1ee7dc865d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a43311423f41d5c132b55de6c49d2e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b70f3edbb0b877a37f922c7e819f9a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca5df0f6b5f66e5bbdbb493f219bab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac30b7abee20af6b29f8bb1f143b5ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe1e8d42e9e78fd02f856026b64beb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d29cf39eb24d4b9e10461aac2a188599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df759b31193f9fa41c7220fa26e678600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7d54e2f29c4a7ae3277480cc81d12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498c99e25dd52f9508a0bf5a03fb90b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edee231d8df8a097219643e4ca92c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebcb1b842fdac908ead61caa50bd46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087ed8772b74329cc5b53c38e8d7653605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0345bae29c09a9924f41c67d03b64606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158c71e459dff913ee3fa24b5a46470607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18833175f9e2aa6a7f3dfb92310321d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf289a2b14e13403ee73a6294a2b8c02609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69c4b1786da25bc26901cc32fd7194610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fab7a9097f69beb5e4f1b183b2cfd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088a55e66dc71eff92d2998ca0d0f63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369196fe6fff40dcf9f50276c06b6dfe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c66c71ed20516227c4033d445a227614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8eacad893e8cd809dacf76b2cc681c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed6401c1cb0b5631c289f5e1511bfb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488bae18d4ae7effa9baacd628b26b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3d3cc9a247bbf196fb797d02aa031618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346259e353aa5d5aba7c2d39a1e677f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b03a3b1cfd8b925004623ebacff78e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad520c13cf85acd29fcc26603a96dbc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea34a5be31584d7a7af8be226f41a46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440a05f5cd93be4913fa6040fafbf8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a575d7c566e9ec2b1ebc0899e168f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2b3d8d195a58b4d7e03c46135fbd8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c5faf5e1c64d86996b79d156b2373626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5c85ef26042885a11155055c2f62c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1d4a303ba0e3cfc5ad1942c36041e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688bc21cc60a0dc2c03ce6bd623bfd2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c78e1deec6b467140ee4a447d88b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a55b0d3c5e805d24a6c5610ff50b85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860eb2da3c854d5394d22adf6d681af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2ae9a3689225a4204817032edadf1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fd163906aaec2333ba36416a4a4d0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8af2d8930c398eb731dbd91dc6e98d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef267d51c65ee3630f5b9ef66f0629636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530529531c9b607e6785013aac8ed99637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ca4dd53dc6eaa8a7e253c79cbde58638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7dae2450c1fa92fd27787a429489a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a0330f2e7d6cb092c9abd6fcfa699640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a5b0b20da6698a4262ef95b2fbeb0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12edaee5a21d3e1fb1b99e852ccca2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8d7dce38b3c417f4a68f267fd2360643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b230da35d874497b700c6d17d3a1392644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9590f422e34c6ac7a0e1f37a8c7495645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782d4ecbd9d72d29468caea957a083b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9579ee4cd2c18661b61f6253e1cf3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee405dd60cf39e92ec5ed2d425e7e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d42cc262917963007e7208db15c3d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160e9891ffea7e685bceeeaa447a1d8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c14bfff863a68c5db6b154825feab4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869170b3aa5b5e6086e5332181f3ab8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8333bbf44dbd180c915400aebfffd5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd1a9f52a964f47f257146dc5ada19654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b42f1fd93de5b30a118e957e752e10655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf44b94fadbb20be5c68be3468d050656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96940c8ba9c91f9632456119b6a9736e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322eb32464ab02ef924aa44456bdfc0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee67d523005964e62373a8885cf6e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b067a9ae2f385b09a30b5f2d0176f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f77c2eedb6d5e0d355c63a3b3ae7eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b886ea05191f3cc7e8476f7e5f1104662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2864ba198b19090bbdb4a7871481fc0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64d84c1eb3f9b8e77719aef9764be8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd662dffe0b201c5c65be38cd3f761d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1352771ed4f6b7827557312364fae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd4d23a2ff9911efb8e701b3de1902667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb87a34700854d8ec885a264677e1ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaed137bc16f68a51c54070e4347f34669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b23b2af20fc1e56340a2133f4a30f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf5b2a9eb7e99ef8cb214bfbe687e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643e3d975ec83fdddf743f703f09669672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93403a34cf2f8df0a6c71b20f7504e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aabc8b7df6e18855848b7e5c335686674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9c42251ed5b0c07f5d3bb9b9187ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8d9195f800e0f56bd71697b881662676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bafaefa2ac7c1b8b76a7c518f607b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379d74f9fb24d2be195a998eb4281cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1876d703fb7b2c18672f0d930d5e10b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266c4942801fa43f3967bf24695b0c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add665ec80ea17c1450cb05113dac7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615f15d3a376d486520f00b32b10a20682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65645e80c7a1995534c3195a276a39683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa82a532ff468c5733e3d6e5e95da6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b020ee9c9093e6779d5381e57f26013685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9c7e92cbe47153b3176cc7d7fa0ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7f15f6ecd869f488e75aa6dd6d5df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33be5da7c5f5b8fea936d8b930f6323688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954166a1788083fc767e852d8c40727689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87c8696830b13ff87dc7ec2c85c219690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008b818c6dfa7e6cd3ac8dbf8d1da7e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe17a70655715c2773eae2107d59267692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49353dbb2c4b5240b25d2e77e4dfac89693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313621de4ca03c383a493b5ea6b56c3f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32860f6fe82fd4351800bc80ba31c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eaf71b46f95a65c58112ad3e453ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8eb1269c6926d122bed10f85ea510697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d724c8ad07ec9daf1de22388cdd3b14698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb374b008a50ed22033f260281f99040699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f3e40c14a8be42d67b8fd4042c356700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e2aacbef8756de77af6676c19d74b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5212b5c6deb87f7a639d4575306ee57702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b1c0b1d6fe14d1e41375b974f2ed6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a64f493a1507e40eee7acd8d6d1c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afe5eb3f14e79fe569dadb91d7ce31705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ef90112442b5f5fed4098614e5276706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da44f5b5c10e3e86d25a6ee24c05439707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cbab0be0ab645055a1f61907237b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cf56c3cb109412e34f9f9abd9ac8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d4838580295f1ece01868c015184c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63354f9dab1cfffbeb1b8bf2986b56c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec9e2c2930423de9ef8068ad7208d6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348abc394b77153768137775d9e738e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa25c0f94c5a547e116d0dd649b95d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba987873ed9ae43e63158c42051215715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3714165f3c629bacd1a8761d9273481716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde88d98878f00742b0806bf7ef6a3a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745fd9e7af7c78af805a034fcd604d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24444b1fdc597f1bccbc0ce0744180c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7ce09c4b946f618d1e956d786657e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceab41de94fa23cd59d08a6a67a1395721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2922ec7fa34ab96c249723473cda56722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284d64b1b3be61f17fd12d7bc6fef1a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a6e696230aa5b1b8cd9940921c4a7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9720f13388ecb14ec0e570f912d29f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48022ad55bc1f26cd9578a549d19b246726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04a25e68cc5475faac31d632fc2941727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a8623baf8690fc3fab188d9370987728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e11ff17174a2d871e272e4d0a4b16729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac52f1a0e3fc8d44b5a90e70bc99d59730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0401e762083615f6d7c2cf0a6bf69731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ccfa4a7d879fb9b01b445cda4f57e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21bdadfea363516f388852aa430bd4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a2d53e69e26c25c25831944e396a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70ad87d74ee9e588857435b0455b4e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4948166af9f70e8e902d0038fba8e06736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79986c42923d6213dd1133db45bc54e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf3a3e38fbf0d36fdf8b9dee9fe1d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0e109a46eaaad4c830673b411c723739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6c0199c91c71e0dca4eb3219d3904740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b4ec03796b1c51aa57a0d4e932e9e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6058fdcd2037b77fdb62764f90b241742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a629aeed836bf7f04c9e55f9cb5a7e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f26a87d751dd82acd8bc2554d720cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d436dce4c0799fec120368d839f3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bff17a37e03e2f6e300b6a4bac2ba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a108105373b5ab04298484491cde0747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5830,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5890,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6430,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6490,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9250,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9460,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25960,51 +25642,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26090,2210 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...2158 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28560,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28636,10261 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18384</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>6.98</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18385</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>6.75</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13331</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.57</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13576</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>3.39</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13580</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>560</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>6.25</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13581</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>11.06</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13581</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>11.06</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>25017</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.42</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>25018</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>6.01</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>12662</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>7.02</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13751</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>5.39</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13798</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.63</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13799</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.98</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13893</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>3.33</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13917</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>9.140000000000001</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13918</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>13.82</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13918</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>13.82</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13921</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13921</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>4.1</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13947</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>27</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>21.8</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13952</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>604</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>38.29</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13960</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>0.75</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13976</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.81</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13981</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>2.81</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22036</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.449999999999999</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>22037</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>5.57</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17345</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>5.4</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17447</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>574</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>29.22</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22081</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.25</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>17501</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>6.84</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22102</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>3.64</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22103</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>4.74</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22107</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>347</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>7.15</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22108</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>7.71</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22112</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>3.86</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22113</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>6.31</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22116</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>223</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>12.82</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22125</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22127</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
       <c r="I219" s="0">
-        <v>5.02</v>
+        <v>1.5</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22128</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>2.76</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>10.21</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>29893</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I222" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J222" s="0" t="s">
         <v>668</v>
-      </c>
-[...10 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22139</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>14.23</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22140</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>12.74</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22141</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22147</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>6.45</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22148</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I227" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22163</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I228" s="0">
-        <v>4.75</v>
+        <v>7.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22164</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I229" s="0">
-        <v>1.74</v>
+        <v>17.23</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12330</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I230" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12689</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12739</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12741</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>21.32</v>
+        <v>9.27</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12822</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>12966</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17071</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I237" s="0">
-        <v>10.22</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18070</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>715</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...5 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18079</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G239" s="0"/>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I239" s="0">
-        <v>1.5</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>18080</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G240" s="0"/>
+      <c r="G240" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I240" s="0">
-        <v>5.5</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>18081</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>20.65</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17173</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>6.13</v>
+        <v>15.08</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17243</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E243" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>15.76</v>
+        <v>12.96</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17265</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244" s="0" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17266</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>737</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G245" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I245" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="J245" s="0" t="s">
         <v>738</v>
-      </c>
-[...13 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17270</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>11.31</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17273</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>25.85</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17275</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>17.23</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17277</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>736</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>14.3</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17278</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17357</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.73</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17359</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>6.23</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17415</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.21</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17599</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.210000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>17626</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>19.79</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18336</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>4.9</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>18338</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.47</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>18391</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.89</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12947</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.88</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>12948</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>26.28</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17029</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>20.65</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17030</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>15.08</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17031</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>12.96</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18034</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>19.11</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18125</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>808</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>25.22</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>809</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18199</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>811</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.14</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>812</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>18199</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>813</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.14</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>18213</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>16.09</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17306</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>17.82</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17306</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>17.82</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17348</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>11.83</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17413</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.37</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17493</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>14.64</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17502</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17560</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>834</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>835</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>19.58</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>838</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17529</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>13.01</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17514</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>16.84</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17515</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>14.16</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>19390</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>0.71</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17593</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>15.62</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17622</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>37.1</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17642</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>20.99</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17643</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17644</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>22.21</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19442</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>19443</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>0.78</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>19444</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>0.7</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18291</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.99</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>883</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>884</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18292</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>17.49</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18293</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>17.74</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18319</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.31</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18325</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>34.94</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>18370</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.01</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>18212</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>10.8</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17143</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>17.46</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17144</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>15.48</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17147</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>24.16</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17154</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>46.75</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17155</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>21.97</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17158</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>918</v>
-[...3 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.99</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17234</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G311" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I311" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="J311" s="0" t="s">
         <v>923</v>
-      </c>
-[...13 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17235</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>29.51</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17237</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.02</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17238</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>18.66</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17289</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>15.76</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17293</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.93</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17294</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17296</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>14.64</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17297</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17356</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>961</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>20.73</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17522</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>19.72</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17588</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>7.61</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17589</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>14.45</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17657</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="F329" s="0"/>
+      <c r="F329" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>18.02</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17658</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>12.59</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18274</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>980</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>1.62</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18316</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
         <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18320</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>19.06</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18367</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.96</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18368</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>35.59</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18379</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>404</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>23.09</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18382</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>20.95</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18383</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.32</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17097</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G339" s="0"/>
+      <c r="G339" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I339" s="0">
-        <v>42.59</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18353</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>40.26</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>12248</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
-[...1 lines deleted...]
-      <c r="F341" s="0"/>
+        <v>1007</v>
+      </c>
+      <c r="F341" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>31.41</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>12251</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="F342" s="0"/>
+        <v>1010</v>
+      </c>
+      <c r="F342" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.91</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17536</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>671</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>20.27</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17537</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>346</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>63.02</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18269</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>1.9</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17164</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>21.33</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17318</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>24.22</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17319</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>13.8</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17320</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.96</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17321</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I350" s="0">
-        <v>23.09</v>
+        <v>7.47</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17323</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>25.95</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17324</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>30.97</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>1046</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>13.1</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1051</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>19.43</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1052</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17328</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>29.84</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>1046</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17330</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>53.5</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17349</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.73</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17350</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.28</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17354</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>49.55</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17360</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>25.8</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17361</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>22.25</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17364</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>8.210000000000001</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17365</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>15.15</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17366</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>60.76</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17367</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>10.81</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17392</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>23</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.13</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17496</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.81</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17527</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1094</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>47.22</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1095</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17617</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>339</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>16.61</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17617</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1097</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>16.61</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>404</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>717</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...899 lines deleted...]
-        <v>1203</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>