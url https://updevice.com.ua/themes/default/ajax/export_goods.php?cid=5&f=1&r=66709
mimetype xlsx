--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636efff4caf5005ab86e8d74ab0d6381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0544be273b79c2ec977e9921a83032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6bd584e37b18824b8d0cf9a31f0fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0736239dafef03d79063a95bf146ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3275444c3c95149943aca64688c6c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2a2e86454a73b943e03a9861644426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5368f683b668dfffe9211503009e3667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aabcbfc249a3142bfc143f902356fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c120156dadffea2b537a3056c99df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f97913029c5ae261df35db64d2e5fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e37b5e209a8bfce479024068afb3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d88ab853895176717ac6a74aadc7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f52f017353285c18d3ca971874f2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245de2c34cf23126e652a5963e75c2b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d98b1b1edec63168d227ab284456a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76a9544ea4e809e7c95079c0b2dfce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1c0266bfe4f5d00dbe8c4e7ef078217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9182af28e67ca859d7e109a01323e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64987fd98f252ede1bfcfa024cd9ad519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21a56ea5b83bdc3477fdd2241ed7dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad663b0624797504ac8049febab7361d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8855d3cb0bbd9ffab1128b2e3efaa6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c5dbb7f346055a18a81c2bdaa867c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458b84a5dfc59f5da798d94e55a3b2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041db7e403b11c641bf58727af3a7ffb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d4682af4cbb38676e9851e19d1ae226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404c53e385ce19b99988029e6365c6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18c521201f8742434a778c95db297528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b68225dfffb3916f78fa9eed2fc5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a7dd492f904337f51ad0340640dc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c8c2e966d00f28a5d1c1b554d9b6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f76f3999b9e0d7f3f5c7eab78bf43532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908375aed3d630bc5772716091cb59a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e89d31e106a6c42b541a02fbdf3ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf9bf178bd93d9d8c61bb3d1aa7e7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cd97ca8e5caef9ddecd1e3915691536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00001632a05a0034f7ee117ac44649e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2210f619e3d6fe11647973abbabcaca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520e98235752511d02b6f5850add64c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7538fd3aafd347b804be87c4dcb7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663001c836019d94d81d447af867a4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821c1cb17ba02da79d1aebe9d1c3fc742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9404f5bf4574e170688e4dfd6c305c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f93da337c3f697cc7744f8e0e9a0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233176dec0b77037c615b800cf9e11aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdecc8da140aac5111cd6d0d5115c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334606380d5581a7fbb0620e9cf2eebe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2dcb2b19cb0348032b738478f811548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f875f15be6e46c3b2c5dc56d7adc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50035a9b604937a0eb189711fffcf09850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707081943efe523a9ba57adc16c77d7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acf0496c411b68c64494469cce951152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638b9c08a9c96bfc57160547d330d4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86281f7454e11b0ef307c215fceed7fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118489808869a11096650e3b7a6d1e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cdd9895ea3d2397e35bb095c4b09756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98653072e4c23f973d305a342396e2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e039ade8232769cfc8baa5908a12a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17782bbd212e7bb5509fe8a5673d41d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15158763e6e5f3d5fb2bdaa2f1a3ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d836267c2042e274508a04e4d8679661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cddb0049aa619baca35bed700809a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4046a910acc9803a024413c731b52ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed588215cd633c6c0d2a56c0e2b7102c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a39c0d9504fb346a93fa73d09d949465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0e0d79c5e2abad8a687fa1f2797fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cddbafe3ace69fa6111c7e7467a1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab90ae4991d2737505e48ed18a52c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7c3d4f01328c158e20ead5ce962ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6c108943e6bff3d45fe8e1a0d4be470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61306c9ca14b975da46262def7d05171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd48029fc0d1c19810ebbcaab72eff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f424eb417ed9f3d354d2e919e7c5ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad729757f12be6def5547f4866a001674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90708bb333c83abb26eff90bf71f32dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f01cb5931c5f9e5e12a39e85251b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8a1f5d243fb6a6ec0dd923ddd118877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c1f9eb5c1e0c47050229180d142c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af8ad73bb8bea8426cb0baada807d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28053dd29755e86131b415834b163e5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cde826e40ea4e91f0c417c611e4df681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4068d9fb75941d74a7fa3131b0e0db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b312e52e549734131dae63597369e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc420a2cad7b18899f1715e0d348de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc0536ff8cff02a32d66b9395b32da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dda2324696bd34fde3718c6a7c15586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4306f816e4fae7e9074131b889b975287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4147d251bf87638a09d783a869f0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3e7b4ea15055a0686ba88bdfa293b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77abee8830a915aba119ff181a6c4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edea91a4f4fc126b1b54f16177245c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259958f1b263a463462d67720ae98b0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1d96952ff09c0e88563876982e62b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb726be19e9f0bff64f285921739f22694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570d63900d3061cd438151830783cb095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc1564238144643f3f254039a0a06596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04222fde1185454ce85311a296027997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4ea05f290695220102a78e9c3bdb798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e882f9b8ecd6086eef15dc57fbe9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563eea68c4ad9a2bbbac1eeb94edd9eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381a92dfc96cd2b50907fd1aa495e25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e8248625f253e4a1dc01661b56942102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4a62dad91bd659a4a3b0576d0a6d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553087ac7dc9f48ef3fd848b064faaea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428beb55a535166da67cb64e1cd2f81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303ce0707a43466c52c093cdb0bea66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf8022e6026d92a976a831d5bf9a89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f68d11e8f25cc4412eacdbd2234c36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889947eddc91ed5cf7ea346ecdcf1453109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad848b8e32b17eb6b03c83effae2e380110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45092bb54844dc66c4063610ec7c90ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87586204d8607cb39a516ff817ad79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c0dbf6dd9e92ba75b214801808614113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c6a7e2733f0d9f15e922fa67ec3ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae8f1984c2375d60e01ad3a6289f2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fb6b13ba301e98113970dfeac300a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f52d21b0fa2a986f3c753a1d6c745117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749bfc5b9e6f2396d93b79823cd0f9a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f32b7b0f10f173b5517b9a75a79e59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fc88a0db351c976ce23ea0cec7675120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349ccfb23fa5c356676d9f695c312da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585b85b65a9ec6c703f2a2368e81a3c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71febc35e47bfd9f82de054d6e06f26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054ca69f0ced47ad13975d61bf23f19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d55845d839e763def8325b69e46f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97451eeaabb4942ea889ba82451bc8b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04bb039ca13f3b198a271f2e9ddaa0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6cb93cbeda591d433e50e5e3add54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d149d4417ffac52b3324b354721b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366ba0da65a8b4921d3c494c6acbd31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fb9d9882abf813355ad437d4c1c15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efcb793137a544256cfd1935fd8535132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b062fdc4716c13522ef2bafadc5a5a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9392206fa450588d079eb95023c408134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec5beb0ab26ac5d45c5ced424a1dcd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e692de7c7737323b22858e4a9e13d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a15bdbae65ae9a8d29e3773223f80b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa8ad6e82aa99ad4a2dc618673e169138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf221e10d89089f58b6c4a4b3850b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5b61371818464654cc936c6046e7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed2288331d651868b16e55a1d196ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73e7f4369ff97f80e6d826af17fa2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc590a1d80085da55212faf2683e4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabda7d76b4e4a41ccfa17480f64d7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16488aeef9d2f04bf99d44b7340dc377145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e32535fc789206deafb29f7ce01e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d6280cc6a7a9465cd18fb14e53dd3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0b584d982f974b40f55f17b7bfe03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517be811a695a55a071b7bb6226c12e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208565e3440493c91720883bbdb961f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99babb8684620eb19a18ee1ebc3b94df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb0d6ce130e8558b07871728bf598b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ca3ed3805c8f930bd205b3e2c0f44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463b7c0124ef5ba00d5d2bf2f62f346154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0b746fa073ea285bd5f2d7624b4cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539539d22740b9c2c3147da9c6c4b635156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f48667be89c2e7bbbaa0a0f6f4aec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d96550cf1181b7d259042ae80da808158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed8f96db49a6c061a148cc536812cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b066c0063ec0b8c7add5bf2e97bff5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ecd967d0598d722251c6591a60fc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4bb1266307a0ccd9c5eb8f8133b20162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdac6727ea03060b580d1716dfab51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7611cd29b22969b7c5d82c766bcc411164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d0bbe809aabba74b03402f3654a1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fe776e228a0dc9119d5f9dbba2d59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c771790556b8f4b661dcc49e479b8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4917565ad430c3cfd47adce68e477168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4cc00125fd8f6f20d633fa8ef2de0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb929f8a284668034d5b16d0b727756170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c704090c2498d9b05ca5fb710e1d06171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6510053220291417f2c422ab07e2c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64488b7b8930dfa95545cf043acf94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152664ee7c8daa8309d91770010d9ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e06f3d96e154e331752d41b387016e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb9fd0e91dac5a8b2e16768baafce4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893988bd993072c9e78bc86d44df4d3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aeba785b522c7040cdba41f2788cc3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929c71be860e5433353280a6d48d2f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eca293a038ef7e5f612cc9dd6f89b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4305b33a84536c67ba614bf380831d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19c6b0a643a02928ef09c1357c92cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea57938b83d0a2a9467c8aca23d3d8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87d7beb7602f72cea876a96e298c5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f315d882a26f4798ccb4ff70e2fa7f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6efb2a291538363d99a6519784c3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b157cc26eee3ae38b56170cfd459557187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302810d7739db02c0f4dab0066f3e23a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9838beacb92627c768553aad1d48b52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e016704a1a8bf30c76cdb076d01c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50778f4403879909b73e6a4642244fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e631bcf26bd5dc95c4328906a5cc660192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04413f852472f02fe26f3aa1ae44b12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8d66a0e7ffa93057aec98e0fdd90d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ea288e8cbbfe3975e82d2e2987e60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64be401c1d015fc5574a2789031c4a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318cd9a23203bff09f4e466f9bf738b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce2c036cdf479f3c26e68339529dd2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50017e720c91ee34b042c8b42e0fea8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61ef88ef5f5e1e8bbdd00bdf46557200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acbde0bc2e61545abd14ea8b5e1ef0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ede3aa99f0582f77600dba99811255202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c1ab0ce386a520347e65090271c65203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618b3603eb9d1629f4523f606d63f99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04dcd0b0f146ff813a58fe69be5411205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0cbcfaf04d778b2ca4df1a8a7d3fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2f8368669a360787e923a8dea4d1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904709eb99da2f4f04650ed797dd59c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5bfa7e8e67230470384269042a45d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67e49bf6646621d08034539a27c3de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b36b27fb748e9a35a100c6a490c87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a68945867c59a9a55f283445162da7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba425469509295dc505194b015ccce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4244d87b22fe02a68e671271ca8702c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b4d4e427a50dfb061ccca84a19f67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ee85cd1fb4a03fee74e5b735a9568216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc913001c4137cb007130b6cde21543217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ffa7b649de3d26ecbb8498049d196218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffc921f5c37137b1b896464d5faab1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9d072d2a734eebec0b4dd97501752220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99801ec7cc102096fe237e515895702221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88062c7e362885d0f489226c63f8b7e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50526d7f6a302a96c071de9f471f09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ff51004d34edbc0f1637bce66bf05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a09e512db5b87f4c3a108778dc3f62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9d4b0af9f050a0b0bba522665fbf3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd9030e2362e2f962dd651a7dd5195227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653c1ca91b46e5885f2307364970af6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b691c5273ada2103a516ba6ea09241d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d682c0dddff4fda8e7feec79e54254230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71aebe830c5ff7f4fea866b6cebddb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899eb50b6b058a5acd4a9151b141bc0f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e4d4f628fa6335abb05de36989aac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d8d20cef0a78780ddf8bc8a1df0d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb418f0323206b92554007ff555829f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bbdd29084ed5d7664d372f2556415236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d073303a903e5ad0c114f836ce9b099237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8341d63b442d5154733babb1919f87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93348bc56981719fe95cdc1f0509fa6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152885c79c3dcb4ff531572a325344dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5a9c590caffd008bdbc0c103a4add241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eec25637e14be1ae91e9fd9f1e5a18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9491b9449a8039af405b5564d1127af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806345800af222d6552ae2407a0ccb8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12611f510af1ba0ec6230fb99ecde4f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea0a43266ec48d80cb16425f777df4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee4985b587a7a95daf0feaa6c71ed4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be5535b6d720f4a1d8bccb75dce65a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2f569f08d8a706177bae02fa411a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939bf84fa19739623627029f0e791cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435ca62d0bb6ac9a0b89de97ff7d7e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954108f9f7187584e07079bfc7b163a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbda5f51f3a1ab7542ba65a6d53a915253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b0e05d71c8f3e0a2747ab4335a498254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5fa24b13cff6cdf7a18e07c5d4d3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda8af3477b13b6c6d1f14c8f9c02ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0a0f2ac9916167cf496c197535b15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684a03d774e2ea9f52de6d9a309b8a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb579fb675276ecf6c591ab06d3911259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f784987094888ceb43449705f4ed1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5c57989e1d1bb97791add22b3b447261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b75a3e8e6bd522e23b0e4d18928c15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d2bdf8723303360389d30464258cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680245d9d48b0da47e401f48806b0574264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4da4cfaa9e2360012574effac78b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc7eed810d90f17b6e08197912fa8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed53f3bd325430439e7ff6d566c5cd0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70175cd2926a90c74762d15bab401ac7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d4dc60cf3ad0fc712f4b0ebb1b471269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdd18d1f42ad4865c5bde4e1e77c3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77404c5c40b4789533ff18ab720268271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf30794589dfbc90c6db05078c26d02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605a08d8fc4a569c9926acb4b96620d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a959ec8a29922c38794f5bae543327274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b941711f627d06dd13fdd311b741d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd5677f18565610c7e3b673321a99f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2c26072248c06e0977a3350557149277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211cfff80cbb63009c6da53d9de6ca8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12403e5701e51880d970af6ba54387f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b4e0bc4228ba663b0600e7cb5a651280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17852159932a586b240bafb3cf4b1d07281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e042339427ac80137f06216e25469282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592a30cacba86c3a667b983056d22b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e559a58499d5d570f2ee2bfaf9d237e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2945f5c791b18286b6d051544b5f00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db02e3b83b55feba8e06fd6ab453e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73937e497636221615db2b56d7ddea97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc0e7ce46c25eed4c9a8ee3161a375288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be3f7c2dd74eae922e96acb056a278289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175b6c347a2f433c43aba2a1ff3d299290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a4037f1a4d0cec3c0bda325e48a59291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511acefc8dee860e4cb90629acf76d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98efed27621a516485f0631aac49fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966a270aa3e547d21dab286d50a30f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f604f3cbd8bf26048047878b8cbe17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a93f53af7d5ce6b7297462b451c531296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bba551fe02621f3822505ad6c9809297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e596cf4cb4add9a5883381fc675729f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd56be741a122e7c4ce4c684e474f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622ac6cdae845acd1b2904ccc7b11a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7896a9b63aaacc61084f2bfd50ac10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58a535b7a8c4f5c1aa72944bf0a068302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194de60a99bfa0991aa8ae6f1961eab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05a28b077b17179a3c49d347184643304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84ba77293e14074c9f84973bca4569305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7da9969901a0157e4a64eab4a7134e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc354009b52836c8453fb23be3742ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed0bdb656899599a35f84b91091982308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e022d171c4aa17eb75e5fbf3a8322d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fb19c062bca7ef205045d045c8d7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7d1a535a0ed1bbd8a2c2aedee76da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa731bc6336922a33027ee96ee24a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679a81262faf11714079bf392a94e94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f66c8eff8bee1a451fda68e7b6b7e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfd183e46e10336206926025ebb373315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcee0f4a9246d94b7a75d5e182d12bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e3252f286753914d907e0059572cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2b7cc5784da8a6294d8c311b365b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86370e81fa695ff1b9953ea7705f5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363e8d1b31e08d6535619ea0044f3fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d617703d03aff8e61989bed221451321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d429f02bec45380abf70218623cf2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c9aae7758ddf064f2dfb9da4b90fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb516ba5cce8d31bce730846a6d4a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b57e871fd4c76196800e1137ad7994325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcfb9045329ef75629178f9bfc02eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9818f9082cec840f04b695c61d4d62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9f8711d01909be3385f7decd0c26e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5e0c255763fa7d98d4d8ffc9fcb97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4905a64465df02cc146e682e3730af2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023abc630c5b3d5fdca16da53a0fd6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4053cdeffc60fa2513ab2ee22803e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a04fe34cc526bc712ae7a8cc2cb43d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0ab0090c50e22bdbc5457c8df757b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8aac06d43fa5f043e4e1af6d15656335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd4b5f6282f924a510ee6d1d0c52ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd00c967580ee4c3648fd086747f64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79505a8f74dc7e47707cda87799c8fc8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10b0cfb26bb3f8cfb7e4db7fd72d47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298792e2636db75c48e9b7a1166996ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a5d24ee62c4a680514aebb081a2ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f554232e12048990db8a04563ff94c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50cede31bd98f88c4cf137802f40ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75ec41c130733cbf5b57d76647dd57344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056f27e7719d0d9ac8a996382ec4be8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c973ce00b434550263d56b2c832216a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec503aa62947b9ae67f1d65b66af548347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad843ead5341047912a6a6517eb095ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b707b523e387f4233cb92fc3eb68ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c285bfa1d37143a38612773a46d74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2194aad4b9797e144be5076b93071d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e11e30c76e24cf7b210a24c2e97d3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980451bb4df4335cb0799223cb026d2f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbce0e01f02c3810520831349f5482354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f23688f9eee891155601bce24ff78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552c5d8cd3c73988f68b610759dc58c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07a5b46b7e51f3aa6b4cd0ac128a5c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf369d9a94c9e4ea2ecc725744a8b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c313459adb928d841924b400385b3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb50d8e3df3b2fc60436008e26bb9a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f39a60b54f7615db98c8b261fa12df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e536df93085cc9475b04b24633bf73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9250a91f6c8bae863f737799060c3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101664d4b1be782acdc9ee79219e202364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1e7a1d57504d952caf614ccd3b703365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bd563b99ef3feef1a13b56f6503ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00d5dd0c117bfc13548a4e07f78d4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bca37606379958a91a2ee702f8dea5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce930a8e270246af0acc846ee1d385369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f0366e792209d7dfde544b1147f8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c05d341dbef42883919d04d1f58c3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16f3af5a416900ef8cf265bca2fae9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc72c709480e40235b09e216ea83573373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d54209139654ae3b16986b58fc5d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06289c7999d2030dfdf04e5cab4b0a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582edf52735859f3cb4f1f4e4750b606376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4271c033946c913074cce34e697f96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03933ca36061a2ac5b9b6587100028db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe1fa25f779260aa817886f4c042ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ff816d8ad8550676a70fa0f41dd84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6188596afb623eb147d4c018ebcddc9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd34a79918db476b1588e7cb492ccd1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5ff8997d9fe0b0d655b24683ac98c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22910e441d08e95fc45f7c346f8a16b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d66da2a8115f7127ae8cbd42f336ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a1578c83670c830a9926de0d1d43e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c698c237728102929da92f04c3364387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8490d1341b54d074dd32361e9f775388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae83b8d9ffad08bf6f7099cee4b297389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1c155d6c05313b10be61e8f3a02c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bd648008814ecfa5c3a4959be88d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f447b0878a4d211ff3f17232a32597392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105e7df876df0049ff3f0a2bd19c969393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130de4ee4e22cf264fb951ed1cedc1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba763e43d28b07c126404c5c076e5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323afa2b41583873ceb8a30be43cca6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11a53f5dfdb9996a3f289b6bf9809f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fdcc6adfe581ed517d5ef615f593a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964887e5af0d9dab4827a82b1d19c24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ef416e3f07c1306286a4322998d5b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d6d30254209cb41e9ed36c28b1498401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594d7e8499bcdc3d33871e7e3b5da41402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd96ef2f54cec8d6f5dbf0615c09b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae30a9bc8065d5685c0489bbca372a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d73445c0490f7f514de4ee7e781a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39345f79cbec05a84772b654ae2deb9d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af60654cc0aee470853be9bea7e94a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83bc412675082dd162665699fc5b42408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3eb1371c040ca2efef9b019bc3285409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c01e5344b8e331f972a01ec16ea7c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a78dff29244379f2458146ee06663b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6077c8b900b084d61812c11123ae8aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8967f20b027b8a881c6ff09af2f8f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18486195177764d4ace414835c852995414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b9f9971bc7084cd0dd79b5daba466415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c18b0a34ec94a1b59fc60cc4ce8be416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52906f590fb7bd7c5434d6ba307a91417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65eb615d3f8adc874b108ad2a2637c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3086f5aca7a3e676a6ed71790657f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e428f70c4ef8c26a8ae2d5d8da1b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa98a3e5c15e83dc1ba0defcfaa7c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f0dcfab0de09841a6611c7f08da7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbec25a2365ee8b132e9dbbb9a5243a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a979d859851f4006121c0ffdea6a6a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7022b364b97fd8c6a5e12e20eb58ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe317291791e1f700b1eee7b0038737426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5c2612e34ba3f25e78280508efe7b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ffca55b61c752c6c32e8c0c5b6434428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbe43c5df2e3064ea0e302d029c673429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844ee50ecf1e672d5465db83ec32e04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e10c916c3fc8b58fb9094e4bfb71a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b14a5e59a34855cfabf0046b78a26b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81904767ee79835a1831816b53cc67cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7564abcb0e0664c79dfea6c7795823434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5791295cb8bd60ce801faf432331cdc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf9ae4254f2f3ac9fb4e5cac6b9257436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998062891bbfceb8e92a8e716f65556f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8a4e09950ef7d05882a45993acd83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e2a0cc0c4cb932de35bcad60ffa24439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df42afb59b6fa9182e7db6486ce78ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19631999f30389ead7050cdfc5eb010a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e1c7fe39b077c5ad2f503f3f3afc0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a8638ba6e2f4c3e526b5f387ab4ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224c654b831f10a95880bd741b80d68444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7e5809d0742f8f46c94eae5e4ff92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e8a39ddcc2e167df734c2006bbf91446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c3deac8d353fa494588105c37388c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb988f0605168876429a6da413ec79448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0302689f7f95c9acec95c02de55d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8b87e74457429fe5d82fa2491f3d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598654b98908d142e5efaa9ed5f30cb0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac01f4912f6de888dd0b222eda3113b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da25b0bffd0788e98a3e76df6a6bf38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b36da9272131183684e08415b3ecb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0355ed33d5ba25a504ad41787bc1b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da086529ed51ca6582625a3f50e678456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf39b2e0797fb215cf646cfdf152a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef447c4b64639cf30a23fc19e9949d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81c2af03194d26001179946c78e007459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad1c07cb13b49b3f4ba9d90d860bd7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0d638c039f0541b478bc42c6487c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd52c8e4112aab6b911034ab35e82ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd807fec648e36ec7526ebf49468b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd64b9c243ba8252c72b298e4829b2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b666758dbc981a5fa465e99b38ad6e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5a0fe97f4dc2bcfbe612b3ea100e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235f707a5c9a29afaed1d8f288af674467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1df34c5e0ff609ea306db612fbd1a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b904fd483b18167ac1bb794aa60df2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bdb1cd2540506d2e96526a1017d74470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56991662dc6672a1aa3633661d9148af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766b7d877acf8421abdac094ed4118e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11a8f42235031733212d74b52899ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302dc4ccb8db3796610bade1c911abb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831401bb4c0bb27561fc3d8daba9903475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d96b5064e810b9159c10f817f5ed3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c9b84fd69e125443fc44d4713aeb1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a8ff0bdf2b5c5ab0a30c69f02a446478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c65434ed63d9e7698be99fc7646345479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399c0ad0acd5eb9423442d21b07ac36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cb61b8e78a9cddb3117dbf295f824481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5eb59aff59e6011fc75520cd11d938482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1af8f9070507b76fd0976ebd5af26483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc88b5ff4d162768b1005b0f769c26484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bb14b8bbe9b1a4a2a5c7d0ea9b463485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a63d98ef493578146a06c642946e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c994b3bf076777caa13fdfa086735487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bc78e7928f792e1030c1057bb082d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277f7ac8fab09a78358fdeed5953c2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5f0e815af3ff1e30c7e4963a20607490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca9a21c5e41f3a61f8066d522b8a2c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a472d12f07fc4f9633c86a5cdef3186492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28ebd6a4d2d3eb2f98c44340d3e495493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5a3d979fa6afef2d979339dec85ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16f2fbc2ce33e7a5c0b38194058e1e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc092fcedcd0309986fc930623f26d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2677b8a8298e5990154ffe85846234497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc8576fe59ec12b4c0e378e7d5aabd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3383476eb75176d6c936146bf4acfa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e844db4dc0c54214c4e94bb1c2724500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e9a66acfff9dd8344d78b43eaaf6c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d60ef7e080ee70c48cfb8de8886b34502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2af7cea7c5b20001ccb2cc4607188503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6cdf25074c1886c105c4f6c62054e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b234a746c00f0303acf2bd1268348505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6a609677698ddad0a2593265e4693506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc859bad055f8c65ada807b479ba47f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d96a8e7685c7eec2722cb614290292508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d85cd8ba66dec30692cadc7fe96a97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735d4dcb1e5f080eacc87cb7eff7a45510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a8c4c36fbb803e0e162b51fdb1fb9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0b9da707e0b06b1c0cac8366d938b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1a2df8815e1401eb485442ce9d1ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7049e71be2cbce85d4364dfba8779514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd846c6853ac0da48bfe4e0ddf4794515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974866f87addf1e9f99f80884808d45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc190400f5bab96cf9cbdcff94a8c620517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef115b5dbac0b45334d0ce70dd06a02518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135e799ecf9fa569a1f3a3b4293a14a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad444289ce9a963f7e6d57cba4a14eaa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d22a03014f5b1ceba8e8437e4f64c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eedb38bcce5e18aca4da9d3b463461522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66918a667fcb76f5ec5ea20aa2d0cbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06da33a896e70c0d72d3278c724ac8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df7f9c65a4f1bc2f9c223546ed0ac0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7b19ca43f649c9e77071605372557526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078492defe0d067448cc16a4d08ec517527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7039513542566e7669e020a23cdf99a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbbb15ae19c04fec8e7129d99377fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e555f94c1ae92ac80a21c221357409530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3292bc9385c5401e5fe0a7c048816531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa49ee8c28b94ea4924925db3ebe363532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8333511685d7042bfbee933fe99983533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ded7e3e3f501a08b7f6298f366c003534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfa47a4ac94bb2ed0cab7fc5e410e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eecede7f7f34b79c8ff56e9ba81d8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422845a08bb9d8b3b8a800a074ef7ac1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b22a25bff6122207191e92109b86f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5b613a30fe5f7892c4eb6bf90d991539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af61bf2ba68980a1ec52566c9a4879540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd95caf94d971aebf7faff37f334a97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac2f0fdd119c98e93b4dfe4b3e4fd9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db265fded2386efdc65f1086eb6c958d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a7a7150b67a3430d6821f415b6507544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd63d302449d672843a5cd74dc0d7d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee352f85a5d77d5be42e38c17844a374546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9177abe6d4bc75bc022680600308a6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e8a6b4691065da266820153099698548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb6871001d568ea37ca42af47a971b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a57ee24ea6e48836b401d4b7d3f2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed90d93145e29c6fdb237c800936b74551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234e3d428e2457000266c049138f730552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334e438779578ef30743273395a09b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7788422bbd6f6deb8732e1cbcb97dec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dae706fa620d4ada474ad87f6cd42555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f39b7274d5cdf65a43cc7823b40ce7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058a383fa1d3dd77d2886e380d2e376557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d99a1ef6ca79fefd4d9db981c790f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcc37005f8f5fa6b7c6026b45668a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14eef0a24a95f94c5b3cb5501075e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09e86837e5b2e574fb89219c48208c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151f7bce0fe674ba58960715266adf1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9174cf71e69bc7ff11b016202644876563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187c93efd2ae58242e62147572e4335564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0943145c12ffd7402a12c365227b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827284c3faf26b0aded4e47706168a66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881ddfa705e32bc4bcb4c472ae41818567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f35cdf74011b17ec3de7a2f777c6ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b45a82fb4fd288003b8bfb607f38b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d60c1a7fb1c1a78d30efb422830ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad90e2b33040c7a2c136df19ace5ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19271579bb6fdb014a79b06680076d27572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32458cd0bfafbdafa52fe886fdf3352e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f292398e772b5445d42e95646339c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ae0e5a5e1975b7a635e07139d0a37575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83917fe085b3e648d8497a85dcc4b1fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded487fd31d086efceacd652777bdbf9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201633ac6a955bee4c6b3c47d61c57f8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24729d8012d5983bb73978f52783a59579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ff5b910ee9ae5e7db1cbf59812eaa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c01041308f1c567e2a194ed22a49c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03224526e953b430e3c5db24528cc9a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91efcd696db948c3cd79a2c816622a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f402676e0e5871e36dd6726bf213b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260f4c0a71bac47d028822634b76de8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d784adbe0d3bb90c1d83fb41daba8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e52af35dce4546bb38ad33c0917239587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16a9927bf4176ee570925df77845a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bec6530546b9a1c100cd1aa68dad9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186049f9870481a2a20c2f05b6eeefb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbfa8b5027e8833332400afb4fd735591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a9cf4facf36602b9e0428398a2de4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20186f3c27a2aa02c42d626722bc411c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76de1798a0c028621c68d801cc22e8d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5ca6cc7ceafc795b290d274f1766c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e21641293251118cc1be2151e4dd5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa6214bc156bf41035672281365588597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2a0cb603aebb085c29d62370fb263598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7582c02bf1b4ba3c94a8aecd05b8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303c275a3a5e991de254e837abbf65a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd47cef751307ffe2a6cc7967c44d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d241a58b4926b377e86f78254fae854602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cf325edfa6303e2db0d333ec6833c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284c738771d25af4a646b1daf01bb92604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452e177ae33fe203e1fd05cc1c78af1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55e40539856c2951840f2d5d8c5b4a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392ec2c1398c1edbdf06c65f7e08a19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6a65920e63bca1fc421992b4ea9ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c5e7341bb3a0666fabf168af2b5c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb0a1e534d58f052e97ae472da787c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536cbec61cfc398f710484e25aed610611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a753880e27d9a27dcb6829f17a5d490612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a520e71a4073ce5f0d55061b9e78c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727f64593e4990139418e65b47708ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669f16adc9201e5091b2740a641639a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185801fa60aa4c469ccbf0dc091bfe6c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a773afe165f1e96cb7b2da2c2ca4624617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a9ac753bb23de62ea95234ec4210f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2105ee3da0978ebbbbb06bbfddccbc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251939adf67371083725731437bbc95a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba5f2666a7336b7ee1d782e4c6c536621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17454f05e44150cb1a94f9dec8f317622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b6243b9d029d6740f04cdeb9e5f8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b944b5bdba8e824e71904a8fd9553f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566527a3b3dd0a47c9cefb8546d3470625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c1622762a26db592ee3ec99e8a656626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08f58015779de5c721c87dffff8ca1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6ca76b300837211ae446e9a788ed9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb92a21c9e5be82c2bb69629a8fe1d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1faea01ac7dec914350c9aea39686630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f637c753013fa4a5fb4964d29f410f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435243876b12ea1d4209b731166d105e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31f426bf4235ff13cec3347443fde3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb75624bbce390a8cc556cc5668c3ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994c7eab4e5869e286f41977f8b9c13635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16918141aa3b4b90e418c1e61f4210dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0815cbadf51830040460f77a3e1b5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ae9dc20acc09b9fb4fd8326dc5afb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991e4cb562a2df397f85c62acfe8a95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbcc3815ac53315bb893e9a07f1391640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce73934a2b67d5225188ccd274ccab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c50e1acffccfd5591aa05f6c6fe5a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184123a27880ab2a81ad37550fe7d3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259d2bfbb1a5529101926520426f147644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ad601d3f7b1db04dcb42837b1526f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120431451b14b42658a1189ec466b488646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe474b325c4e42dce2c7f131dcdb13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469523c4c8cf5be6aad43d12dba6f4d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cce39d3c2168ddf7f65f46809367e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1633facd1bd3af210c47db351d6e6c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c41fa93e4a21f33237bd03dd5571c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4369b95307f85725054e0cd876ea8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f6d26273679771c4fd1871d0a23e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab6413a13c462d4f77c84c0a6ac6c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564bc5e6f667822a03c2646bb414638655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26fabac3d708685ee1d22165041623656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1c0fb46de3792161be1a395d99943657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f7a70db951faf4f6b86ad6dabd7bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81276ea9ce87e0b4cc768d35b36448bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70809992e086fcadf4384158fc0afbf5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e06a3cd1b8c847b55e25fe61e52410661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc957eca0244b4f880dca7cd075a6332662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238112494377a7e035609de3601e0091663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e56af1853cb68bfe8d9adf14dceef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9349246bbe67298b87b033d9436030665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978ed60cd7fd26b563337b9e15db15f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547bfaed0dbc5bc6b2c035fcd14274e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef060d58c8622abd608921adb14707a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129ff363753a7e953da1454145db73f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da003c659114885f7a40be91df15891670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f0147f1633d33fae02d310b7a20ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139afdc6885fcc2fd5e1dc4fe1d38a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb844d26186a42f9cb8b26335e1b8a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d553a6c34754d46038e53c9d98d8d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3459987d6aa573c98a6d800de769c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3f68083e7a28e3f8df33c76c8e64d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add099a0c17ec10c5a36a34ab6b5f86f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af149ca941528626dc34c773a4fc15678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79763278ed125680831030fc9335458b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed99e20829f10b5217a5a0381f75fe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a98a23bda4741764170fd1474660a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf30d882ca240d6b274b00c49a27f8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd7db8ee0eff026a9a8992c87efe63683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286dd1024c1a33686b05f317ee09559684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab5a8ec34f13bebb3a83a296e3dcf6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fc43a07cacd2c22cf80a2f8a194f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5f3f9304c072cceb0a32391b01388687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec9a8b1fe0b72fe5d0c5a5100e55db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50f50e12db48ac0adba92d1da8b1ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592ba5b4ee866d32e5550684fe5f402690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b37d2e354af4f00d89ce183cab4ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffdc0bd309975cb11e4d38f5903f14692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea547950374e11fd4d429be4df60af2c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8beb27a358c4131f3c9cd5dac418b59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec914dbc5b8a9352cd06ae688586ec8d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53042953e5393e93846db23f4f60b0ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db0373bd9939378e55c2c7af5942dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dafb50a8f81c0284f7aa1fed44b055698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca50c8173287110af9f18a5c245dacc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1ce826c3320afd8f70af0bd3ddd9f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec085abd0f43c7a259c061bb8a1ace701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543568c79ec7b6a0f711dc6fc085dbd1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada013fd553b0e88db9a3ca92c22b8ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79406c8b8ef9f463755a8afd1203879f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba0d0e16ee9e31f622487e9b44ac71705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad4e2a695278ed211d7cf893c90af4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109abbc8a68b9f914d4fe59fac68f66a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c4618fd2cca1a4aa6e31733fd52b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18518233e322ab3487a0b77e13f3e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e70529236247069d6b48142fd289fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f691748996d19f9ebf9a9949e382c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98a60401c720403b1b64d0c2146861712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a81717a7baf8c075ab3da073c8af64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f3d1fed6692ce015f9214f725b8cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aacb427e3d7f33001e3337dcf9adf7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecef3c38382758068d76e1a33b157a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58485db4f96d18fe1ef960f09cf637e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18aaf19d2861ed6f92de4eb58a61cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392744f8afe33687f1d9901f01f85b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec27b28766b7a9a1d47d9c4dd2df1e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf16862afa554667e4f20f4e8a2201721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66108287ab4df3f06ba63b97eaccd0f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cd0b270c8de91cc88458102c249c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e689bed8e00f9c48d00d1c5c6b736724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d65e85fb1035a685bdaca82080fe1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de58a1aae227357a43bce998cb8ebf5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414795013352e18127e50f71adc5c1b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b09170c01e1eee7209d8ba7fd5ebb3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1be885b603c6bf7e75277fab73f21729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3b9a859b57170545d7725a182405d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcaeb3b35c880c9600e8faf5839788731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f161c7d434ef6aba2b16f77d19681b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e0be40591c20dad2e3540f401f768733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39eaf68ee026c55e19185832d6e6488734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd9767e099b281ac4add40c9daced1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbad29b35c4ce1ccc0ea03dda29388736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6110e77347ff32d2bfd0bd005e7b739737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8cb32588cb2ea7d448ea2e6138f94738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a230ee1024210ee5c0a16c5da7e27e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506435ba1fcf586ecc87659417beed4b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcb9942af065e9abf9689f603718b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fb1c8421f0cad20aa92105e850f74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164862bda3c365b98c6fe6989a702881743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3718d9bd354a5573bfa5aec6245f6c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20553f23211b95732586be3ab25c3585745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53777b4265e265cd543e277684f72ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15eb56a5cfd6d9d7275ee32df6c16f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f326f50be2799a250d3dc6dce65aaf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b521c43f1a0833d2e05aa1878bbabd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384872f57ab6d9c86476134a06300d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5888d85cf1f6b333bd73ea8fb6f25ac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec398a5d5fe986a5153274725dbf7d91752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a606510ddd913d58382ae04a7665c68753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee094147b6a9c336365abf26a9f60f12754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a707f72f7e0936ee9808f3c5aec225755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cf4b273e29347c2d43e2a8c487828756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e5a326f4cd149bb953a104e1595cf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98716c23b00e9b4a7e4b21b69a586e07758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c81cefac365b2c47c5cf1c484bcf51759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a54dff67632bd8a9e97ead8fe6fb0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c814b2092d5d44342b012e8d4e95ecd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14096259dcb131c7ec9ed4505e37ab762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15489c939eeb27dfe48b36b85291531763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e157b85eb37108b440a2d9e3b1cc3f0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ec39e2da6d28ba54449f83244f6fa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21261a18488483a06440892b02af98ba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c16648a17b9c517d74b48e5f8ec547767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005011d1f445b922517ed0359f50622768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7032884a0ed7a963d2f4c0bbdbb57769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91323868e308eb3c224cbbea38089c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5b565f7b832b551c90036555c9320771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14c55494aca36408991259c66ff556772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35109c7cdc78f1bd1ef2fe363ace6573773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a8823219ecdc26b5fc6eab7a1ef2a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8c1a77ed58d4ef51e6f2def7d12a6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e098a68b5753344417a6b84d517826a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d4f10e06ad2ad97628c919a6380b2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696d0287651537c25e687f73282b728778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63540d8fe52652e7aa236074f122d2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64428925c0d8faad101f834f360cff9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d531b6fbe4ff4d9e000b76ae44125f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ebbd6c2e9374e821c375d25c0c30c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b4a1cc305a9f507b9bdb0ba3ae2dd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10f557c9de64020bcc8e2928318b9a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69055b7343004a555e4fb89926d0d520785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ae907e551f23d398d0c29709ff3b0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03162b60ad8535cae8efd622c8e7b449787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72b99f8b8d03f588078d63a91232a2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309fcb6b1878f1aee57cb9ccc83f05c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b09de256e41349148ba101734513f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aae18497609e71dbeca56bc167f38791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e52d3cbe2370c22ecfadeb1022d483792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e09a5088924cb9656e9e3e90e3bbb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0fc68d1c5e371e8a37b5df36aedde794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33467c762e577e5a46bcda07de6cf3c6795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f72f66115aa90de0b603ec2c7f08a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cbf0e3dc33716a57b98724c83c45d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6310be873a90bcc1426288d19270e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876708fee9d6805dc4bae46e68f66d5f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166925d329e4d3e44ee3f173ac062ecc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34304c8a5b002945c3752cd0872a4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fb5f41dc9a2cc462bfce88f1250437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c290e871c0069aef7c3cc66886fb6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117e44c2ad8f022b5e71d02c658ae309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a571db957abd8b8f6a9d56c1e93cedf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686720ddf7d5dfa0f70a7325a2108b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029100f351799fe6ef64d8c36710b52912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d2fae3f61f5f045be093d7a45208913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696fc8cb4c45d7218879001e6c4b8d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a6cbe2c66429d2d37b67cb03c743b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45c259a0ad09d03f263207afe695c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8054d860b9a65f64cbc781e4335c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6248e07e480c0625c7224655a8170118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884897e4c6298dd9ba9cd8e852a1110719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb18343b4aa230663523a36f6ac33c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee5e30b091769421f5d99949cec9c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b70163ad8dfd1042da70e565b1eb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906e5dd3d368d536f3047dc23744ec823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f691d8c84399182728e299add027fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc7e689f7a770f9ccdda9085dc545725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e62e946c893a7a8166261d5d7a5dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14066cc1d87e3049f09f2e9bdc45da3a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101c3f37817f60703aaf9191437d12f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5113373242e11ff1e1807a1746f5eff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1ed9f3ee1122cc15b116d3340c0f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640af75abd4a6257db70140ef5d9ad931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1227a64ff5ea2aee163f40a8e2089a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8c3ddac123755172cec63ecbd8ff233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b404ffbe6b1401086801dea1932b77634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961d328950e675f00e7ff1dc4e9b67935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b6431c5b930353990defd9329a40f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252693ffe38cc22ad7e05db2f6fa955c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fe9d6a67cec05c16631f71d7198f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabb53cd714b4944e7b7353bbaf40a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bebc1a264d73ca4780fc5f49d9ef2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa70e7ea2f3a1b786609799727907541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643783ac8bc9bb82f733e5c87b688b5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757d3aef8994fb9a3515658fcf3c93743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badbf9d02499e672bbd8f6b6ebf607444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543a0227a2abba3e8c31a2d196d05c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3b19c9a136b49c950a486bf0e0b3946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59093aa7cb18fb2e578e2a86d1b6689b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90a12692e4a4ec23da0b3e707fe7eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcd3d1315cb45d70312f0b07ff897549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0b487f0771761679fbf79f52528e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb7a6d53cc20cb357c24d065d4140b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c9d4c925c1ae8cf4fe08e9fb8edab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e655ad083ebf9bc293823812ae77153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d035ec9bb25f5387284a93c56254754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19847ce0394f7fd810ba5d6e871b6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def4e5583b222b8394c7e588439cdf856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e9ff2e24ec67c89ab71e786a5ce7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da666cb79620e758ca3333520f4d77258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fed6f10c178b887d2090757f4fbc159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9e75a667f658386e77e94d24e723f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae28258df71e97464c806f365bf2b2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0b83d14fc584537a6ebdf0b5dbbb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9524ef8cc5cf75050e4e1976f167463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96294a93ce29f07ab4465c85a7bad83c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f628fa4a9e007542c377bf719101865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb4c1a4aba6bcf462eee1bafe1ea4766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed2f904e28bf019a58dd7f0d73569667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bf0f7063c114011dd83d6dd64a47268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96633cef952e088083a387507f8dfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d16a741969dd9fc5e057924fc168570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f401b2bbd253eb6e3f3d00c12d4150471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07885a42ebe8d72fe026af7628f29ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517ad1691f72fa8b668a3cb144559d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdcd0454eee614c0e558f94b30435b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf5ad2560f628889f3b712d723803675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764b02e8c411f43d1b366b0622f384f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9222ee9a676dcb06a8b2d47326cdd477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43831ff028b1cb332bb157b45b442a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f3889d8b45dfabd2f1fe463e2507d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e6899dfa188bd7265fc9edd8d26c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f54e2a752521ae282093ab4117b8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a911a9e77105615e501b9935d33c3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c34bbbfcd9efa0f21c914bf5a7c4bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4ad0af1591a6d8dd269d0e7756d2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fba1b4a3c94c8ba7486fdde43cf4f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceeadb68d04b8ef18452fcf7bcae86786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2190f909b0db66f58c6b18632d7aff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea25176d6d87d2d71fb1a81260d715b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee58d4446d0e29a30b65dc004ab02289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e3e2732cf67decd42386fd594878890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b29bb615286e2989d4c6e9f0ca32c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95539fbe649bff479ceccf1844279392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39557b1c6c52648875c8200be217682e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26df6aeb5189a016ecfd2e965db77094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ad7fd51d6829566b3325717330b1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbc2cd78057b8769c87f6c394f3e1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27872b1311828fc6adcc29ea12103797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e9af4294899506d90126bf7abe45898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759690f108ee20ba204062c5166916bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebde4fb083693d66016c63f4449e8d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70820da42ea6506800926bc6ba20e9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1e1260e05adff649eb3277cc18ed0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c400cfeb78de30099d1e9436f7f6a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6330c41551f9a01ba7716d68d9f6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69168817167ab7abb990d058a76fabeb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52d2fe96233490a1ae8da11bf5fb23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d03775a356fcbafa2cf5a94589c533107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e255689a4eaf0fb38356f73bac21531108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5233711c367c4ac954d858b29e2c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7b633eb612b57f9d70a2ca258e125110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd68087ede71d7f11d5c212ac56d49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47959ab8dbfb61ac33be0d161ac2c7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3762f2d143baca0064c0c16b68f8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f69c4b9bc0533c598ce69e11097e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115db1f83445e6354da55bfa1e4ed959115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04c93e0201a418511b97f6b4372c7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3f516ca74d20d105695610ee6c41f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1331aff69c86d0b644b0bc4336d96b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd76b12a61735136e9b0c00126e345b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf3d7b2b82175adb4ca15f6ed5473a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3f7dd2c53941ebb591c58f85b4e0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0bd0bcf9ad419b78d6eff475c6e5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668582f15ae6e1de16f66304db44cda123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6884a3615ce5efe55de3fe2b0ce0203124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5b96e2c80add18727923d2ad58d84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317c205b43fdb5d2a1f2979088dca4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da19b0a3fdee6ce424f70c5fa923f7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07faadbf839857334fe09e3d1477840b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e161d8e870933631815c67e2a1d894129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2656fbf2a94384a982502d3e3ae26f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5784882111894f6b75e2268924d302131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baa6e763bb19afa7002ba0fd305bb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d892e99dacb2ffb49604b641e01cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2de8f6571ef151e77db20ff26db18f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47731c50cbfe5a4748a8a373eacfae40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c20d8f4902f184d1164300df62151136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa07e354a3bc887288a6ab3331013e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b67a974e29836f1de67d573fc9d70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f079eddd3b1ddc82f0b8a50835caf6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7869fb4b3cace0d6516e9798ea5a1e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e04e17c9cecead717646503f0b54b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183f21f420564b78ddf5a5aad831f7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8276e803f40e365254f268e56e1318143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf75831ca6527b91abde3d593a7e07f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515f45d920c34cee1e7aa03b525f50a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de3184fd8f60af0d1d82930e49987e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764de12e8044468e8284105fcd24247147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327e6f61fef015ab471562c65b7f00d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582930cf2a7af20263ff26065d66fae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b30dba794112e30997b7e3ade1b0a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0f916401be078db3176430b09be3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427aaa12524eba1c82b4f4297f716f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182758bb0f5319c26498a42eed1fa5e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871ec3ae9754cf832dfee67124caf49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7d67b34c4293f461a279bd0d3b431155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52dc55d183ba9c75b0bb8d83594c92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33eb41b2286537b83650f1ac53f151157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125cea7046e65a1ae9b253fac6724da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40d197c4c85c8b0f57bb773e1463fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c57d6f56d70b81f50a68fbe264968160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8454c617c20c74893265a4e9671e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4a0254f72cb38c28f8b69a57d34ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb2973798e0159cfce35e74ee86347163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5856e526735f4efc8378aae3208683164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139c9147b2992d5a576e4120469a353165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0253297b3ba91454b6682ce917bead7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40895336be75db67dbd5db816d9e3a41167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a772614f14af944a46f05d8886078168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ef84d45369667f12787a0400c8baf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed63b4b2b88cc25b0c33511d114bee3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc50540591e4688bb7fb0b5aff22b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c36c7a2d3f3f4bce08b0c81527f1c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9792ad62c944a5677d1a07bb7414b07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac23e6f7f75ae789109404b02c1fb0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa4803973fae310047834f9f068636175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704ac54d039d36da53edbead817edb5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd3939fd7496aae8939109ef5d1bd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b760662aa9f5cb5c1b8a21cd27368da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f8e2f030ce2bf9ce965419f4f8fc9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645124aba668fc270350aeb5306d0793180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a1a99fd23d25595d96f088738db5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b8fd772301ba02abf35541e5920fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0091b1e6242c546d731adc4e44c9f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41744a1a7dee942f292d848394cce130184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bf7ee9e26291ecc177d63ba294b32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e8d5dc53d66784be0d75ab8d0f1a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2ee866614efd2ef94377ec13c9918187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00841c261a85dc79096bc6846f3007e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40ca42d6abdb8dd501847204d43ffc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30d1069b86ae4c9f291f106306b794190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129797cf4af583980a30c3608743ae04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da8449e4f5b870fead4782d44a53b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955084790b380fb0f83b54aef1e786c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd30d8f8edf262e78b2b75e85836030194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5fb7cb90a5ddc260d839b28ab0ff9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a820189654012e922e75eefa4eec5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529a74dd5ed3ab1f930acada6a0f90e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60232fd312b06ef30997936a3f08b76e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ffdfb1fc4e20ab75fdf9e5ffcaa51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446934e02a716b43bd2e2ef7bebc15d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5ae2fbb8ed23378c4889e311c36f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe68655c1b74334da8bc15d40edfc40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb77e1c0df012c5ba6329c5c87898fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44122f98e5ab8c24ffda11272b3b8eeb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea64c7ff9bd2ae2c2cd6952d21741ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356edc2831f0bd91ed2caff6c73bb718206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc596f542e709a67cfc42fb529a2d49b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41446d026978563528a195bc0f1a0c7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4a3c1e0cef43f6447bffad3fb9775209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95b4e22a9e28c4184cb0241b98c874210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b65d18f89d69462b306a92071a67d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccc6570d2c9978d704467711a2525c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624aedd8539221b797192a0fd2b6292213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbe74901ebf39420e2db2525ddb79a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb70fa3e4c166cba41725d1728ed2d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39539b297db654bde85567d568f6e69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d30ace565ee756836bf6d0a6d7b6c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378b5c3e8483152a0bb74e11cabaeb6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7f0e314c5da0cec4e59e8bdf4383b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f34d3913c9bd96ce357813b33aee1c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5692509b82a2188140792ff0297a60e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11480163f078136e1513c34669e89530222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198fff96f228ae0a3b71c9d1dff6fdc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59148acc216eaca1c42388b82f75ebd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98691d618d5d10fb2c22939bd82fa176225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf354b5f50843800f91c89373e62661226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0a48a53a56f8baee5d3bbaced67c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd072dbcb5f18ea573c23f5534ec4bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197458c276c214bc857241e96e5a03c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009e7a5136d4131d9b69b57eea84fd8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ae396fe28a88facec992577653be3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da101cc8a16f3acd87f2624fc4b493c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6b6eeb804fa855ebcb1b0b2a567f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3c9db99a46a0d6880e2ef2c1addd2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2d31fdb7a92d6ad9f6454e2659a5d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14815cf54fee8d88c58dcd7359fb1f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3f5277a6cdebbaa3524167e0dbe42237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fcd40eaa1f23b3b85ce55f8b3ed40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b901bad7b9cb327a34c274b392172239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76342d349ed55a11f1eed4db2aef13240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4954345d1c4f66b8023ee9415eb645241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1499fceab1038abe38da8a2d2d96c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea03be5da90be96625d1321943f27c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4580bdc37f8fd1dbbb9e84d7aafc8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7c50403b9b85480e8549245ebe75c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d993d6e3ec6d6654c1f0fb2acb9b91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9c3dd24a12b3bc2c8133012235c7e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafb650ae271f654996a7bdc7f383e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037616be02177356b593e2de136ea3f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554bedb471d8258c2d82624e43f3983250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5974db4229267824ca20c6242dfc804251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf683e292c30012992e5d66b690d84e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb328faf218810be1e5561da43f5eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1a331529f473da092a35f126064fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b82f45fa1d3f020065a8a8e8d62c44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc3d209f8126634b90306850999529256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290523b1b1b0cc783f940f3e8238da04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31c1aea1784fb0a32b552760342a73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296278f552b94c5b6d855b73e6b5ee9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e5d9887d3f2f405fbd1abd0ab4b7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101b091d1dcf54f7f9c46cea1ae1364261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f64450784fc8fb6908eead740cf2b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a525c28b5e1af0b60310105ed2a48fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf41bd6ccfa6322b68b6accf8f4edc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ddbc86b38f13099f18046d117d42f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d19960a34998af7b0aa3a87ecd257266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538dffcbd58330f96f0a1674d1f62cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ebe30fd67c21a84b3e2e4bf9b6547268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e68b349d1218c112bb2960aa8a254269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd529ded259a3fea5668c96fee7478270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8decb3271a44f6c32b00b201d1db9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d95550cfc8bf5e6ee43440ac02143272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06a8bc3da64df44e686c000552f2e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fa947572285f6a9cbc98847bf1afb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66e2614ebaaccb20405d603acf28ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb1c097cb19acf31e96184d9861b6c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08fb4e10ef9c7c576c0f56df4edd00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947af944532b326e96013fb51934818278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e82fe2b13065cd2252db3b68741825279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bac73b957b9190adfd65b2ff1488a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972277fc08ba98ca594e84456abd448281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55498c88c365df2b7bfdfb55733858282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014586a40d12ff752c588c3fc736ece8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91fefeee17f6ac0986f956d357fed9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32103bac25586aade1284e7cf74d2201285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218e9866bb9ecd26de84b4e3b69fd1d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95896ef4a2c2f9a0a42e29a492d95f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4bd1b376a5644a3e94f8183373ada288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3252e7688da06a713eb1588aa6b02f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9858bed6aae72f610f5ed9cdd409c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51622451d981c61340dcec995db49277291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63182b918135f7f20daecdae6947c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136bfdf5e2977793ca40726d4c92332293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ba1886d95c39681c8c2620aeca7b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8f2d8dddfc23b60230809df0e4d70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa276e1192180878b8d15a721c2ff2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189837daf96fbb70748e3680fb3bbc4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e53b705046cc5e197e90257caa832c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438eba507e288045ddb77753d1247b32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8aef91346b579b0b0897f693b82ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9041d07939d8eba49d4ecd537696ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21ce4ac2481edfb171e7b1e89ebe69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675b7f76f39395cfcac135f33cec1c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6982ee350fa51d7d502eae18594cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24610cf7a411e09aeb380663c0a84313305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380cfdb1f4b467f3c68c0f60ff0c7f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5784d037042499d3887a2832859624307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469baed3c6332e5d659c4a3ec381bb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c4086a733f01a3b56b2d7d652ba60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df390810fb668b55562c0473f433839310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49130c5659fd6cac384eacdb24f6211311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6554f0f2b1563feee506bb7d14706c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e79d8cceb6a3a2cb864da73a12308313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28e0534fdd13c77af20b98ee7427ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fb53793123d4ab36a95f69555a971315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01502c56b91d2cbf6e362bc8b889f96f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a35d43ca5022ec7982d8bee6e1999317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822982f8ac496e46535757225c77e9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb6000bc52bb654d861d8fb9641ba4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808f683f9d65b44437f3437ebc966da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348723f024581e23470eeb300f250b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4c46b0e5cb418a95e437ea05966d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ede563987c7ae2d945fd56fa81b8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37338f92f1b3b8b86a6f9a4c065a9025324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7100a18402793c2981f344855fc59cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41354642c22ad3235a65dbf37dbed0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8ade889fe98aa05d286ab74ac2e14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88191258699e5497a2b098215eb1367328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f739dd1834febd6c9fcae4aad35d6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41324822766bc369287f6cce96299b91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc3ab729c83cba09a9869852a2c7cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a694cc9665a522740f4ee0200c54f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c436587a1c354e57c14b865e49645333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b67c665546c43bcbc032fc92386ddc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583d6c3c69929d1feaf5a0aa430a007335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8becee0a90b7f80f5be6a59eb4b24336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc70640078bec80b9b286a8711797f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845921286fe49c5ecbd2e32f6498d07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e923fe7d8e39065288889b3306fd1c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873fd5db5b4076d370e132fc15426fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516bff8b294e905f1eaac0eb92ac3e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e2197b6b11c08f332d140f475308c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ce4f6882a0e38b9ed61d6bc6bd242343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a9b3e26d04f06dd6a71577ad710f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8761991ee6d14d924bacb08c743e384345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172b00dff7d07a4a06298bf17a5f2ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b512fba5f30a432efb8e3a5f4aa01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e055e99d86b8f015b5b53e688fe920c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baf7fddec40ba5e2b4987157ff8581349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59974cc0ab3e4de4168f4055e0385bb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c77594206c565e6b7af1196910ea1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb8e5e9a39b9df40c749061ae95471352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01629c6c6dd184903575ea5d81fef9a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dacbd761bb9d9cdeb23fc544f90069354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68711437dcdecf3024a31b4e4d0765d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e1b09ded3efbe7f132738e82d554b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58902a7dc00249f7e4b624062a2e03f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df672f0fe3d8e2608bc429b709369f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb91eb9b1bdf25328f0a72003c16d3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e226c7538b8358f7e710a1af0b85e9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cb6bd616c5afa6e89caa446b09893361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1328ee8bfa5a324df4ecfabc53444362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415f0a814cc9c4d91008edf2af0dd40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641350a0ddeb08ca849a410e073a520364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621b861a323ab9fa3fe5a0fef2d4c73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facadeba510a077ec46a47630a0a3755366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f67bdca5158e38599c0308bba857aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dd3010fa1ac74f13fede0b8f47285368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743565d98f956f5a6309852d037ce74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36e95cb2ce8e7b7697a61b02052e1e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879b96f5fa3ffda2ac62c1d3545a506371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80146825cec01d01918ae85611078bd5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb3b655587f7316cae3784a792f8cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b76bb1778103f51b7dd82666be122374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b91eb9c2b822f7c1cce7f9217f80e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc02616b41ee296f9f6bd0b9feda43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70927a201e73f641805e8264ea9954d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0a88378765612754f1a6d8c7ef0ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941a09ef19d5bde4d8937ab05422908379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a33305777de9c95cd4e4fcc17bb0d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ac09ed0eac4f11cb31470faff4c6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772474034e2865258ab3fe4c34637ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf0199a168d17f00bd9410f0ec0fac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97014d55682a0b9b7e7463969863d285384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183c32b2a690e56c215e1bb21825bc9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e21ea52ccaabbbac65fa6a2953d72d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599c8e0ab84d3db52ee15d479d2f878387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755cb23fc10932ce13bb1e13eeb2620388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e78b721e3ea51737c1f61f147be92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90c0219b6020e2a63b9366c0207867390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b65802d92aae1794541f7c2c03aef5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fdeddb94d5997f8a20aee95c205ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc26261b7eecce6574e6f880700224393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900b5a1c84a38228f33b595d8232453394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a4db082e602f6885df97a52fabbb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9513ab200f02a3fe9feee7d29b9fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c50c93eae0879f5d43f9eaa4aae2d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b84eb7f7b9a7f644ff58ee8aea4f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8be30b4c778fd9d591dd47fee4863399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4893964bce2f108096b2b8893830c73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20fa4e2f81043c36bbab5162f507ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c364fd9d827b539425ac63729f2021402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa46fb237463e7297d6d17200c8555403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1efe982a51a8bd30e102aaf44c693404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4ac751a3495af38e40726d1c60822405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1d902e602b62ba553a566f49ad082406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851414c5205648b04e63eb9c590cbbac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47115a5c3ee45bacf6f9ef52457b5073408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa65a47d0f25614e174a2f9a416ff3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfaa315d96e04d1b3fd71d2dfecdcb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e080565f47876c56a9a456a99141704411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400305fb8252215b220030ff67e7f18412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e225af84f7ad860a57307db103047e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa25cf844adea4ac88e3438c0499bc2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5113386a516a711ccf0a244b92d956415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cc65bc64dc66aaa7accf08e07c63f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de455533c3cd22528042c320d9e1d20e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16182b91050da3d71c5d08fd1bbcfb74418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42f2c3ded1b066d07546ab664249f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f89c7c4eb46651622506d4a51fcb6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafcae3fff77a10e0de58f5fc0189ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4841d88cd265d20c63670d5eedb0dd6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1db97ec5bcb75a7022025e6b7a48b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8700f295bf3295bb1cf07f996d836424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac43f94a2b7785c59d7918091f431ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25930157dbe08601c8a72f6ac1561feb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edf2e03d167b685cddc9038fb34e77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbc26d289553fec4c4e364ed51ce0c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64966c5f9461b3685d4b9f0bcae91a30429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683a572b4b9c1d892d63f9b0ce60fa2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09887b61489f52af1bdf8e8a3706611e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4a7ade4264036ca5303cce459602c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d66ed1d3b4fcdcbefcb832c06d93fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433877ce2a6894f4584a19afebde8a97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1227fd73c26129e98f86c81033548435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2d3adcb51ad726a9d14a1486d4fc2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b216d4f206b3ffaf8525cdf2a971f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14311ba80e7d348af0de8af13f25ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6040a19a1d4353d6b5849ecb4dd43b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d852d69e869c015473e71c9ee13e341440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4d1c0cbd39640058965c3bde78fe1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd7a1acb898ca06c21a897d4181e05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1ed35a6dba602e6eb0359d6829d3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ed122f601d8ceddc117024b808bf3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347a3b6399e508f655eda5fc0d67a79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d32a86b18f37473d132a098382a99446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a349e1b4f1e24439d6d52c2c7953286447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1f9d3248887735fd47d60caad4bc5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec413a305f0481143bcffa559d55aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6a9171d84029b35f8512f5e8ef93e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cafc58d75c46a2084daf04512562f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20629ad0ae38d08a4d4a0e2df06e21d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb583ad8e40b5c47678b7417825cb9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547e84fd9ac83e977d1625044351163454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde55950a49ddde4ea82931f7b17204f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2a5132dd348d2415e3e1460de077d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad12a910329552736f3617e87dd449457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7dba470202202132573fc374cb375458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11deba884c485767f72a85e6efa8b9d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b088b0c42f9cf3d19af29de31270a68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a41029cfa0283cc17e85964b6c04a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c9ed2480dfd214d7c5843c5adca65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e7bedcb0a93027e2709fea10e923f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb14db5a24e42d4022007cda6c29db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92862631253ebf0a932ba57804d7ad95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dc97b6466b095e1c7a4030e6b9047466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f70d74279e2c82b9f358c8efe1296467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7102914046fdab12662092f632ca7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695528698fba8823cc0efc2a85e9be8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cc24990bb82323f9044f4d7ff7ed1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1d4764a6dcb42701fca903cb44f77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b932725db67152340cb5622128429b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff213dc35329272e158255b4158c11473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8edd41670d13f1aba62d24979dbc91474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a99ad28283e2f8261aa14934d0940475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648d5712b6b9742f43ca640636f1914476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482cb7128f59a7da71bd5d9acadae65477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cd6e5e017bb3577e7734dffeff987478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2471607b33014d6bcf04031ade21b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead60b5b10c9b48e0ff586f55d43721a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916187e8be6febc600b82f085c92ac2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31791066e8a589ed1443fee1194cffad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1986373d2dc29d86f91ad728ae6308483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ab892832e76c72ebb6c434efc436a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d357df88a9b19ea7dc90806301491485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae514509cd0b674710e0eb493d93e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed53fc5c2947661a6cd86d10fad4c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0adced89b663082a2839924c174cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1054d081829bf35130a2b3d9eccef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55da23c3b6493ae5550e838e8768e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e343aec4717f32238996e76f4e9225b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625089e03f88056a22f76e6d6a6615f6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889d184a77dc60c198379a748677c4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b03dcf62267e632298e032bf9df500494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdfe98d9db07234493bb701d9ea990495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ae421cca6d8c707dbdcfcaa06821d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b4e58823d3d5c6c002b8bd8f8cbc7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd951368bea4be4a136448ceec25276498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff4c612107007867a756a8b9473cd8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ad514209eb5a4322d9c55755d8aea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbf7cc3a1a8e9ab1974b500cb91947501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c98358d0691b8427b1e461513fe0a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626933e828f08ad69b3caa1b9e5043b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b98d287a13119755493d13619b0ab6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387329881482b0f6c49ce7314bf0217505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353f2833db9403fe4585a01cdd16861506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5499b251509d77972443ac18f0b1cf2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753448515122fe5a66bef7d7e27cecac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c4a41e79a1efab0c55313394cb649509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4300b19649dd0fc4b0cb7af62e6a606510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68132b222f42395a3e645befc81d6f2f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224deb2d59b6e68d793a33a36bf0d94512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7a605b6f6a8247b562a0eebfdd55e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a92ed7cf5032cd2377a92ab6e714df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d521da0ba5a1a4d9739ebb84fec07515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3230163e3f2744011ac81d4777cab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec43df31e5c8d5ac2ae5adddd96ac3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de951c856704d0092f14ee8faacc73518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc082b419d2e33e57d17e6a2d3ec35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5b2ad0fcb8d4967d608ed12037ac6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddba8614ef2ad1c416426b29812fdf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82fdb9c851255d4575bb4ce0a4aa34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb89d914d04740861c4bacdd38fd73523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7656f4549eccc967c9bc7ecad4644524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116ccb154ea7c2305962d1c47b605b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4ae5bdced13f8dff2b4b5515238c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc548104d3c19de231a837bc58450b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22b1f300ccfcf8447713201fe63d51528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2f9ea504c35f0e051303d8394bf75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd82cf24bfbcac06060060fec4e13c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9296db0f71ec95c325f3c08f6f78581531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444a5ac277e71df596c31ee7848d4d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdade01a31bb1e731d67699cca371a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e475bcd8d8b0d1f7f30624ce109056534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42569365ca7cccd4d3e029369a3d377f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1e082ccf649cd4a15cb2598c5d5ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7f3d7b867ecd669ea4f748dba1657537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb81ce73061ae2deea65953787682b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42e2481378bc29dc992f518fee243d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961986bdede7784135e84c20d0755c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e1c0db05dd4ce9bac6367cc5af32e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c7253e43489e3712cbc7bea7b4876542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed42658c8983a96fcb0d10c2cc2ecc5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85ae3e26fcc89b3b043e74448a3877544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da6ea8ccd7c8b4cfe6940a9f2ac326545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f4fdc546ad00c6c66773b929c803e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9b1a0a4fdad4ee8b5b3c34f89a04d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b37fcf87a0b5c99bf79d3831f207e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1d7088248c019a2efc21dda45231f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164cfa04085ce094896711abba7ddbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3aca4eec950e6943be85d4a1d769c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2b7d5192fd6b223f0574a4d19b950552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68f1ad9c7fb44dc8451ff63aa3c872553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dee13db305a6ef6bc34f28eaf729a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8dac359dfeb6331e3793122a3ae74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99a690ed8ec0130fb1f8393daf73d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a11a2f47b4819ba75b1ee87662fda557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e78202694f72ee2ab6156478fa6bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcea50ef070ebf41878fc1356067185559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fbe53b6de831d0a43a5d9fcdd5d34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8351c33951b9d51db7f5828a05050d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb90c1cbfb0cf92f12dbcfb6aebf345562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8def541a0b1240cf58ebdd4300a39a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac99e9ae6bc40099c2058f48fff589564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db951eb04f359e592945e0e78a996e95565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b6434d955094e3399ab25a0ad1803566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3280ffb0552502a3947080c212650567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bacaac5cbb0ebbe9c01d45cef0c17568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf837696bc6dfbcddd769e7d575481d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd62da7f5d3f99cc50e104bf4b38bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c802ac79a41812722116b8bbab1f67571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06666c2d6f926e371d84b401226d8fc7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bff69107023d0b281008c24ee5133573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537463c9ed6f32cae7d96987d7e841ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0160154952fbd37f6defbcc4ed5c3f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51756d5608f5ab00ca267f83c5213c99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fe571a792fcf22e4b1b1737bb7dc0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ec5e35493af1793cbb476073ceec5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12e99a8bda943e95608e11ff560e8c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72608ca5f9cf500c7072036ec2d2a1e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319534e2301ac0ef9de7c9def957410581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80005e1a79f2b60745901f11a5c6b5f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711bed9e7cdf551815d1f921e1456db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2e7d0880d846164713fc9ea83866c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddac9cac6997990bf801cd3cc22479585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb58340617d98b2dabdf3c72cdfa61586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a811c13b619f1a8429719ccd60200587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740c943a61c0a4942ae3e17ac4b6bc2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7d33b1958f490f947926d5d557f56589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa0e320c194610f2295d4d282af4ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74ab12c4c2768aa2d36a825cd9cbef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa13df2aa3b5e97d86d9247010a3895592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c98df04c31e881cd9344e0c184d50593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bb88b78e5419070a15624184cecfa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408fcdbc8cfd42986be4c59a87affbb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8615fad8aceee86105baa8d5aa1302596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cdd681533da9aa6a6f67dc2ef8d6d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62365065816e4c1c74470ede1ec5f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fd0fff2f8bc3c5f471fb2f973d965599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6072e18f207911e0897daa5afdbb0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b319ab5d45921773c9dd6bb97cb8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e735ea47f30e1517cd12c57e8317e6e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d55ffb9125c46e4e058df9c5afe3c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64af30a62a060d981e2bf1e4325dcd4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fc3552bcf88b6a201a708f6ad8c06605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebdedde41c44544db45888746f5fb7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ed97ca96546d01684fd1a4fe4fd07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a05674fa815a38f5184c07f57b0f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19c2a02efb72f7189452252459e6e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6153f509a3a1e946e3ba4b922e8905610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412dcebf138239e2c39067ad31d7f06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ccb9aa281633a322de8a393aa61b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ed519c325cef52ee266eecac3ad7d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830195b917250dd32309f150f052bba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f85e4cdfffccc07add5654c0d3d3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81b92c0a34c9ed38853eb6da3bb965616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4a56f972f4e7314e14502282029ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c519449976e31e52639a49a114af4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338e60024c475899ac3b2920f2ee606619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab676e5b822e407e53a27ccb15f6f93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b478277a8574ffd000f5dce808174621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a22f12acdeada010b33766e53acec0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386a87ad535c9a13e7fb547d9787f50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d08d9f709d027a050849d120347c99624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e754af3f09c0df21f6d3cab8c6ccdd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71aa3df21b3f4303a8dfb678c798ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2840241185c89b03ff7e1f9dbec891a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bcda18f6fb4a342aa9bcea68f269d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46345a2e33b365ecb29e97ab26cbbbc4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc5590dd637d11b117fb2e4e697081630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cab2d822f86ecf2284cab1182a3b4d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7014bd22198baaed0fdb1d1e4a7210b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ba35c50a7236965d8dc3a1f777c62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982929680f8fe2ed1ad0deba2164e5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e7a35e1d7e05c8257c8e2a0dba24f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046fbc5131cf1f6496e83cd81698b83636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619be4dd00a6d807d373ca7327b051c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bf61367ed4f314a1262afbefb5fed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3086692238b6beb854a259490b66fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e33763619b47a832f8b3f0473a8e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af56f66f85376bd8aae32385310f08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077232068d764b5353a9dd6e739a3c7d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737982afe7cbd8f1f09bc7ff0c009897643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb859a9f32b0f317d664e3dda41ac1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c57282f236b08b182855a151fff75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68224d13c8f79ce0d0e1826413c862646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366505fdbf8bf36be8d962323da92f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb76988f5f05d49153c48ebfb7fd6f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343664e94437237537b49a7cc5f57789649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271fd941815eaa3832ae307037965e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd94a7729df363d62654269caa46b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c566d4ca03d315f79b37a072053de11652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcff2b2ae2e2c2c3e515fcbeb540e37653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed709e8882d4d7cae2e0211623e91f9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb0f93b75b321a057e716224da8106655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7b42dcc6833ecaac069a0f52315de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41968308d614e6380d584245c6c50ffa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c0f7b8a6775fe272e2278e4e24127658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecdf6ea658db8cf3ba815cfafb9478659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5996fffed3776dfe47bbfe3e314ef1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250de4cfe2350042b0878d192b9592da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577c2fb5672f2e20ce9b33db8e9da27662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ce04b28fbc3e6e1831fac3042448b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3f47f251e0676f66a6960a644ab8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d61f160a573800efdc3cba51a5bac8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3a1436cabecf055c461e530a52261666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefca7162628cbd379b6162236016163667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927273680e90921e5ad90ec9fcd29b44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8464cbb8391a956250ada779f98f8b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4a23e4feeb700f96c9823039e2bca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34c5d979c6cd28264749df03945b05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadcd5cb160f02943f93ba0d1c53fae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15419c7d3d11f3da47b107b93b6c20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b14636ea03af6efd6c55990e77ada674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3f8ec1dd8ca3c104619f77a694dec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9fc414367fd255ad37e43324dfcf5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84497a34a9d2d7b6fc30bad2fb35c6b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea464bc65aea59d36821f0041e1781678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cfe9da55e2dcb9931a6abbe761db7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bcbe78f92515860e14871c40ca500680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3e21802ad0a61a93967437485d27f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795deefff8701041b700d460a033e6a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffc015f1442bf60923159799916064683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c491b989476447f9d4e8c33901ffd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6caba9d89458a2563a29131e4dd9bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe76da17321f43a701a3d293f5b2dc3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845287dbc9b895a89db005fa2dda365687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc8985ee7141a3839c339934b60cac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1df04d0087d1b7560e535106124361689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89089b16f5978cc81a654b728ad3f5c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030da90ab5e057ef90c042b646ac028691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd7149a9d9715f1551b8b352d6c3de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b0ea5df23904463e9d0e3a15386a2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04148c5dae4190df7bd4148b96031441694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a578187cd4aea81360b369f7d951ad6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2893dc961f0d5f649edf89f3e5207c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af1123c3cdfb997492d3a220377f96697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b48344a1f725d4df352de3057f247698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442019e315c22e6b7b7bfb97f3e3645699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee48cbcae487d3469dd75f79e6a8773700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0351eefb8cecb86d7ba287f2a613eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39332910518dd2bd8167cba70ff0eb28702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16658bf27bacb65c32b64a531b4af2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94b237a5198a45ccd7d8da658df2b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ba4af7471960384573eccb0ab1755705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cfc6b0fc1f9374fce4e3dcdbdfa70706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbeb614a2772c93fab3bbdec99efa9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcb1e970140b7ab8d622bbcdf8f024708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b2b721f30b1c8bae999d1ca2f5b95709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ccce76ef56ff26358de476ce91454710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55cf51050f4583d5ec0dad69d3a728711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37ae5286920b7c6f9fa8f42afea19e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adc8215853d99eb16a00f4e8a0521f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1407cbce95665b2f8684906515a44c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe070f902fb26aadfc0391b16bcb9534715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41daab1eeee999eb69ee4897fc1062716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba3e3282466e4806239ecd30e525b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e1cb36335906d093c2c4a8bd4ff0b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa16c42c5acc8baaf88273a657e6979719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa53eb5cc23c8434d57b527deb766d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03271f53f74218d3d6ae5bf08303698721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b3ef63a299fd4d0f8cafd80162812722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafc572490f70ca7661480536818b06723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66581dc8e92d41e7b33360517e20cae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e381aa9d2c2b694ebf906ad1aa9ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b45cfe2de52a73af9c2f1c2bc04a25726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9f944718e552af1822dd9217ced68727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd75fae0106e9729ca09b26d1ed1802728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dc0f2d98a9521e07e55084e7405f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16301317fde66f90242fab9567af9c0d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5566073c44ad21cd5404e7c6b166be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049a682aa841725807ca092be6ddd50732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc355d86d1adbbb82f9ad8e4a5ca54733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c15ada59f284f30b1e637fe4cc6ff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd29d5744ae8d773d82a9f73d7f7fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d67295f0878335f44ef91aa46055e1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdb0952a5bd863b14f066cd42b94ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9cfe079ea404525258e7202e5a34a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0062c8268492c482f25545d91f931739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1bbc36b2939ba596566943a8f6bec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243294b34289d0859ae8550499e6490741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0a4d960343b66d8711b40571e4d15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72302f701a20051af87111127095ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1afea9b3d050bf7a8bff9fbae3575744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f084ee3a7852f168a4475a3e03e435b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684d92b0bca41ecb739ff8071aa5f00746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27ad06215acdeddb34d3881575df8c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485ccf03faa01017ba4e21e5aab9c31748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67051e24b21d925eb07a4b79a73b9fa4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af56b49d894a6efb21a560d49ae8939750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a544688f68fd3b0297713407cd726a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab10d5940c3b94eeb2f71322f67848752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42ceb8eb57160821bd16ac4058145c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df5a590d474ce1d5a148ade2e7bce5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57c905556cd0d197e7c43c6df31a32755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfce737a8b20259cd91149ef5e66e4f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef4c81aac948b3c463183587516b55757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf67ddbfceb102346b8edbfacbf9ec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1b0e74ff3617d7a34de337159c65b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a767a5908a952e3bdb73161ab444ae760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bfa7f9ecad50bdb9d70d31ff7c548761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebd4ad24676670fc82f8dda67794b1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848cae539868995458fcf53d6e9f52a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285a2d8473f8606f30cb0b1da7c8943764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e745ed242d00feb7bc996fad2fd334765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82be13c17dbf99b68a732616124931766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bdf3b154cc66977ef4be75cf44b74767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e9a32b277420e84ae6cd43e8f5ba2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bcc6ca0c9a2d3d45755a3cded714c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9903336ccd1713c5ccfe1e95cfaef3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e22398118ed75f3e74c96b8be98f5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fea9ef5166fc7d23bbab804470917772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bdd65d9afbbbbfa238dc3a9a8ee7f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2332f6f09fe4f03b49f220d4761e3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c2ca344dfa5debf5dceb80ec7a2e2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750e172b0b750ff828af1ede7177989776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398872fe851846906a4a048c6f467e9e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8143b3f49379e5005d8d3a255a5893778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da85daf98ff31d1803385d6a937ca7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c731e724a6be4f0aaa29346f0409d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf47e06da37d5e2e5a9b6af2b5b557781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c296fe34e4f4e4659ee3bdd495448782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192f1fc3abd67eaf991edd6281382dd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23fab8f587c419c671bc96d83ab7ee784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f81661f597324dfceb257a47cb463785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb1ccb2fa2d5c7bc4a858ab1b3e111786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece41bb8f716dea4ce767a5cd28c02a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d2281a776b5be6447941ca6458b23788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cf4ca8ef6b1abaa08aa28e6e152bb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20434751bfcc287939f18365fd18b71790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c896d2cf381f82357671a03ad6e51b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4caf8c5d5ab9b08750a8b63289890792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4f22b0209fdad1eb5d4468d7981ff793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b0be140333ab037c65beda6bc154a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a744b30660fb223c9565845fea5ee795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>