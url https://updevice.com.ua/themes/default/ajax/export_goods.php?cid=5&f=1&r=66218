--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d731f091e872a463f7a7067f88901b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cbb88169883804c27526d1d2ed8bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259a7bf9415e106fa3b67619e8cd5513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e48d94dc54d3f8b38c6454bd3be1dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a20cc24a217fcfbea43ded7b1806da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca708422fd6cc3e964c98c4caf6788b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c44b9935c996017b3489d5267223ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0079f9dcf9019534caac4111ecc13818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588472a3ace4aa7ba878ed32fba840bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ac9ec4475185ef0a00e7fcb2f0a4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14576f9fe4d4a1629f6af409abfb58b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd73ff18b31e80babfad701543a64c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6b1bd92cae1af9668d64ade33498313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e1d6f88b6d1a7e9102337592581f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421228ab8a5f2cca150a9b3e889309f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188c02cf9691994930ca0e55151a6b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afdde805caff4098cf1e23161853ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39370f554fd25c95132ae891ae82401a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41892579d4f313a2e9c5f9bb7d8f73419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a4d53c7ee793b62fe44114748713c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960548b3fdb48496d2f8c4b193610b7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2ada62f346411e76dd205448aea5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9220628647a18225b2bd816c5d74c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414056730e5f1883ac30d94efed0a43d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c4ecec5bfeea8fb398ddaf8fbd03725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c50359a9c4c993ce5939cf7a6e661a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab747101ad7dd494abae885145e3ab5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c32c74df33d2cbfbe4064d7e2ef6be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e730f1bae75ab79fdb27ce75a9b8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b656ebcb31ebea782c73ad8ef1784c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d79885ed51849b8fbcff5d0486118e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32f5caa9cebbca5bd2d0b25d95f2fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd72d25a10eb5fe66b22d45377f560b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c2af66923049f4caa176fd3f5ecc334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682fd1b2bf2a5a7424207d2bcbb99df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a0ac768dc6d1528d13d117e0757f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51687238b901b9cc7d39931438a2fb1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b09f4f2124208b39a84ca2cfdcb1ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce16a3a1b49f99b992ed628e24b20d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09760e0caf3caf1d2353ab01bd45afe340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601a6ffbb644cc06d84e88bc3c7a64c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057ef22ad09af517065ebdb6c151f1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372be85bda14b87f209a91d64c237be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7eb74fd3b904baaea76191e455c7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10290fef845574e60a10485760ae37d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581335021e092d897cf9faaaeb5924746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af17fc3d2b15012b15f167707274aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852965866624eb570e08f78da59b2cc248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbfebd60df800bf31cce3455f1c1f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d0f126e90dc9ff9f6ce6131eb813750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3457d587a1d413a282a5a2a5f535551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c908e978e13f045d7c6d6c758176652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33c7a8a470f5e64a72dea752effc4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acaba44295ef2cde6ac02dd470f83754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759120e947c78cf5df2a474c5dd8883055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcc3219bcb2c2aec4e7fba07c6268856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6fbb2f6fd1eac9e68a395b7f8efd257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9a7ce69087f16835a287cc93e29ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538e5167dbe2b835d075a3396eb5b9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e3b0766ecdad81cb37b7042965b9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdd187f7a9f0072c0d0202c6f782b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074496561c4f6d6e49703c8766c1c6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597d6025a0854662a73191ec8f91bc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc87294eb4a2e95c2ec52af81fb90564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a60d1cc030b1cad03d7a9be16788165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1db6fa80b5914c7301ecbe511af1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8712597e2f90274158a54590baa450867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873f65f776601ef66b0e37357a4089868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706b84ad2270253a9c525b688bcfe4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83c76f48aac07ab3f9d254f376a96e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49fe7ebece3195063e8f7d80177b2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675e3e056cf8d8ebf1aba745afe35fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31b0b2442f846625eb040a83cbe96073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132e0b4729da7f6e5b3b4aaf32c809974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803255a899e08d48f500635a9319369575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65c1b34374d9c28e6e1c45bd9b751676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff18048ff1fc503d1946fff0b6f8f5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caae7371266730da613bce33002da2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61295f0f0f00216be9613d6a2450a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ebc17aa3077875128b0bb8e70547680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c7c640feac8df3ef8e1470d14479a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf083979d226d6f0c5fbf3717d50dedf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e5bb7d0693626cf080ee0dec2de9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428aa5f622a33abba6805d795a9095984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f94aceba74fb0c9d3d7af7e9944d1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ac73d3464a8dd09b046c18126b19b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c19de4504c5e2918300c6d545c65e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0340e269d39f74f7b54cd42cb75d65f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6434d9c172bf3604036f212018c08789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390749c9ef72c0c04e1b1e476d76e1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990b3c388fe1e4da22c76ac1e56f67091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955c34fa3026cee3ead6c61b648d16f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e54d791fa116bb775bda307185ae393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7da50e7621dc19f7db0cabfc2f0a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afe6e79b8c9a38ed804ead8012355495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fc30c03de6a8f54d896edb0fa106396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27972913711e7410ee085218be0c844b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98872171727049579ac33f877f4afc2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e01f086fd19d0d473905972a3cd2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b82129177ff413e61b1328965dea9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e395348aec0ac7521549d1cf58873101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27e8acd09c166673f8b3de88052d61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71d11d942f75eb47f62d217559ce66103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295ff4c5357fc0dcf31536f1de7561b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad9f210de1275194b2165df4f9f958105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d768ca96fbcc6c852708f9521d8eeb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e31b90724fc2b27e7ffbcc412d658107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af0b69b6606944e30264d62224d074108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769e868f2ade0760b8082465309fee0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f931231a1e37d9c90b9ec7b222b8045110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54df7c662f44687a585fdf340c69f2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949e151dcb09b7c8ad8783a7573963e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed5e08494336ace4d513d8401e74fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3118451741e4dba826108fe1b4d3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebd94c6f2f7c9bf960e4bc03f88e88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31a36367a1ed518897584a152c4a7d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a403b52967f7abf5b08164fccb1a5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066744dd9993caa03204ca453527fe2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2040aa3e2c1354c77a05f6d39d7a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7d057518ee40219cc0cc35caf5905120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742cc027f3cdbb2b3c5b58355a0c61e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a679f43e02d65127967992a030d1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b0db26c0dbd9ef960331a2f1b2121123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c761592e952087758d869b3261cd3cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66189fe94371357581231d0fd9f1cdb6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04bf7f5c7759554b1cf59b401ed69e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d928b00eaea020c5bb17dec32d4335127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8ca0fec3d781f8670e8f621b201f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477d812aa6abc2136c7b8adaa76dd37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f47015e4fbaf9fbbadd46c494dfc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e845b74f1e5819759e44b19458f527131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8961c08946d774a64b20c2fdda5de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03199dfd1abd0db100f1f320938432f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e64dc9db409f586ba023a767bf381134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a58548fb0786c6aa3863e5cbac43a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548774aec909da89b45825f54636da37136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495774884cb652b55dbcdcfd9cc36f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a692bdc87495420c43ead9ee9756a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0008b27e8bbbe22097763767a3e9996139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ba04e3fd46114856031deeaf1692d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877355bb563a2891bd677b7f21dc3d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576c4111fea891a9cd2dc4cc8ff5d43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d447af807132eb72d561c4b318591143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899427ede58b23417d43572dd82fc67b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e7afebf0065df0d5c2b6492217ba3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829a52d4039aed456aea37a4aa0dccc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82566ce856dd96e02f5925f0734982f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5685cc8700da0691a000572f5acac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758b66752a0f39852e320bf72b463e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02245848e06a0e9ac83381e5f683e7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc0880557804711d7b4df57ed047e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c3f9671d6ada65ba642a9c53525d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c7dc89e099225178b2283bd8cfcc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d693c7f91b99541cf1b93d0c7f4d5cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303469e0d16af3c7c9c3d9b706a2459155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b4f97f2724777fc46655330cb4a7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c2ec36a3a1172cf099dd04a2ddc31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627895085ef767172cd1cfb64c99124158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484bdbad4457cbed54e4ddf0a62e383159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d0db83d924a7a4280e44b0ee10e2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b5d3d5bd704b09896bff2bb0f759d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aef4af35f50cb7c040ee4d228c09b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ced76e91bd0d9d5b31b8df566a935c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02259c0801244953eeba143e30858ac8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693f0a3f3920f84037537bd0b45331c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcf3a8048c5d5c4447d3177df4a3a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f8a5ada82b45d94fccccb99e1379d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc710aa8006453a95f3d39dbac692cd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4efc53138ae95f7398f02b27eaedd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb30c1637c9046fcadcae1f580a0f30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0282a6c8a8716f748d4cf1c973e5ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1da099d97545cdaee36cfd5ca1505172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219ec1e09e1c1ab13933bc6bf131d2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13477a58b9880e06c6cf493813638a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dc456d020a05ff35faab0033f3ee6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c527da339fe029281d6cf15a64724dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d3c3c8d6a3207a28a37f73c8e84e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14795004731dc1bae9b729bf92324cef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2180c99a473e9b8490a6f2b8f279ed3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5444b26dc05aa8793b363cfe839c316180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ad73d5b90e9310234fee79a5fe49e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d72624f5eb8553edd0e334c11af966182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5d01fd29c17cfaef3240279950bb8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2cd07a788e6770a13452eff2c7a91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604ae0602c4686e3c543aef65b6560f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9a955e112c15dce17e6b47c95e512186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e74ee0ae498676000c115678882a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee0475446919e240e4184263e6c391188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fd50f4bd87387e5ab70a34d797785189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4130525812ebca356d347fd58c3746c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ce325ae8ddd98e06f89c8c3510e82191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc687004cadfb07455c94d0aab3bca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f6745efb6b523037bdaa728fecf30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f266d81e2ca41484f8c4e9c17aa4bff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a25531014f37794f8550016570bd5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd098937156648c358eefc47d537c5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf50d943a0f2607442d6caabbe48fc8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8789ce317519f61d802083536fc4a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138862e6d5cdfe21de4f7a88f7ef9e78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13658c6da0f4ba5628b59b78f8d0d5ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a90398f1c7c7b177fa71f084d3dac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be548f0650fe5e40495aba25c98f6a2a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4539b461d45ea930d85a68eb232cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73e7b34cd6e4a04eceff65fbc27cd7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c297579a529f221d97664d5a6dd6cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961c675aa974d244ee59f0261ca429d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab652def1c88da05324843f309f7669207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2092c24cbf79a1fe31bbc14ff32632208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6174efea810fd8b7ca382148a3308209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748eed53a96285a26e2c223fb5a9519a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522d65e1a77261ea3af87baa6b1a8b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a573c270c97861d48e4c9e0fd602105212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0bdcd276703b3325f37615c661a8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03986a560144eacde2c53dbbc6ecc9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708d0dda02bf36b1114653b073c4bb1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267354a77d4d41e252c55c08229ef711216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409cb56b8368923e042be2fc661fe5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc02df9ce664f039f9f82b09b053960218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588fe54b9458d03db8ae6f0bf92d57a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8116a2bf2bd0e4ea66c7656518ff35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f4cfb80b198964ce9b96471f189e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a65bcecb20eec1cf2ce723c72fd5c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cbe86abf361f93469db1389c18e83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233c5911be1c2f37ea26af9353ec147224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c889af470e8c691389e3c87873655225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1400a37a48c3f3f56c698578359645226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0e7471efc4106dd5554724c5bb2be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada6e51dd12f3958c9ed7e76e483c4c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc79b77c95f37e8791dccbf9a3ef49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adf9c926386e8fedd631b21ac5ca1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898c00262e3667a415312fb7bc3de79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d9199ef9a508ef11a9c9fbf50a989232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dd15ca3c764412712845fc252f634233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7932ae9e2368a8293686797b9e50a26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a5863fa3742f5678ca859da3aba1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc9e4e437265c89269f9c5f7294242236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3db8e0193a214ceef6b178d9728ea4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb02fd430722c25d4542934a14929e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cea73c2a89404ee1d5f0ecf8ea84ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0589a01894e96be08c3ea9661f2e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf446fd35509b36b5e4a9f373689dc8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8dcb081a7ecd2a44eada7839d358e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbc4e928432849af44c3053caed0c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102d46b3c3a1dc3b7ad00ec7168c3c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2784f2c87e785e8b03b3f3b05d872245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09246151250b2771b76c301ac317064d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0d0214c9599d1938913bcce181704247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557ab8598cfc3811a4c5af37b78a43f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceae5b82329a66e3d4be7c2cd332cec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c77ae27014fb7bd701015aed4e3d18250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dcc2dcf93a899e29f400cfb1dc819251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47ce40185746ae094e9e438738e752252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a833936a37e16b959b625cadb552bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d8412b8ec4f58f18020436410e9e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7232843c070d0593ca74def43a493255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dcb60717bab6f5ead2e07b191da15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652e996859f16c42a29b280fb3b13a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f43aaf4ae3daacd20b3c0cc7689d70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0befb46188f110c1e9af121cd194a69259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176440eab00eee75021d9dd2102fb659260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68e4fa972786b3cc0dc022f5fb6020261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccbff00620f2f637bead4bb55b95d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f21bfb4ed46b44d96125f860328079263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77115246ed8c9e700c960ac19814aba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c60c0035609c32f3b5be9109783c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81f761f3546f32870042c7dd4fd087266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cf80ff3c77d811a690b0c5ef2d391267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ea09fb6848cbc516a26ec6493cd81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e98507d21e167dd12a63fd53de04c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06122b262b2c81f83020391c414fdd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f5f9ad7b0afcf9d63ef04b30b6df2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56cf369916742b6ba80ba42be5cf95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088fe14cb0e0b7756eabfd9d3935098273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7d19b24a7d479639b8302994e7457274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a84f9a7d04d3b6b675d0e4dc3bba5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f60e02b6be284987449c1aede17da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0b3556e322120da8c0a9d835b8b57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e7a13b47c70a79dfe16f1d2e028dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54400ef5cfecafaac79ccea8d54a50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd4a7d5e1c9859abd7ea5ee6221269280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07066b0c0e6197bf2b6f19885d0ddd52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1962ff1f87d0363bfd19855bbdb78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e0f128f1f51c20295024907a68fed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a9e8451d9b0e86983a5d3715486f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fcc8a3ed2018193093b72d7a2778b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3c5846f9688453d7f8a9feb7c4718286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b85f4a2e574b19f4921ecec62af109287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bfdb18050cfea6477d6a5c89965e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caf45caaf2f16b5f434dc1d2e623f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddfcdabb24c599d0e7d65a101c31e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a9486d14e6c8ea9ffb126f7c48a52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff061ad1f3415690fcfc9b39e6380f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d8045d5e352d27e80484f1663495b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529019b9ab0b6d904184a0c78bec35cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2160b1d002b1be3c58c9ffc81ccf889295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af276cc6392ba12efd4da2115466a6f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff608d7fcf2b9379a63c08abb08fdd2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee0d3865b00b25fc39b2ccc2fc9d3f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa150fa6e1fb91e6fde5988cfe26239299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c28deaa70ad07e999f24b1cdd3355e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab358678b01dbcbabf5ae717010271f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c548c65801361dc40a8dc90fb6fd3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dd748218a511d627b118a6848cc79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27bd2e744ca7105e90d1dfc1608da1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75355e6bcc3021530f9ec8d8922f810305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca7ea6e0be4d5033bb7dad31103b5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def58e278cd525d62f09fbaae07b5fb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c18987af506ca3d9a912bd2c73ede308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e35c0acb25196dd560c5541591858309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be215e68a7ff6ac6be22dd36655b85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60847593b99d5ba804e49c290427015d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7310b7fe14eb409b02315f6cb074acc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a293b9f88e6ec0fabe59ba33c9956a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ac81fbf7c6c84b3478b564c21e315314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe76504f483a403e632365b02248623315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f922974a9082a393ee33b82d1f833e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f843f357c9f85af46f7b2fc3392cfc8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282842ad81b7cf58581b4b7df918bbc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42849b849c3ffa591219af077f2eca3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda16b79771a522d0d81006e1cb7017320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474707db4457eece3139fe78ed70d1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319142b51565e7bb6d17ab7fe6d03b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d0313e5b06d89e22307361594f9be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea53e46672394e4bd8ba7cf3bda03a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae984ff61afa5381ecd4c6f895a70be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72875af1a157cca382fc3795705bcfda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1ac9811e59e0dfdae895c3e86b734327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba6177347992d0ea50cedbee317753328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d03f7c65ffe00292d8619f6d00351b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b240b29d3cbb3891fc541840f7cd88330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5c438a73ac8f9adc18446636734f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f805ff8811221dcdd9d5599d76323332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc46d03831ed73ce35e53d0229dbdb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fbcf9c6f6fbbbe9d6705d9de5abec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5e723d9eeab51439317d252f0272c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56107a9121a3a62c5ccc75bff49b3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb8c255fe1ff2af768b31b15061b4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4ca003d583159fc80be10bb324c6d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43795e03aa6cd03bed474cb7e74d1a7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc306d254d8063b6771cddf85fe083f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030561ed626a02b68743cca3782da12a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c8857c7c74df77a8b0f141ab457d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d008b76decd8e21ee8c6f2df873c4cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c43342e955c0f9cabec238e554cba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524d67b4533af5a214765fc7840915f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9345ed6fa593da0da1fc429aeec59346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4f03dae9eb72bbee245edb35b1b24347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd579ff2c329a584952e176f803bc146348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c407e749c78b6c841e04a03ad8bc7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c166ef14e553673645e4121291195e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c82fb8f71b019da8660847b4a47fd3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ad2f7997e2663974e94b89f48a639352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab529281ce42ba9f86111a326c0288353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f36c7de2accde3a4fa2feb2ce849a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15038b60cfe88451f45f4a7291ec8dce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee38797905288acd416dfa75b86c72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b10d2aa3113d53e3972db61cae20d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451f0d554a0ca961e30cad851eff12a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a74e0173172995750d8299f859a34f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b57833f46d6b2a8b961a377c06f0a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a642cbf06cbcfaac7e1a95aefea28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76494112a7c092987306805e2a71674362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4ccf6b6654deee0c88cb055aad39d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc262d388d997f90dca1f845c9c8b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621ed1b77a6aaf1f1d1efceb7e93758365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd3bca189ed9323d5773cf82664498366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e1cd1d66287c00ea4142048e5cb3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb5757e00df4cb8262317e7f06c572368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034dc7042894cad0a186ba714c2ee68369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae162f25ea8ac1f86984c1f6267449c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4b8f275ad146b573e1a7739266d4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b5f170d0241821b989bae9d6dd55b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86626a88203d83af8322d02c0dfec9b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6397f07af228c449bb6d0309de7c359374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdb3a3383c387bd338ddc1a3781b71375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedca215ecb7d3c6873a6b1b9e5ccf0e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7b0cdd6ef940f9561cfcb364091ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9be9793c5ce24055a2dabc3ec7446378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57713d5621a291227ac9d2f117e8a845379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae6d6f5caa9cc3964903ce7c474a40380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a9946f47ad7d0849495288829d403381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca653880e48662c0f7d2dcc04959ae2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937c5e2ce9ccc908ae0078f36b359ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387726304f13dd33800ee15d3c1d297384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411f5d49ef9f8abcda4ee4621ff786d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2b903b592331ba0214a5fbc7ea895386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec1ad5e07d69bd5db986295b7a7ce9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd208acea1238808610124a683219bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f4f42b720e49a4aca8d73d402d0e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf35c1919c938d2bb4a297e4f475420390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5d8f4a5d4725977120066614bbbd5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8794bfea20a4696cde794506626eb9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b20b94e0e21ef779325ce5b04af76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d3ca380f29900c77910effc485dac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118141f5fcec5f23d98717b42ed50f2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c1f715fd0ac803ae249418d2fd241396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965fa4d9f6fa8248d1e1ab2bf6996f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d66a857ecb35fa9d2f7ea8a73afac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfa5d90c89d06a20e809c93810f560399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c2b7006930c5079562ac1630cd672400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e390a479f282c15609cf44f128f330401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84510330b010a12242de804dbf23c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba15922729727493ca67252de723785403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f6b550ecf62ae4f1ed0fd6d7079ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4676ef7f94f1bb0b00e4d76fa49b7f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f500b7cda12cadac0f5abe332b251ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75d453e21e95c4c84109f46b4ec002407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75ea98d2843c2fcd7965dca163550e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f27b487171a60e2dc6b50dbf2261a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397f3630643887177c03576b1e23225410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de568732cf78cc46afd405169aa0d56b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa2c567db15253199b33427ad5625a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7363177a132b3a9e6a4896b17c0ad2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1092858f00a560ccaa94e31a38950414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce31b739d86173f4ddacc2b0b2e4dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6184aff5b1839ee038d8129801a9ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d6eb050d09afbb5c7e15076514566417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da3fb7a73d28d88d7aa0634736d455418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb12a4ef7e798102a99ca05e2ae8c92419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c48321b51e804d6eff5b246687eae1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c8b1896cfbe89ec6ba44e26486c11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd283be1525a49dc940165fd9809782422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4d874d53e6abb9fec515e6754069b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01017d626fbeb509c897850feedf2ba8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754adbc6758acc2e88c2bbd766843fbf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f399d2c32538b2efe90ea073f063bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd723b2186d5e339355371e72cfde9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba47fe3da8fb5982d3992b5fca455c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc428eb9eb581290c5cf5a128a801c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689881dbec111dd08eecdb5042ec5dad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff56aa6c6874472ca9f2a74c0195c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeab16627052ac7bf0cfe4a80e29ad1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbdef7a663a63528fc3b59afb4d07d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15470c2d62394c5e9b7bad57fd3d384c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d9f66597d8ddc867eaad82afa902d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c69afa78baf561202dc89fe5cce67b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cf51ba2fd54fbc4c8028cb11556d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf13d11a3a7533355e5d40b7f8ea952438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f948975e37b3c2ba2b3d9d22afda08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe2d73e140ad6ef01c48ca33b2e906440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72a3f0f91f8df5038a66343ddaaae0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444dfd85856b9074afd050107d0aa36442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377cdecdaf995a6d862ebda8ff8f0f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4d5ce4e8e52815c310a6ac705caa2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76525fb0a180ebf72b89bd6ac49d9789445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41501bb04d3c8296e44b029f093ed7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f55669cfd92617c065159f928601e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7855db1da1bd5c6db5e1a9980e96e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569d96ba8892851d085baa8ff14de8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354ad0286ed0f64b3833fb54e8de8a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cacfff285db296a306c2f3154314b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40491ed49641e2ce9324b2517df4d50452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6829e8d18da1b81e025fcb3fae04946453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240d53ec88971d29b413d95e9323c68454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619a56684f90835e8de1940998acaea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac35e18e3514bf1a9d220af0a2553fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094e270a0f461c4cff69ceb2a174a53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9c2000cfeea77552d3eba6920b0b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48366e23bd785702d972c598b698e61459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2612c338b67ee579dc02a2b12228e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d406982f4efd34389c1e89be21b14461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156384a66a0887bb3a4cf31a064b542e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad5264dba726f0a8ac8609dcd29c58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5198a83048c88ba60fa78f12bbe4e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb13acdc5b5e9be28b21c0ed732e39b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190633d519b5eba49e902c03997ced7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455fde51a27b1619daea3a1d00f5e89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bd6eda1c773f103a247d0130fe0f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78aaa6bfc926caebaf02bc3a290bd50469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f16f9f0720ef2460453b10bbcc6f8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd265de25cb10fd9b047abff8405f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd47c7557b82eae287c6ad2e56f8182472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33ea1a0bce84ce515b970d9bc011eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460630a2425c94d853457bfadb63450474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c495d4b39c5a39351d2719defa0d0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213db0d1882aa765ddda966b0225d8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c58e3800c25ad1654f4a79f376cc03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fff3753abb1d5a853758407e731d8b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4e969bec39d119157f1e71301419c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8269faaa457f1b929ea47ff4f9d87480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbd02344d87f48cbe99421e141770c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b68f40a0a2c9f8663d69181cc0aeb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce6cf9c2bc6176fe882d442870e147483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e265ba6522117f13717157c36ca1ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed90dbedf685adb8bed1292f8b4624485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda4c5dc707423ac88e1b828b4d2ee3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c810322ae649c4eee75ec9a5736d764487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7c80265b8d4230142c954e51ecc7f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c05b32c12e1a3e90bb5f27aff80e47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c3aa70f8f9362276c3df3b0726a71490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536604a96783d2a11ce88dc6f404fa96491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f943c41cfee7155ccf1115b5399e92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37f0982a93211db5ef509f26a29b19493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479910a05e3def52e989e5b34fa163b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70534e4500adbaef89d17be8be13b3e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e255b35af891baf1cad3db1e3ffd01c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680d7616cce298cf037f31092fc1018497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421222d924d73d28133dabd02f62827e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0c648305f463cd5cb783d3cbe3716499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a730910ef07e1bc080d674ef32a92be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3995a7bdfd537423892bf7bdc5c77501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e104f4bb3d7d8af816df5209f78b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e088d13500b0b92713734454ab7dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d5b6f76b1e880958b7a0a4144b42e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250b644111072dc8bdff421705bbbcd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ded289499806f2266cc562795b077f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de31927558bcc9bf32fdf9fc5b691c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6e66ce3ad57651a40a87a612ee478508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971eb594804a4d8505d51c4ee2d6d64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01a496107d39ef17e37edb19578a50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee28c029f25747fa5bc908ac4d9d0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df289a6e9182fe057cfe0a2c5531023b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f8df61e5e083b2698c7b3ff133a28513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5451c236cd42e4098d4c9f73ac6f57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa8f30a6de8a153568e6f14a5069d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab241413842379db640ab1831134ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacbe71eb2f37bb9b604436ff8cd64a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0097558d3dc9c11fc315c0a8cff55d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c137b547813d08b0237eca594d33c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd56a9060147a6ec54e1a305b4be01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44803a065e9ea4df96dfadbe71cf73e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fe5d8beae42ce343de1e11f24cd3a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480adb00bc67d1021c3bb3f6be2f663523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d965325e222d2a866f71c181d9662524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21670a20f7129164797ecdec76b2b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ced263e644bc0ef20af5267630a22a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f71a621c8589009aa0ceff8dfe5d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324564b2eaf3c467243fa59c5005a636528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be418b86537b7611bab0bb64789a2162529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b0c275d7547549b714eba800efbc4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00690dd11881245065d7e5ab0771bf83531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acc80289de63256f2676292c056f23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5abc911067bf77aa53e87676940fcd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e18d75e430754cdc1940782d6fd88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe41bf30cf52c1fdfe36ef6b88925c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bc7a144a91661369130cb526fed88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c32096965eacc9554485818d938a07537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dce40553ac0f739f4cc71a2c20df7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fa8ac98efa52a53f32ea6e5ac35ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1c15c440f1d1b08b979594dd8ee2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980b2293dc7723bd8733a7ea9d7fc91541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285f767561bab32e0fee27af96be17e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ad759c449000c6f8dee2301f0522e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cab9383001e673528ab656de90517544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ef365bbff738ad2365f6dfeef423b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924988cc5f0bf0efe4fb9f8126012630546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10747bd2b50152ddd91ea985d2608844547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba9e871d4f508180617072d559a30d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fb8c44efb16e8a96927b9fa73b988549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde337799a35cc4780bedc26b390efc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33383b6e13189e9edd2073877abadb03551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078f82fac0376d467b591f447c1c2c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b02c88a7d96bd1ccfb8b7e704eebcc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c85ec36b9e011aa0e6a58b9a49c79b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d034721706514498bad81df60398347555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc5dc0671731417e44696976034059556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693368d6201b60f0c0d206d148037272557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d4ffdb56007301a60d46ee5121a27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fd6b86d70ca77df329ac59f3ed7bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004e9c199069412beb61b6bcf2f18c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04525bbe376a825d184d038b89e2c6a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a9164d2acd597a84b2227752c4791562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e781b04879e3569fc12aaae5c976f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac832cce558f576c6aeadf8a3d2ed7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae33716fb9162ef364c935b2bebcd2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1edaa312b38ed2598c9f7ab327f414566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb23794c14ef05dbd6c45a7758a0289567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c397baabf4bb34a8f2a336f2001aca4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1864a09853354f1ddb5b6f1e4772f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1b1ea208d2db721ae92063259f4ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed2e63a599afc4d0f3e6f9030aacf2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7e959d4d38ab3fc0d7f0d0bd4939b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083ddd793026f47e5f8aadacbdcd198573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec8426a8570748aa186637ce099c68574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692a0f779a8015aabc77f1f4d425bb7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5520958ccbcf688eed453cccb5e3a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b322374dfc4f40740e3a30aa941cb4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d642ddb3db4f9df29ba099731e129a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92b79279a57e70707dd4bb2ae8f734579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035b331deb6c97e8d53e763b2734d73580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68258a9a70eaa6b77f7402e7b549b35b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc08463c41417ca8ceb7b7d07a22b6e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e38c77e1a673c579b6e59e5d562a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32627653b93c7ae04b31c0f5aa0da7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec3cbe6ef96bf9234278c4ce2ba577585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cba8262935e1f21ff30dc73b9213e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bef40c88ed6cd9f30eef3f15615c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede34291ad2ee11bd8152948349a12a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ee9ca748048e213d9a3fee8aa2dbf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6875ef5cbb361cd8dc26a16132ca9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3239ccded8566ceab09816365762c10591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393d4dcc9ea14ac8dcd68307f3677a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8358830f51fecca853db4cb832725d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052d8407e922aee1366621a1e114871594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1044cddc4223e0e69134d34f3e4c3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb275afbb4de5a7c2621a11e2cdec79596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb47c39689534c620937efcce6c1292597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5b608c14dc0ef6480a82ba8ee1f84598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98a4884f5a1416609dba5ebc14f317599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f441da4165d1fb24c80a4ac93e008600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502f0c1cac00c2ce06599ed974821ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf858734033312396d26a6e0c59e8b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee76f7196903b375e33594ccccaf9e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f563b06d7b0c26f213cb9141266072604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7b34adc88d6c8f87c82b082bee5f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ad63812d534a4cd626ac97e79df01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f0ab904f02babb4973e39913fbf17607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c807dba625ec46e062c1a47f9fe7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091861de832807b9e0ed34ab318954d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6867977011ef29e42f737eae8a13c10610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7146c9241db125272714852f6a8d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7746a335b961892c98c1c36a7f22a98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afb1bcaa2efdce0444652d9f88e1d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9cafa1d727d32490d298f32f78387614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bd3e75a10ff22699eb27cb6c72d8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20454cffc47a43c8bc1dd5f44faba4ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efe0a9d16aa1466ad7bdd2f80c06d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b896da345909124132beae54b1fbee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e6411bd4dc121f99408fe4e067be4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166505ef17d82c90c56cfb70a750bc6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e8b2929ebd9d5b3d567ce45ec8a82621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397029029a1cbaec1d9acfc80b178247622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7f51e13863ba21ac2d399181118cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349160e33ca7cd524f1ef8acf723544624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d5eb1866c506290733fbc674b24a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2603f1558133e293cf1c39e8a4de6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f6bd0d1b0d5bf7b1719a14c8e1c6c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ca9f05129eb75600cac255943c702628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6846741b85c29d44c9d26cecbf1ec85629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6957036c775b00c985a2faca1a306f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fd9195d60cd512383537fe6fa3e1b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804376f7723b491dbd8708ec6e099e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3edf53a5f6c09cad7f4fa814d7d69f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4808d638b02aa200149323c5deb3711634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289b53348ce1d963e8ef0e148460251635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc08a06e06f72fe7d505c0a7975d9a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b531d135e029a87ad6f419775cb5e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f1f4312e1e464291c786a39fee105638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3423481eff1098043ed3e665d15efb9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e55afb3da34789950a5d227a2109dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb682c4d92853ccb549f9d4fe74c8b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9217b756ad837aff13923774c8587642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34074b241e56c50165fb867f3dbc1fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01393d0351967f9058630b9ee49efdf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fe725dbaa06aa7827ef961963e036645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec283d3f075f29af8eed47efb6ae071e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca487d9966f7a2fc000f5cec881d06c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483b2e062f82eae8909d24994250fde648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc022198c4bdd75acbde93d33a651b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76466d432169584406889352a78aa7ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844273b24cb6e1439223e14d10e61ed2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21594b9f3e2f186a97e3b6a112a01e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2a809e6b4112ec8be37d5817f70d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46206b9bbb0ef3c0d1c6b6d5a6379b3e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da7ee140619530e7c8c02f323ee422655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b549ad910788a79e6cdb17928b0cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee6515a9df6fdbcbcc70c9fe63cc86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4cc1c1af1078b845286346e300020658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928b1ce20d60ce3bb3270f0638adbba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbbc986e779d74b9d0fd1bd4f976d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9893da50fc1e3b02906eb8ebf3d561661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65082e335fb91c59df000926c33413c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfe16e681f2078b02c5305c430fbef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeaad15d0221599f86174b93383dde664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb47568a4d7f458cfc881ad1e9489f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa275a70551e700c89e6d75b11ea22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40e84a1864f4ed10c4cbf79e174be2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efb448aa435e3fbc892199eee4dd99668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9994301a599f6d2b3c06daa6de0de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8680ff225a0ec248a700c8a15fc1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d246fc2807592f40299b47af476657671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076144fa4fb100ab5b758604a17ca99672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce959a30e1d8473a7b4afd4fa2e6b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0e7d678717d65537a5a05538d6e66674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124117d8aecdc36a965a9c75f8562055675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379a9ae7ce8c7c60dbef851d54727ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2b0b4c99457b8eb43068c237e4147677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c651cbfceb5936f1ff061d57fc90f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e763823f17383fbf91b1dfd4621fd8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9a5aabd596ff4f4c7f4da3ba5727c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d433fd904405aee1f03f534c6fab8b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68042c8fdb8e7247ebf1f6389c21e4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e0b966fd59fcee39d4ca0d178308a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731fbe1a4fbb8d72dc0b33d443d2c9a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e16b34dbb9efbbf0227daa1840e2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e741787ee4533c256016441f66699686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e3dbbc0f93b200245830dd80cc7f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70768df872d760f4ed08a1ea18c7f69e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7a71b7771aa539a5ab65272db5ae0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991d96601564d01af02cd179d6f0f17690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9b4fb0e1abbe85f386650fd880ccb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a71aa406105fd42506fbb694d053c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff776a5a40e3b25d8135e29ac2a742e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d1b9038bfc3da24bb95d8f2235a4a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf51f6a9ab491c8aaa2cbd9064f962695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ddd1953be1f59be1bcdb6135af0bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc725735e01bdba490352c4598a04e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09c73f5f8a458ec388278d241a0f45698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2a770eb393a7d410c24f7980b7499699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238a723fd7fa910e5a87daf2745ad94700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b013fc86f788971d7cdc2f36ce6db85701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a291c30ca579bb1d3ec499a5ef48a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07351a3f4b48927721173af44d5d33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869ba87f7d2477f28e14d290dea868d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155f13bd41ae023adfbeb9424bdc4a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a14ecf54867cf750e4be35da62f8bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2c60ce6adf7f060ebc9342768154d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2044af851adb360b0e73f99444ce8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f22869704158ff744f1314122e0e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579228123fc8702d3af99e1ae247040f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4056f8dfbb2aa840bb2246adbf715f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce8cbfcb43166596a90a937fd3d39b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f869c35cb7f18d55eea2aa4ca48209713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3785db1df377075cad81e7091d17b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3afa8b06b31d77dd54c85f1980665715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29566c110a4a05ba26c0d420e2a5fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff3099af79c6f4115e01a6dd6582b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e827c345f25b5df164e05ccb684198718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1037c0555a5f302cca19aefe691e28a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb7f1f155b40140bdc15b3c282a308720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c9a042f8600ef0baa8ef142182555721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa8a07545b8cc4c7c6084db5a72c01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9efab082fd21f1d7599bafd50bfbb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6773a0ac119001f18da07fe63c867b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef05b4b429949d6456c809aa8ffb07d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716b0b2b68e563a972c354daae30469726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8851c46eb8497e05dd32362f3a694e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bd90e173804e437a0ec3902dad742728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c095397a497ca2cefd7418c08235ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942489327191d1654f381c7707ae534d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5652ecf7721391ca3106c7c9af430b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320803951f65e051e09d1ff0fbea60f6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be821a0f50fdcd711f16cf7754bdef1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea6f0417795b4f357833054d8cd4de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46814fdf836e0a21e548f96109dead735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1062c8c12522cdebab785411497005736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af81160ca2478219d633b5e5f27da9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076d19d699ded3bd405e60d79cf1316738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90d05122146db84d3c1ecd47016154739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205afe7936fcd720b97c2a3b91fa2766740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90f28230a7280177aa8b8203898a0e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc61ea0013ddbdc77d3ef9325d774f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d79d88e61b930cb6e4e6144a1a02c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0a076dd9f577b67e7156a9ee01e2c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff506d7291a7bc9d77b95daf5b2850f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298f70cc09084bd5198086bf11bf9b2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cee9db40640ee1623ed5f4e2a3926747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d3a13eff32f38fd9d96b71f28e861748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453026ffad82a07cce968a99d39a5a6e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4c34515c61475ec9c2e20a7159c2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70c152c30458b990899d2f637bd0df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc87d7b1ed8e1bdce1814af69e1c32752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723c7be48d421f2903e1743b697484a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c6162653f4b7196d0d29141901100754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c78d3be727f2bac96ab3125af389c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c9b4f23f0fe02c5a3a431af994909756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f120230a95ae264d2e63272182c60757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410aa7cf00c343b3ecdd536c4e4c353758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3c4ff1cb219f8ca9036c8709ba010759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8be4a8dea7e1c8a960845cf82ef42a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e30e9143a0c050b6733e8131e9afb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f873428e512fe4efb6472680b0eb9a4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb1146ee02ff5ec4624e3ada0e5fdd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075b42aeb0cd1ca5f1c52bc01962b35764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0063f9c4dc29364e869ee5a19aa64765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372876191fbf1ef89f24703b857a6ca766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e8da58845bb088e1f9823eb16d164767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d82f36b7ac2e39d0a5695dcf54ba7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b104d78220b2e2c0a98de601adf7b6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c4d87a51d98e149c01bf8e74a1ee5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4266b97139d6bf21bdecd9b677aaec771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af7f07563858debacd8b2b10dc4466772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b80f6e9ca8892a591f17d251120d58773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28a47ded474c97523ce68275d8e0bf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b77747f34db95dd8f7d207f559104775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618cebcaaada79329d44b4fb2f9921c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56839b874ee8d720b69b8809c6c78598777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6afba67dc9985c1019319c28a3b4f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c28ef2df989f1218a5ed9481e3fc6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361122c30f051407e25a77fdb438b74b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434a8950d5f7ff0ec9e77085ba4fa8b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c1cfb1df04a94422649fba8c0e9c0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9121391e7a55fba09b9b148c809b773783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bcc2283ff0193fc468518dfb40cda784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4b9fb5038d365896be127a316bfc4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a897e70cdd82a979f1dcada310bee0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51154000f177e9fb7431f6fbfa37a5d4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed90e5655af15d0aeaa5f60f3e7f55788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f414e4e3c711b13d90f8d2af127be789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bf770ef95b4268a475551524b35d3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0104d8bd93284cd3fde98603921fe1c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83686414288621b7c04e9f410cb52663792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9cae02ed6f16ebb4a63298ee36dea793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548baa14f730929993d68df7f53fce1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bcd95df64308a421269ec05a93498795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af59342fa3fa55d4b8e9b680dedf87796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac03437227a178d1c862acbac5baab3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecba89e9f495342b3e050298949d35798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacb00fdf7f54f2ed707c8f46545925799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ce257be3f6bf95dc98b4e97e7e8891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f34dbd47a97204a54e26d1ce0699c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65f0d18a821ea7949dd950bd045adc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde498741fccdd5b4d401ed99ab5a544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3a2047b0ae07b54143676fb438ef75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c1d537a581971e577bc40fd9e21686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482be015f433f9d06133ac38f4dafee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f254f90ce58d209bd83e1712c818b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732f40201a7cb46950afd75933ac0cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bf2de4d47521241b789871fa33a1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e84e54de773e63d6092f415b67faa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20432148bac542eb472fa22cd51a049012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae29d700ebfd0d40221bb9bc460f81e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec15e6329bb66ca390f79f4056535d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd9054c3d13a6e7a552cf618032c1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de41b0e1bb0cf1e8d099e05637d9faf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90a16e977c0cfe8a9e1448aa34265d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d465b489ae2d0d54e034e3171558118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f60789b5a0e3d5cf1215387dff225d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905e128f829001d60c0a751e2e61a5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43736c53103f586c15755b43efa4c74521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bc5c8118792a23e7dacb2e8d40d8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1a6f05b3efb16b902fc9f8c3d353a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84160aaac7c46db96482713699404eb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631327686ca32a6f950f9f98d8bd601925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe167a44c5e5520fb87f10d8302a2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac41bb3f7f2894f81c386f4ac56c5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c874083bb822ea66b067b9aec4a750728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf20dae46e575e6c90e40b7726d1c1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e152f85fc91cff280a0eb7c7d29f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03ff4c2debe4f90b1e1418eea4465c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fae709fe88d894e41903e044370c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2eabf2d7c7793499ce76335a30b42e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1fe0f5bc1784219231e17a7d87a6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60ed972397b85ee952e9e0e6843b5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3058a80187d2c5856ea0d239c260c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54eec4ccbe87a20e4b571093a0c35437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136af142d9d6289540c4a2a211f8b9ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b66282569b7fec1b72d8efc31bcd6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f450f05f2036138eb2664a83fc7cc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f6063b5aee1c3eb6b6c34f67d28bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78a1f0c30882e6e2f505a17758c8ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d22c33157b90285b8bdd75608994e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356d7dfe7f4a6b2d0dd6289cc5b556e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f13c86285f1bba32b98d988e6128545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1b9ab8d217c47fb69f175c62c87a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35717f25af20f117356c713a068c9e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd97b0269523c6e85198f931559c9ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcafdbe3057ffc57f5b9ecd4a33007249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed60bd56857cdfc1ec170cd38a6d1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123bbc8311a293fcafafec61184424951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527f92b399bb127d02be060a604154952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02203ebabe960493d517e5023b634b9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0344e5bd45ba6424b6e81194e1c4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb724ef517f17c57bfbd21f97e570e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dfdab91c8694854990d242fd89d4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a6ab034fcf937f03d66634097fd2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa4993a1f4242212888788cbe929a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27ac16c3ce30af26d0c7e4ff1d666859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39b40daccbc41c5cbd61723d69308260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef84abbdc99a16a6657b3531ae494061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fedf4dc10298f3ea2ccee3d50e77cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a790ec5790dc611adb3470d2b54ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29da8dfd69f5003d91457abbf3286564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5233c08d3e354d746914b99ee2417465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06fe9a17a071688ef7e55be591520466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996ec3951bffc370b20a7ed5aad61e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62751923fc22cb4a56381b0f00af8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd059302c99eee6b26927ee8721e8e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacbd0c69c79811d10c0d338738323370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3102d9b5a56d1138cb8916f70e47c9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486fa4f9e6aa1e55ae6bfbe0b41f23572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c514e55ed62141692ac613dcfc8547773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1978df6ea9058fe189637f4f4ec791174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f762a2f8826e40a974a1d1bad8767e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930cb3bd304a5f3375cb40bb56c7d9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d34320056a08325567615c6decb34477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc02a2fcd58dcce7bbb88d2e41d409278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d2eab5cb79b808c44f67aebd65e8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9432ea42991f6cb22273e3f8b8daa9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb1b1d76bcef5c978c08509797535481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256da5db9fe9cb71be3b91c873a4a0eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4019dc834130880869ecfa443b95083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e98a6fedbc24e27d78e308e54e19184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abb5440738b75850caec207dd5456285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5e0acae962b7b8d966f7c75237a1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b8fee245b258e7dff0469fe76baab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f18a05ab655b3c38d0fe1a788836888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d29b5984c20964d200b101d2a5e6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761f0f649f5b339b786d319295e52d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ca7c00040ba7d41eb06419d07600e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030084d093355b4c2fd8f3103168052692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64cf6e924e9f5a387f9b94c1acfaea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca412d24b2a9ee95a6ad9403f7750094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49499cffc19cd2fc62cca98566aeb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e781e71a332b46cdfe0a9bdadbfa2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff31f76fb8f30ca09ebb3095ec3af997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cf6e4fc8ac777077efaa96ed5179e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990e53c8a506bda295465eca62f99f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a6a3488ee347e633ed5ce662d7b00100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b16e8dfa6bbf1e748f0cea986c8adb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c9d96acb769fcae9578cfa6cb4a05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcacdbd9fd040f5a92fa46c7517b05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbdcb9500003c3eae0d2a65cf537c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca9c11d12f45aec86bacbba929edb0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbb81ba60da6cf099a9e10f89351c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bb6f78a832b5be92e6947a859874d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387680c6b8f759784dfea7f60f67b6a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b94b438727914ec15e3252fac94c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c17efec5c5b39eed52897a2e9e42a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8945f0a5cac3fc1856d12a4378869bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f33c67a7a75d703dd17781c8e92db6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9f7ed962ecb433dbcaa1d794aa621113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3678edd71ab0eb4e92e0a5b0925da8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c47a55101b0fd79d2037278d603ac9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88f1c99e4c9dd26f96baa008858d34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35918368d272ad798b634d7b05e297b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb92281d70ff4bc131834b722d74823118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660823bb2fb29cb2f269d35972adb4e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50596d473088b72c7b3e4b87df1e54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a532c8cf03cda8af13ddc2165fa16ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf8403eb1d3b0387e867185d439080122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb2f17b390c18cd60f93ccaed71f4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa776e6fc79c398ed45dc87dca058a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edd26b83ad18c18a4a3db7083a8bc7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50809ea83160a36d37d05eb246abcc3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf9542ea5497be58cfa8abfb841c62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abd1a7d28e6df0609eaaf30bf58a10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96851a62dee5c5f71de9975c39564830129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357f6422e33a041e6a1a94d02235c54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432d08d64286808b95b9bf993158835131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1cbdb225ca80e965c731ce7320521132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c7a7ec372d55ef84e2d1073e7e6e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1561293f4fbe2db722860d53d05355134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acd025be4adc77e2928f4c542886b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d3cb731534627d9218668379d3122136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181189b2155bed59a31304194aba008137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aa2762be406d75f6ac9d4cbead428138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd863f37c0e5d6489036c59572ba05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de0e2fe0c4f313c8818de2875f65b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fc80e0ce0d7aacf140e51b5c57ae5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba5731f283cf9c0fbf5a98b204094a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad789cf0397ceaaeab3b2ef5ae5af9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614fa5b5cdd6263d37d56813af79f2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d1597c214e0686979a75d4c4be9ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ed1b776d13e9db2008e6452053fb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cc1045d367525c2c2f7aebc0c809f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e7e7764d464ec950d745e81ee6147148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4132c7223395eee2fdb73b7bb2c9e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9aec26dbe4d0763b8d19467a7a51b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cd18ad89b071e0f8e2a64aab5ced6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99f3ea43031cc66f8c412a09ed36f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785d4b8a5912106dfe8aef8c72463fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac813f9cb5b5203215fa72527e6a424154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be402fe240588211ec11b7848651a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917869145018fd754783afb8957ca1c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb439dade3e3f7b2f2c8520739f680157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f5d4e785f7c709e85bd5826adde30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d538448434ba0cc9cc45c7832b04823159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617169678b6139c471a1efc079c71487160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00dfe6812d0ff261164a2ece4189de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b1a43434bed983c0dae7ba0c219ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb80f9c46b7fc1c521683af27d0635163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6fe1119a12709e71ee2e64e62a42a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef853f622ae76768852519f1d23d8520165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0c2430694d0d4aa920c9a08a79b91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc00baa8cbf2f813c306d563fe652eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1334a34ccb55c8c53a1093f0cb620a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663b6f2bc0bd82ea549591c6d50707e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e5da56ab0a6415643a22f2ab79547170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48764b1eeaccb67226b7913fcece1dd9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4fc0ce5332824f26d8e5fa9b9b73e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8d7158cd312139f4676e2019654c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325e6336864ca7d2a68d435fc3d7525174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce859e00d530654609a6914c5254c7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc37942e7fd26c04f7250cea458b0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8792537b1d58094f4534b3ad5b5ac56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c8de129c424a7043243564c116aa0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d5d4105a339801a8c4c9ac0c9ce26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee1276327c2266593e312c722e8d70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d74f1713b376e624e7ca907efa93f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc4051b760acfe34870af4e22811c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b493d2a1407c8303104106f8418e8a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3976757859422a08bce5348d1398de8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc47e18137830a0e4c200566dc913f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3935dcd4b0626f328bdeb5ec2c3065186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4573223544ecb7a6bd15ca32336345187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5dca2af45664f08db77394ad90881188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85d7466ac11a204224d9beb68c54c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e7522bad8ff105fc7897ff95ec7c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667d8d31cf711b4c045e39709b22eb8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340a8c60ab4a3bd474c9a409d966355192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739a6f629779eda358ff19d3fb2816d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6edb1cc395484af19eeeab0938cb9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6129e3fa00c74bc301001992ccd2f32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd773dcb44ce855f4618a2cdc70bd74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862537fa5983605354b4333480ed3120197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394305a70d97139c64a3becd6be0d776198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb18f08ff86047c1c65bd471cab9e6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d562010111b7451e01f21f4281c08f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cefe71ffb8b247a41482e13447479201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6be8ec49357928c26c238b5eece0e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e02611c28bafa46ca83f8e28ef96d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054da3407ff05ed102140a4e02472168204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfbbe1c5194ce49b825da5f64bb3c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1df1fd36a91762f2a80ab9f7519ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b93912eca792f4ab6f3de151d34521207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdae4a1fd37a8c35bd9805ff77aa227208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d1f332d78b6345fa276f3ef5eb224209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecf082a382ad0f545f0b7e8b6efd05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd591c8996b280ceb294b79fada9cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e208ae73897553503d054b308cae2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20b9e90839d4c7f27559be4d844da4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e043f84088bdd1cd5dc1a46195ff9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183eb8f7a335c0724bf2ba1808fba24b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ca28a6e51a3edba80aeae1e81ed58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f1093b4c994dd92e365072880bd74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9902f640a85a5f83d629ea5fd5a210218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1f724797118e46ed4c4f2087cc466219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a841d821ecb97c1907ed74da46d552220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f01419dbe477e7843d0070855fd88d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f077702911f0fab5795bc7b66cfc4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b107ad5fd7c5541254720fbc9dd141d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6810966c5d2f522e9b5166bb8eb8ab2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e2fca8f320b5c17e4d36377660fbf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4e855697e6b09092f84a52a9dd400226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0056575e73799420a73189a2b5a6c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d66bf052472e55dbf171aacb9713e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f076645a81338aec7f4faed8686bc5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50b39107c63f180c02f76657a86158230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2715abcf5e4ba64e3794c53a9e6a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef88e39f361b4307f3ba358015f4a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35675c97be72a7acd469e4dfafbdbfcf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3607bf0f3ce5a9ff781bec1290b61a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ea1bed14324bd92eef5b9a9440d34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c165876cee190799164a98a8aaddf5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e547f1f3a068f59501954574787f28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e7f649fef5ee63c56b2b73e749dfa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923facd7f84107cfeb0065145e772ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e06c16a4d23b359367a5e1838693cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefde7e74e2afefab42bf807ee906022241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fae7b113523dcf1b74e044e65b6dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a0ed28cf055e1877dfac9f6e9b1ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf3e0a076b4e77dd390586200aa54f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657866a4eee8e4d0a446a900d19ba9cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906080d63056349af6fa86e84cc9e45b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36f87eb2502b86cccfc30735330b4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ee908c3751c49463a040efb563635248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d2dd353fdd833d0eace28c53a0b50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894331979f7c0da4b37024280831dc9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6958142d3803dde48b08c5bedc50d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094133e7fe321c322e34ca238ab1e8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa26288e7b3ebadf021d52749b4b598253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2522189752f21e63663d9c649cc21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53febbb6c543e99eaf48a9758e6d214255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f6f14857cdb6d9565127b90ad24b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef83c9f7a4362ffc49e0b6d2422dfe7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076de6b04a8776a3529e5371e910e7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9187c6a6995f43307a8f5535819d67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13970ffc4d7fee6840803ca2937e9570260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712f940a14db7bdeed3233a14785c30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7c7f3333e21b215de0887c1ff72c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740795c9e7bce6d3ea593265e6b8e01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62aebc143f936daf947a892ab97095264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f2059d35558a0d94b1f28ea34064f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caa8c4b205da14c03d60ab65312241266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee067a0e4c823ad6fa08dadc5d1d7ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c15c5411732b4b1e63f3069b01a436268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2b83070bc15b516a7a90f210144db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac4c470437d4888eae4914493a356b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f03fe900a5e708eb131fec57c3994f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe4bbcf0bee0e00a2dcd4e2ba44a39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472e4cb6f14bec3203fc7f1bea8f77f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc3ef62299929782cfc927debfd9e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3a773e56fc7bb08826eeeac0f19a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43089916810a12b45b3129c14267364276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7512a8745f8a1a9334596c2ef2946277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa199c23f9648c96e5d191d260359aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de53ce3e5dfbab5fa0a651e368be20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205f16c95e3efa6b8f4631e7369e988280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6f5456c04619e7c683c268ce86638281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdaad1482cbcda4e4ddae5fbf433ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57790cbcb2c6d9409ec70883a6300c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cc8cfede16b6b237398582088fe6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ab711c475903e60fab56d15f19be6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a90dab7548957f7e848ff81f660273286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315e2fb2e7b7b67f75ce76c62f4b636287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292b53df7a8bbd6bcb22f2a7a97b28a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865b65be8460adc372f6fd6ca9fbe51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2717caed878984750b92d8c70df63c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986397be1bfc2c5c5dfed0abfeb785ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd2fdcb990f046d02d19a7e5f2de30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ac1444d8a9a6193366fb5ec2de532293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f488ea51b73c6ee9b04140433c5e176294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4dd499f4bd685eac1f957de422f36295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d909f74e7bbe11a5354ad943d0580296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcaa1917d446201bedc0a5581435a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245488399fbf88ccc3f9339651aff3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655262b6be8cacc248bfcd0d4576ef7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358513f2ea9315296b255fd984542e94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e237aea013e00156f2a98a78abad7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683617a08245dca7c92347364b0199b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17322378972c77ff9bbe24ea96e6b62b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21c4fc4a45a112eae2e2f70dc9850a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971e90032b45a98d1960deea81ce73a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd3ad132a1f9935eb86ee950657b96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb50676445578d7ca61adba32c65ea4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d29013538b223c2e08611583c26bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd61e842c23609499614db576fd3df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a5def1541fc22c0e939efdc37ab8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22750a6a9e394018a9e58578cc064727311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc714941bfde234518fbf73af73fbb39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcf08468c5b96a26c8eb81beb2ff4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec69f1ce8d9456bcb12b810ef549a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7340b73d7db59582fdb6c8af96a89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01274f370cc94995d46639567e86465a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e2c1cb680b7767030c0363e173740317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d0398cd7a50df3bc09741bd59147e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581f1e4efa9088d802fc4ff3b0039d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5ca3288a2058b3e81cf2e274b6fb6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29248fd854b631071d9c67cfe657827321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e9a499b34363884f00178c47b5d4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d79d6cc4215ee46349b50f02828b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee787ace45f9283b2bea21b15507361324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe050ca26d14bd476dd31ac3fb42ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85b974928677bd3b3711b7a3b75819326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbefbf81f9d46baf71fcbbfdeb33ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778c166ff5e0d780ab16d4e9805b1fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b818fc11cabd56028558e01c894745329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99911af4c278396369a5d11572f1b7e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20d70014db07e15664beef12348912331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c824bebbfb101550e22c926f2ef4d23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd58e08bade603d84549e6d351cea4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8915b90ee9afd7458ec8023c96283334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57310ec0558de737b150d1407c386576335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d20f472b344e4cf31f6b159e7605d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f136c5ad1de901b655ab207fdc836337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064020a7cd3c82b0651f23d58f1babd2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e77ceb30272155302e27a6d4a07fa3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63fa6ddf23a7a4790e215d19c72530340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161bb0061d3c86ad685d529def62e1f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62317f9b463d8864fc363c7d2929f7df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6885b4c513296eb20b2cfd4007d865343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fb68a0b5226585040a5a5020a5d4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196fd78a4432aa79b60d95a7c90a370345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841f40f00afa0cf0728f952410eb99e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a323149dbd926e763f61fc97e091b2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adbfabadb921a949e7f2728cd9d6b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a1234b1bc51a8f747a55cc02fdaab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a2d1ed3dd072af7aaaad00932093d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4014ccc1911192b45eac3612f0a34351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752b4f51b1e8385d49a633476f1317f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403158e4304c3ada059b6ffe4528d7f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99214ea704d01090f253495dc24375e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d444f281db0c1653aeda9bf1500e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872404291e4a2b4a71116600bf64369356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7833483a1e02302b31e9ffe3df9bb8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026795f486e8e97a421eb21ee1a1209d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaa4e9bb2bc4e699b84e820d31cd86359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dec5fa1ea3ed2b5b39c3ed3e5575d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f8a9ae0dbf5e65ddf0a5ce61d9496361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473226a24e996c81d2129f2c7b0de75362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eec08090a06b9ec67440f6cd298c25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7d4c2ef72f19e349a2c16524077f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0a5d8be67138fd1656c536f7f6642365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2b0f9b26c7413dfc445c91593039e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d69ed326b3b8229f651b8bfe1b45a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac4e481b33c4347e71233ea25ed4a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d746662d13b79a14b48a08c55b91a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85b81d7ed66c3941ae7c7884108d9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4deb2276faf002930d25012df46aed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790c93e6e8d4f4009ab67184155ce1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00934d7870cbc1e83473190243392a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c0457a147083d38f14fcdb53cb5c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa5f52ca79be544a4d03b76790febb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37614c45b58eb4e380908864bc73d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e993ca9474a82fbbcef6074dbbc45bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44d2a47caf2a9ded8a03a2476a1456378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c21e10a85db7c6a1963fa2bdce13d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e545e5a6e3d09a114583db31c67c00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0a083bacb472b0963b385cafe1ca1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac24503d3c4153794ed2eba831c5dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373f7cf5c795e5d094ee9e7ea527b7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb517ba4fcd600821ad5b389517d845384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292c05d1ad21145f9fd3da651bf09ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62366b1a5439c5715a749e11120d4395386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3aba1049afdc3d196f0cf669af57d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9305234501a6ff82e0f9cfe9a96247e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b64286108f1224fab878e0c89f428389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ced11a4b705956c2af9ab1230ae61390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0380efdb4131abcfc3564a21c0606391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a0f11c30e45e323b11bc7ddc81d77392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fd0bbbca1e221f304c4187812c646393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8f1bb24c7e5c7d9725bc81295c703394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6429c1f7431cba0567ef2cec380e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91185bcf72d310808b853dc4a471e4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42e528478602a0f4df0a9ca5442adf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238a1bd906ae1aa965ac661f7817ef1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c31c2ac87ce32955b9b5c7d42142a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55eda557e4601f560a475b208a2812400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac55cbd58a346dfb5efc42973d98ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce33c68a9238e7ada181ff08b257741402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae5e8c94f7c6236e9989f6f0696eb3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e486036c2fa0aebd1d741642be167f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c16ab1de177ac0668ce98de93f781405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3813766bdcd23cef3914879e20a9c0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1133fd5a0524b713e46ef25a65819407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03c8ad0f93c800e7e3ea012fdec500408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcaf05f5129f4575fd1bd41a3a5879409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96dc64a26dc010e2bad6d8a0d12f88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6160c7c648b1274cbf80e83e45d35a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43735423494d377ec4527903c404634f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d0c52350ea5c5762354ba0c035871413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2217b1ed847e2685388f51239c2f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4996543bf0345c07fd89a856ec54012415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ca528675f3cc78952e3bf323187d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b694ff6bb8aa966d3cb6192225c7498417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ce7a0d243c003b90b99bd6b118696418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70542b8d1147229c4f6b76c2af052879419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c093aebd1be503038de2130177d5bb6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929bb87c0c85084e994407a015b49d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db18f5a7aa94b17f4b41f9ef48bed2e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4154d57c3ed77ec3e1ba254574ce9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9d5eadd4fb55361b129b7b6cf3678424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74eac65782985f5d0be23639864203425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05270ace17c442e7fea650c4d47a2d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584f69d3ad742a8b961691f1386b62d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830197e6414e77157a10f89e540af16e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95594ef5882bcdcb08b2dbb89473d161429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1247903ab9a81a66b6458f4cdc9cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc70181f9be6e092ab00d9e38ad52f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f186a99a396ccc2f3bc348473e09482432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e411bb7ad4f445c58128065c1cd0cd5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79526120e0f217974d082b3b3d4d6b09434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba4bb5c30904174341c730280e37e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c774c3833461068840c8142f9b15e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c2d12e5905607288887fc1b189f10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f28c25e7f74451c6055304c19633e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55e12f2b0bd096feee05727a48838a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3505ba08fb015c887419ae11f81c9c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba15dc01c3e76c38465b15ef153b760441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bf9022517de588c0af6504b815f43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8fe12cb0efb8a2413c8855eef2e89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e095ed7c98b4859600a844486a7966444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631a1b318591b7ffa134224d87116d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b811836d703f0aba5702dfe4d24458e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d65967a5cbdb93deab4c55a97bb8d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646be2a5b22b3eebed75e94aaceb82e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8e9f0fef2a32fa9c5ffb61359d8aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79be149336c6f87d6ceb3b1cf3e2ccc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79956c96d3f170c003a722567809b13451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22742253a4ce14ac591ac94c68e84fe9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba14770ea4e0cbcbe712fb59961fa3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d1490291a8c6effa02cf988647ffd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb4b7039308faf28856fff9c463a29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026f32b895a1cb4d2b3d2aa8223d08e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ee7491a0526f1e25d6441362dae68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf2876184b6970a1e9db971736f3a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769cf422a5d992230ce85933d588ccb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a989930440350bebc2637bcc34723aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b887bba3135a040594e3ddc70310b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06238f499d350d002332ae98769e723462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67679436741cc1f13bb3983916c23e7c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175d34ac3c7e7d170b651efca51da01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7cebe140541b65196324206fb7a39465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5999868068d88f138f9f81b38c18493466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f5799ebc403651bae1775966add9d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bef40a13c9274b6f77f0a155c5a44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22410e4cacc4e9a0828b6844e365fdf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0905dd8c68ba4ca62059c8503bb729e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4ea9e6b7bb6de5b0f71659afddba0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9a373237d23f2131609f7e139f295472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595de08a74f8c519e88f73641f32c47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3549939af3be5a0a69454157dca3515474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed12d86847c40428fa5299c640f1646475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ce9ba9c3aff805f03fb8e703ccbc7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a5313215ccc6e35ebd0f6dcd054ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a17d1d2e81adf431a6e59ba837c628478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bb2d4194d0a7a52b4179512307455479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3f692220434dd9f856674215a4646480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2cd2c1afabd51f3a23d12229febf6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4a1a12bba04b917b613cbb688350f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338c71c361e4832c503bf7669ae820f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a7df6c362c60d0b5da1649ab60550484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174d1e37c4293981209d3cf9753ebe9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4276f6fa981af9d155cfad7045aa6f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48e94afdd1aa7d19cb0c2533f41ef8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02d08427ec3feccc9a64825a639400488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90802c2f2ef55b84c9740610a3850f57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14be34b183f2ff6d63a676a4d1eb772490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1d582135d4b8b262172b63e32d165491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882b0bd0c4225c1a04ad850d58481fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01201dc68863ba6cbed52733a9d45f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9288f5fde4faa8c528a5f36b1134546494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511be1a3d3dd8fc82ee0ebd531239e6a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfeba9ea112a3c27ad3414413076403496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66a8d67421ad020d8fdc8482559e78497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa42e7697f917c0365d09d503bbd98498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f15a9e2287d67e4021229a1cda588499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1b9d5161694627dfbb8ee8755b98d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e04391d9e0bd62eb5dcf2c4ef636d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9930e1c70d669a07526eea490de8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b062849d6331a3e648d311367d1682503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d239892a05006fc1eca671428f1b20d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4c52a9841a39c566a1f2e504aa348505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55b74427b29ae6201452ed341a8ecc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4bbb2782a048f322b2be70560884c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24957e33f8974d010a49adc7e4aca60e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee402b9fb6e7b1223c4c23ef6a3eb06509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d32fb1c75f14a5e8e0b4d588ea39f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b5896eca5ee97e7020d05d8c96fc4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a24afcf308e7170c8119cea32cdabb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b908196c5cd186d2580c0fd759740a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c768c72c56ff4d23d9592a89c889a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bb661f26f7ad39c207fe7173a13bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8cf99fac5b07a14d4a326b6b6f268516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edc2ff137c2fd927b85c281fa13cb9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00921bb54f08bdc2caee6000da0887f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa3800676029d9765845687fe8b900519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d6f9f55a360ce5b899e3cdc134133520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2d2a2346fe34331ddafd8bb30e79f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31842df428d4ba64255f486d7b927e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7acde0c171b11e015ce86a2a98127b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b72028708228b89ee58e4defb4b31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942d9241292a0266ec1e2d755a1c580525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4bde2d2196060a3cac6436e2435db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8954580b6c24ca82214449b17d4c0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460e69091177c91b47985b70e1c46fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c49a08212c6a65df459e8a1d364b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a804da26fbfb1b6d8404063ad4185530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8c4b5127a0d3d6fdd707f3e13c42a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0209acecfc3541c301eca6376af6d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306145eb847c28e7c11f6a3da9dd797c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a915dcbba5347bd0edec8a4db581f56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fd86923efc2d87bc72c195b6046e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16253eb7c475e36d86d06b653b8ea43536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6441c3dabfd074d3146e7c5976ae5bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71fb16738bf311906ebee79bd78346538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a28d04896d44a9564d5a1ca07229a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa772ff6ec136b2f5dd317199af9ab4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b345e2ae960d459f41a0592592a1f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb98874c172c8742822aa142a081fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183078edf04cf79925ad4bb8ab55089a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db9db50a29a8721473344e5d1605f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0e4c93b81a4ed868df4e898098699545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27533409db100da57f4c38f7d6d7a12e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370807a1221adc31e74c8ec52677eb7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375630f6354edb080d5359803653a8b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8436aa5755003d0ce8df9d9820a99d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40d7e403fbabb92a27fbd8106e897d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9f7d6e619ecd96e958c60fd3768e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55991f78ad37e2ec12c2dcdf3b50547552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685be853e160b299af802c5393ced86553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbe4f6dfff0d6e7c9bc4154bef388e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1dc872aaf3b3840b3b0bb11f25cbc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57bf859bef4bc5e668443018d6d088556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8a09f68fac1c67d61810d82256caa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb353faa15bed0445e21cb78c8e04d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b5a990d8fa57048158a9eac3e3bfb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe1dbb9e423b65525ea9f5dfe24ee0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181c6604b7ec5aac65106d55f0a258d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442b54466d87add105811881914c51f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba98ada5671a583d3997ccba08ea67f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88f34be458be919d209d7b4d380cd3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1493e273c9bf3ef2e70695f36450b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd41619a074b0a84c235d25944da89566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2c1ffea3850047d008a518b54fa43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa59986d7f037be32c0416554e0d61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc5659f58709971bb1d8d24da2a976569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa364acb043f3016f2eee7caa35d32c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea59953266426cee73f3c612250b19571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece1563fc2802e92101a51544cfe1f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adba1f1db77325793d9ffde8a06f84573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d87a98c6c26b1ce1744f91bc6b0f65574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5b31d952e2a8a98d1da87214a189c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bc286692ff475032a1a5e51736d8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb209cdf3b024281556c19f308717dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50733ad854ca83463475f459460021f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10644f58971470c44bf0ddf3926f86f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c6a732139b243b042ab66ce310be6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb53bad2d9f095ce54c27b9507785ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df4551640ccbcc4c25c0da1fa4fc52582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04790b255e98deefc2b1cdadc3b72d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bb25734dddaa51789fd496ffe4067584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dd5e27f31c779f9b28f076a41b998585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aada9aa25b73c8fca914d807fe3a14b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2847254453ab27848e9dac7f01d6add587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d914b5689f6588afc06494ce61537588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96c715540f7ea2819df69192e8a800589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2698cf0bdbfe6ad65ce87bc1077eaf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1713000b017cb9a7994949eb5f39d1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b7a517b1ff80cc2743609e8a17065592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d8e5f7b62b5e9a8756f2212ea884d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710faada1d4f55a81be58bde6f854816594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858da595a6573077262c1fc958539132595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a89149302033b2d72b126028cb166596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be11582a1f1bfc8c340c7cab2da768597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b03b6913426fefcaca7d62d816de76598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a509cdca3f244e2200ae6188d2fa74b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd54c9c05d174d1ef8128990d3259d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d72e89b5e6d272af64fb1b9d907a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cc3f58ccfa9d89b2464a73c5bdf35602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384ec97e23a1a95bba418ec54e5f17f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33637217573289259ed5f323511c95dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea943d2cdae081e8395209b2c85adc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4c2f579d3f6e009e072b15bbb87b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca92b19c4b1cd2013152ac5f912baa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3ac6aec8ea771c9419fc7beb29278608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148ceb835d5cbcf34d4c6b272766966609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c093547ca699c1f5f1aab42e65bc775610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf38e743d272b24d1c2abb12d42449611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c84da18fa354c742c2da17240ea5c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7e2a60beedcbbbdd631fd3ffaaffa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ddebad78d503a588a7c8143913997614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad7aed030fd0e9427c30ce15213f83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf873e370163580919433858d64a2cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfc42457107b8ffe317cd8f00978c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937ff3d40d5b4ff51f0a174804d36c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434939ebc2b9b6e509a51eb65b8c3664619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cce27684f959ff650f574e52935f57620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e61b8d0141c191a63603a88fbaa367621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb7b42470d48dd5ab762eebc6e067e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b585cb4304f2aca0b53bb5b48650271623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93039771c79582c5f2174cb5e8643a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691596ccb80a28b8e7e8e18e2fa1e46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bb3f9582e734a0c72eee9eabfaa52626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44ad4916fff9261cf7b8e3462a0afd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495b3e7d48b34915a522dd0dc05b54f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecc257c8b881f342675ab82c912d31629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b698003d62b773a9224369e6ed567630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf706e5e1b85728e012f60fa6109c4ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc20a41b0904771d0db6069d8b656ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cbe35b3455b5f2c8c4427af9813f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d9c8fa25d290ef0e87dd00bfe9bbf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde4b9b165efa12297cb12bfaf1db8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5a928cbb05e4c9957d599ffbc2df2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5d1337eeaabef6bdbc0643e281e59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b49093f9867b672e15a7d8bd911c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca962ea940b84526aa497f2d169e4aa8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03aac2b3f99b759ebc4aaf8fa70791640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f173d1b21e494cff8cb92ab318a0a36641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681707905a2d81c4cfedc9dddfc13696642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83001904d7315add803d69658394429643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7b737df188a2fce3e36fb650428c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dffbbc08655df9bc9f760e81f3774645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ac64d504643cc5e3327e23ee5735c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafcfbb27ab36236f2a7202a945b506647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f23e0e35c03b9d902ff4d265b2f91f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105612488e45bb208ebc1ac4a7358b67649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f362b6ada1c80123a71a58ee968d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c54a4ec07a85896fd850305e0a6e96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e303fed7fb6c584d4fa7686a3051b70652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f57296c4815d75400e00b0b04403f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b0a0dc1e5fadb4cd67cdfa8cb628a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f4e62cd44d161c3fada4621d4d6c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc9331bc333d4720682da4ef9542e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4125b9811fa20c44c9cab5f472e0f80657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ee109810cf2a6530c0e5232d5d89d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84cfd2b618ad323b7b6afb4de7fe83659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1e5b8513d98a2b3d06d599a4cd125660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591fffb75ecc03da8a99a57090db5e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b45fe0a91dcee84efafdeb2a7cad2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c488e7b19206a33ebb9e421823ed9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181612e25c9faa73db4fd7441b652a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dddc27d3966ac92e943f0c4679eb7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47217d5f02fe99898dedd0a2fbefb8b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cfb744eb6c0fd0c9673d69718527b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4ea30e26b46244b89dc262b13181a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab0cef5a66f277791f4b5668bd2abc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08887b1942cb5e0252bbd8bbcf5236e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31c5904bf0062a942f75f77ac28d64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8383de9bbc094bb958810faece9b28c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22225d79c09c4cde5e383df389f8d86b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23840af38357d3a67d24bd94473d689e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14146755f47b3e9951dbec4842998f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2113cc0354faf3b6fee6a4d8b94d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3e27e2fe53188d10fc669d185dafb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e855bfe5479b9e49ebc5aa27c4250678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fc22cb3b9b618e0a0c8fd138a5235679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fcb41d04c1a2ac0cb6e479af21f16680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5eff5b8cfb1d20b5641ad5799afce0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbe14f746390437a5b33210be12bf5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87110d2f7a0878900b438d208ac36e86683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2ff4772f35d649281489b82df975a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347873e34a73a8a27d27260f4ff549fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0280c81de79464b14fbd4e1152815686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627854d5969daa37a69d23a4cb38c02687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dd8e56ee2983b09dcf332190740cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077f387a2698ee802091a888aece646689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd4602d3203b79d09d9550a119cb3a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c97da1bd146a3e3df41ad74161169691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961e84d7eaf6736771b5de1f8b25f52692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ea07eea5df7c14500108ac28313f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b467e39e32b8eeaaaadb5fd463cf862694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e39043b5859a3af49671df51903111695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df51761a2377903c5b0c50dab9e9d41696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4372510bbe84914c8515b13795ef519697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d7979dbfe54061d2cbceaaf81f237698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c568a5b163fdc5e0a84b00413a0307c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da181841e49d997c450247ea5bca1f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bec1ec31e87d426b34d98862f28c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1bdd03cdf16c95c57d2a84bf7d4ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6162c71fd2c92f34920ac4fa04d7cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672def2d8bc9c07f49760a87372ffdd2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96b7332ad38311e48e8dcbd9e03077705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab574440a93e179dffcfd21d08200c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89489d5063e8cfba32c2253c806c74d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cca6908c4f1ca423175c9e6e13a7c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad54d20380b46177b596e265ebc8bbb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2a2c3739f8a282df90d1c3dc7367f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0b8dc3605b49d7cb8b61f675cefad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859677c6f841b83ab431ba2ff98b2c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4af8daf9efe1d03848773415967c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e945cca9508f71cf5d317f65b25106714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765152eba72057fe9986a52a5cf61ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e33133eeb9c6af43648c0d46e8c2b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abf91e2aa3aa22ad75d2982a31daed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925248fa898a7b028ca53de4e8b5879718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fa4ea0d37b52fe1ba4a321e622084719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7a4ebd598c8006664dbbe5620a813720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0260e539350728add470d78755c1a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6fe53eda079849496d5a5f745ca98722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66551757218d72c15f0d6a84cda3d4a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a3d556fb05bb07167cbf3f853fa79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad5e40ed3c239e9f32e58d9feabde4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be262443f359f69add5c8246e512338726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296d8a07694c89beb450aa875c41e38727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dc3968eaa5a028b83069c1a33c374728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34873f102b2b02247bb4986e50ae7f73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53d2201bb6087ba173e5f75c4340fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838090f806c2838811d746dd0cd9eaef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91eb2b51539b3e62877cb3a826d586732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec2ec28acd0744667379af5f86ea08733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ca8cd35872255b0a88babaa762a01734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d3a9ac78fd7893b5a55039914856f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5edbae3d4f59a5e53501a275ef7f93736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f06959ef509f93d1aff7706ac0532b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86719535e6a061b383d11f548af9b64738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5b9a3add061f118d7a734506e6d70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b2d18b1629584fd5224181c4eacba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7d0bd76df2fe887c28b4ffc140008741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec997c7354eb09b1bcfa159a5014c7c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd519846bc2f964c690ba43b15bfed743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25588,51 +25324,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25898,1730 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I333" s="0">
-        <v>42.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>16.61</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
-[...1 lines deleted...]
-      <c r="F336" s="0"/>
+        <v>992</v>
+      </c>
+      <c r="F336" s="0" t="s">
+        <v>368</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I351" s="0">
+        <v>9.130000000000001</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>1031</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.84</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...699 lines deleted...]
-        <v>1182</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>