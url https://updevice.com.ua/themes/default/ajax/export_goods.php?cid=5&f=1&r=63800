--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8195a09ebeef87a6c1a95538142db911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee9cf3aaea329a9e835835d98b21482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf2daa267bf43d9bc0f46a99d2891e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc2a55e316ee87e7ab3f9819b01f174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bcb92e73452bd18977e22615e79135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b419ee580059e95dfdb21926ac67bc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23144a9e223405914ddd319b0a174c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b57a173453beaae6e6f3c6ce86f7748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c35b869dfa88721a1cba9d4c143c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afeb0ebc6f88340f9b33937eaf5a5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b86175c9d7c67c601fd0cf9176282811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7d402e74d1b0d42f2c1b1ca1df7c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe512886bf272ccb34fb157c26ec2f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd89658f80f662f4889b4646e1f24a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ff41e89417786b8d12182735b411515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca476f5ef69845c834fc83f892b2d8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2afed0c9d9761b91f57e9ba72956617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd4a67b9ff146a630649778a71a6f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3e6d0678c97c8279702dd67e7f3ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c97ee5bf6d97e0cddab23d152b91220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101e2f7aa130920ee761af6eb45f72721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e544981f9250b8b14984ed593b695022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cd774f6653b9a05b67fdfbf4e125a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce4c425faead3245de98a022eaef3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717ace21e2ec48cbe5f2058da14f8ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f352cccb39b318ce84fc1933acddcc526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae93165e90c1fe318a28e40a89a0ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a6d3c13e691cc936d84aadb1029e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe08262598ad4d8c7ea7f3ee259f99429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd61f1064f5cf715d8dfb08fec3ad330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d87ff10e8ec45bfe6df8cf527991131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554effdc84a99dad9b14486d10d8be8232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b60418834dba99cc66a0c016ff02f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dc6ac9dfd7628a0673aa010e07f5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339aa7a3eb08c76cb50c338edb65d8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223d1d00c2f0c9d5e26b6528176f91e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02497f1036d74d0707684081c17dc7f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ad659f8af0adb9a3ee1ebcbb2298038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6010d642918899caabf6579b02361f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d528519ab1e5f24fdc33ac7320095540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1825d162b74e556d739b8a384f73dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9cab770300ed6e9d50f29c0e420bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46c115e323976382c85e700338792943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda08f8fcfd52d66cbed9255e30f2bc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9f18ba0ee5711a835f08549fb2b4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583c54df5c1965930a5732fdfc2d44746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46b000a961da60eafb5ba1b054123f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc18a27864b307a0df26c810b858cbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaae79b4d10e1896c4ef6723c5af6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820899d3a5980009b004efe6f6013a3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd928dbd551ead7990189538f52ad8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6fea1654b08df68ea3352878eb49e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0025d7de40763e84bdf473e891b8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0444896bc27f4081a8b679fbfd93754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeedc5c0c0bfa9d97a35630cceeb7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9da04b4c6e9b3a6fd430786c31e3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8c78b33be7c43a4d5e06c0c2d3c5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb87bf1963b16d8eaa7381d0c898fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ba4f8f9e9efd860d066310af602f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ded4fbb005f4f2e508d6eb9678d5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fd5ba98ba3e1064cbc6adfc539deb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b48b33a696e5dcf43afdc7f6453ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fac82200dc9e6fe8692699fff4fce363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9713dc07a54520ee44635f66e586b1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cc507b4bfe5ae0eaf939c9f9b40f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2bffc9aac5ce227b79ac2ad40dbb366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448befb36b7de7681fd49c588fae62c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cafa9968845e940d8cb57cef421d7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec7964d951a4eae7797c4fa938566c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a803a0ab90ecf98de8699b14a7d263470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389abc852d2d5893b16d0c95ea323d5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95509c8d6ede46424516ccce69305d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11e10eb29c50933e7dc7db6a6f2f4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407959318f16fb9254d480c055ddcdc774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a99b9a28e1113675b47b483ac75ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1b18c6a8d643f007528f79da1b7fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a69572109f994d058ad0274b157cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbff07369ca6e6b976d953e99c346db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2669bf3556cbe28dc017316e19a0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ae3c3b6b72e4a78cba1bb152d3c9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123c4fa060c34e6b8d1f97f4662d35e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6165ed3aef6e35d2be529c4d9f3ed982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a62117b4c47cf2e7167243f6ccf4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319076dea60747e0d28b3dd54c4ff23b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce75fdb050461984595b3303caa0aee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc02d21a656aaf73bbe83fe8e3eba6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07edccfa6d606214aa36f4de19331587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075acc1299820fdaa5aed3533ee0a6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880b09394ae819993cd7c0b500af65c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92243daae584589085b1b091ba1fb2f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d1d5c1ea66638a73404d42e14165391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1eb204db2598191a65c128754a4a2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8d00be34b7d8b0e5b05f0f01bbf1093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ec46fe8073a78d7de03b27ba4e12194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354971ba7b1333d0263d3a743021885795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda07216da4955186f3b7a8bf544dac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bb16e3b576d0290d4ea86433ea01c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b816c2b5d1e63c3ac1150580ad28f1498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a54eaadc34581d4e61df91e02f64199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d94d81114754303ddef82041962d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ddee228110fc12c3f414a08c550d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134d84c68e57e818fd37d2db28a5b98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c6c20ba5eaf05cbcf8e3138e4fce7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bec3aa1e29c498976d73cbb153ecc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283e93fbbc537849302b8b6ca6cef3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ed6d484256dcdf97b1d47e2bb0f82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfff3f12048482ff8ec37488ce0e18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f8cb3c8e7090c216f3169f0c19f66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dd21ddb78bf9dca93da82365bb285109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4752f5999e7e10c36bd9c6c72aafbb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac17984875309f8d50bd5cab3d2471111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1871a6754de7368923047b7b01ced9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c4359f88af79d06dadb2a2a9b69b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58907980fa2598a0fae6c9be34f656f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcf6c07157ca55227de9bafa254923115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d17d52a35be723bbb6d098a325841116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3993005e3cbafe8116e4bdda5260f93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aded265231647660f6a00d0deb4618118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3a7d96484b3dd35431663436bcf01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0b2a82e6d841a64413c5c7b1fa458120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3c2aa46f9b532adb727fa581140e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3321aa74e5cf09044ec0a13bfc0874122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7faa705f954286b191912bc4fb2080123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70b5bf73b17ee1d314da2e0dcc3dcf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab658ea6ef852b15edada298891068125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19849c4475eb8579b40118ad5c6a0859126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbaab149cd687b995e09708e65c527127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ee459b3caaf40bf099c785ac6b154128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68ac9ad458e1368a2b0d71ffe6f7c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f577f4f27787aa72aed0e9ecb50ac6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e91fdf015a0c458918b38733d2ec0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2601a5ffdd9ca1355f79b060810fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d452e0176f1265ae62ce30108d11e40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6496c3cb00f68cb1c208a3ba0f3adc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc618ea8b4abee0e644bdc3f5fc0d3e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7fc90987dd3b09015a6784c6d3e82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baafea062cc30841d654b20af1a7b1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03251d19ab355ae75f22990a53700ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed48936399287c222a2bb07c26d53a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aebe9fd17fc84e9d97ca0bed4c9a53140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d0d17a35684c022a23daa4d2f218e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6317061d72d27adb1c86fc824d4df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7ff072d5616750baa1baa0e4536fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6352c3ef99ee69b501ace69031fbf58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13d7bd8ecc88beb6642c4dc2b8b83f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d245e2c22c7e9a126fce8de4e8bc98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316797610023b3bcd1d13e0a62020a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c922e06a487e35d279efc6c633988de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4515762d4deb2db4cc8b288930c099d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072e929d80e4cbe0af2539e06fab07d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af6571f6027cedd31b9569a4dd6439151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a910210a509bb51d14316e9d671f0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b72476d3a4e1a56dfb6a3e18165db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9650133d1fcc72db353d3c4999842154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b4b2f37a09e79d09f6799045134f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c6a6eef73c610560d6bb5273b11ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383c248d8fb5f0ea65c0eedd5cfeaf5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31b1c966135b792afdb96a3a4deb80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb65fe806cab6badcec8b3129b97f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cf7b3ff12eeaea4bf184409fd28f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990df7a95c9372a1f0076ffe0ed984cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae1ec3b1bec695dafcb03101e9efa8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb34cca9dc52d0de5aba08c044851f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2878e8c6f15d10d4363c8e30ea9b8ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2101e2e154412f0a78a7b79cc83e8aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4a3d674e7e451417aa55ece16a8a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee1e061e24739f109ee747f37015f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acbf26fe512479791fca5b5eaed605168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efa9a65111df0e981f042a85921371169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd830237d98f15dc9b1fd00493d09907170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783dd20a67cc2db960eb798cad0d535171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88b247920749f3f8692f479fc05899172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c564dbbe05b2f000694247d91b2ca95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be513efb37625926866326743b7337174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d9c9fb924b7d10fb1cd9d60d68c8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58c6063e9857da81c2c44d6f90e2fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882e3b13c8642d5087a5ec672582d68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ed8d216cdcfe1eaaae3ec3fd83558178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae7d9cdc7dc9b9e48bd0dfd7c46d61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e62f37053570160f06ed16a77db698180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ba75486c160ea7b7ce2a8980ab68e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668120d9dc8bba9f1bb24cbf05e2fee0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7410529d431b099dd41df2a4c557cf7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f1f9e386406574f086f7776d9a155184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b14cb4bf38e586555a73f2ebbceb9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23327763d7fdffe5a94bb3d852cc91e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68727603bbb964f17952d63d9f654657187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9af6e0788eda98f817066f3b606aab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4d0486ed8436d546053963a1e6030189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97856fcb97732c731cf98dbef4bbb6f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aeb273abc631fdfa636a306dec338f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a2b4b0aa17a25ada4cbfe32799681192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3e8ed3a6e609f5438d9c88eff5203193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcc4fe1af41d8bb2cd4e14ee3b1c40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a521f122deeed0e430ba127c581433b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8384b7bb1f386c0d706223ead2c8942196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cc7dcbcbaccc89ef0fce3501e1499197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b3d5c3f6c1500025296ca71750ada198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b36405ea64c9dd9cc1e4fec12d1195199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3f59d4c6534adf9f4939288e5a901200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486b6277e9c99e8cefe74284f63e15a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f6927de7a36d63adc21d13686b7df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7374c2fd717ecc8415e8a3c0c6663203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8c98f009c0d3cec3c2167c142a9fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d25fa34b2ed05e5933158ce78b8ecc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3787757516c405070e5ac8c98b07b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d141ae763e88e6cc2c3d4cb494235ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd057bb051bd3af0dbd6e6273d735f13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d479a1857d7f80abdb4bf1c00d7ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f24c8874dd670e70e66d14c09c8eb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9cada26f5851f642ba034cf852827211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9694e435078ce05ada6101725f94d9c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d77eda0a8966e1637a701f8ef30db2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425f6adb5e5d634da3389d47b659d9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174265d32ca2bd6aec97c5fe151a3a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc078db155dd5664d40c02c0f15ca95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa948799146d307f1daeb3a01e81e10d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fcd54d9d11947e2964d41707e47d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ea2dd1b6912b6e844f0334fa887ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556427cb4bae1f0757a5a26d3785014220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf350c15cddbca187bc8f55910555251221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031295aa557db1443c07ecac53f01e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ea89a18ab3fb5bd0b2adac9ff8efa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857afed4ac5d84b2a642f17e7255cfb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827292a80eda4587ff7f4fbca410d40225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150d511edcba424505ae8749154b79f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866144fae9f04d8fdf7fa89926835490227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53de6ef3326a1abc63b18fb4fe2caf1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dd98a8d23d0254265bdbcb0287b0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcbb129e7e5cde51ddb440ad67802a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdc89fe21759429508f8955020abff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218dee7ccd284c083ac797b0b9991ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeac4f3d9d2b62b27510686ce5297e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd214c67f5ff99305f2bbffd45e52f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aebf965d3352b3a38f0734610b6532235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e088cc4f9cbf52464b74a934f16d7d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab12afb56fcb339f359e13e4e46df8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467beeb6ac5fbe66429301c8c4ac873238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce8d80d2882e8cfeb060661b9aa44e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328d3be12b20c0f6b27aa7d32407847240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb05203e112e8afd66cb6fd4c26070241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7111097d7b3f61c9743e976dcbbd299242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed078ca46dabcdde65e2e24aaf47a27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a7e3a610ceab23036023f4a432246244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215e30f263e25d4c3060bb77c201fae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7a52109cb3f45781adb31f97ab075246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630998c2c0f3ae341c330f9ded5d42f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e36955b62960915c58698abdc17f0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dee5b4cec916b289ac3f2f367da13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906beea15adb0480a2d592ae626720c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c11779010e6a62db4de87102502f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08931f55be1b1118e103863fb9e02c54252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c64c94089e338b597cd0d28b99424c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0505242cde9e5a5fe18c5e7dd94d351254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032e25a40be1e38f3a703925a57ca39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e7e05e8dcb58d4bfe41bf404c6d08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4313349fc74cf1b18496ac462f4cc6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e05defdf8bd36a839a8910e78f98ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d31aa675522f5160771f23c905a79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510d008cbaf6427a7cb0cb1c100cd26260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c47d0190932e1e139c5f02865dcf4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54173c5f6b94d0ef6b17ff8d681d9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193d32c33dbd118596783ebf78b16f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fac038ece5e8cad438cefb1af1c4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774fa435e888fac579beacbe0a6073c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6118109800d6168b8375926e1c7e07f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682aebf3110b656c2d17c4a3c22dabd6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0c11b910c848749b092b69816759e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c895cb9aff7c753ae8ae0c966ffc8c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1f6fd11165769e32b9f733ec78477270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fad26a086d0d7ab5076b4c16bcf015271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285cba8251548934d5c2d7cc18741ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eb32a24f11213edaa61bbcd472d5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d8eb097208322c5b61dae71ca94a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53701435a6aef1d0395ccc61c03ac446275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175ee91f20b213f3b6e1b6eadcc32f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd637d85d5bc79237350b1c56e33be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e76e643d07076b1966f1d9715cd89c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbe63c3a5d2fcaef5c63d274096ff6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4a0d4e1dfaa383559ef831fb968bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43295fc33df77ae566e15487830cfd60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9f10fa369089cb88af5d2eadb07e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e14de77bd11869d04a71c907ea05cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a625df2e50c595a0d07f6b520571ae9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fb0e6c7116be8779d26482d7c8b98285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dad692a384c7ad4f215c65c03ac138286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0bf7864169d89faec8d639e7dc91f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dec5ea9c888f9c895a6076c6b4f30f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dffd2ef012145898a5fa4ebfab8482289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8f96eae420126169eef7704987593290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241731b84190ebc7df63de04f4caab2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f7572ebb5d80b2a69198e452f731d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1a8a644b51a896aaffe3f4dc9019b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5f2aad8e2b61d9451f62405531c28294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d9fb47c93913ba2fd03f097b7fb4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6bd5f19f85c0787dbdd5c537edda1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242110107c5cea0f31b4929778df1139297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dfac161a1338bf8453bb37282673f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28e19a4d9832d9c1d39ec2a8b66cfe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af6b28aa23c558750d90fe1d20236e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e38d6978c60e52d3bf72c64b959077301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ef73aba16d310b676d5c494b4cb64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a85f00a0ab0f8cf94622156934fa8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0669ffc03b7050084c94d74232f71b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac3c7edf1a69fef98614f6be3c2bc6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc74346e900c8f5f1be9d5bfa0edac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5e91759a30fc5c762dbe1a2565976307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9ae1d46a8d54c7c7362a3d7f51d2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16a012531436df53eef888a08e0735309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d23c5ee5fc4c02ef902ea49220143310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471cf3b118082816758311fc7b9048a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e401d1aa25e44fbdb548edc054e4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb05c587e50b3ac6efbc3c227d1a8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92368e161f7518ed262614d8af3c67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aabf31e70049af5de5e57c60df7307315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36c79e116d45eb543e8c2132f5537e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed4bb6d63a1c5163f41872bb78ec1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc37b2aa9e888d492002412a12e4de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45613845d86d2fc3120f59e7d09f1a8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d0d769fe064564c6be2dd676ff5af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccddc69d131c2dd8a35ff8a7eb28d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4504473d0cd9653b791c972a8e527322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7c4284c9df9a02bb0a6fdc2ae6540323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623028cdc2279918350e41de2913fee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2420b6038c29772f778245911385be1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8db32474fc61e79fbf20696f664b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec414306f14b0eb0c4398340f033b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51600a4b966e0715e40d80a7a4c75081328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b58db6f7a89bf123f78a83f96461c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b20a05a4beaa81f3050eb52283a21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c4b075816c06255359d7985666708331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53afa65d7bfa012601efa9f17d17ba0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ac8a71f05581c660b2284de28417c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40609265ce050dd1cb9e29f76e1d92b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a00d3b122b2741508655e1f49e4c8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c97d7bb5bce878022023bae7f237a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a111bc29b62cf92a27d3910eb40628337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c497659c3baf887db4e4a2020951c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02d286c697c3fc459f3a8fe4861529339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf9e2d29f23728fa0b47657c06a2f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164d83757ea59ab04301d7d11f80eb6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc179ce401c70c8c6213704a4705ee38342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6ea5d3e1654ce6887b8291c20f014343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482530ca754b1ba2d5493a60aff8bb79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7374f7f922839f93cefa9635be0b54345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b92a62f5b8d9d175c5326f92448df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcfb8719c9b1a3678587467a0cbf11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ebe36fafce7b7862e0958222e69ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b8a3803ec0a4068107bd3641c7598349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e0d220948d0d769ca4c91caf688fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb62845f181707bac1da3215ddb7c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866a04c76c2333db7b7137315930478352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa04fd385914c2af68fd3feeee7ed7f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2382e74ae65ab7fa9a219059ef635354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb61dfdaaee82f100766007c2b29fe3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519abf02d2a6e3a428c207ccd469268356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab38ee1972aa477ed572028fc930690357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ad034b322d5053097922dd5a50255358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95354a99b9c5e916e95810e744f5577359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dda6b5fa6be5edd90fc810cdfefbf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03351fa1b60af581c5be63747bd55349361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3731814418b346f12f9b7471f95c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a726762a4b5f8277f89a481eae19c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755b219d09c49e4b30a9d5c18320f35364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580aa69a809e6531aece26fd0f19a18365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7e116ad303a0b14f4252a199bd9f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302051e002afd69f1ef433c2d47abc6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d66bc844b80ec32ccda67688fd65d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050c45e39edaebd26ef4ecc449f4ee5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11321d3298d1a993ba0b84b3d08e3b33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6961d8d66cf4921eb3e132880d4ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40902f08f36790ccc61bcab83d2668372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00d260f76efdf05c16c8e2da4eba0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2589393a4765326d6d9acf4e8b583e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea610943e591aeb0bcff885ace152b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cd696579930d8eb53d1258bf95aa8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d3a1eed651f8523b152366aa974f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d842e7c3e7dbcc1e4cb3c8768da38c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e65a4f563a5409d401f0db1e64d9a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf535addec8f62f9ca95317124f08086380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7b2503b9ba910c63c8a2a94029464381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea05b36a799da77c6afbca398ea6ba4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726cf49fae2451efa34bcb83f792d8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd642d05a6b1cffaa36d38917d0bea0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4df6dba04d39d33a9c9d62be2fc3d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42e9bd8a425701e0ab57c1f68c0410386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987a0bf0d833ec79d32b7be681ad9e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed52d378ffe05e9461e5e12c32d35b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec16e000b0c1b886d880057f8057ff4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9292ed9f5bbe2796c26c58121f686390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bd408456d404289d53d0e017d03ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7370b7ae3de1d64beda8f6d6b852372392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee887003322651ebbcd8fdd321f9e32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b203aebaafca065573a2b6e240caab7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142cd14244434cbc3a49b9c135ac560395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbce372944000113f6f5ea4e62c5c7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bc7e7ed43e83b15514164ea42d03a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741730b8c83b18cb1dc130e0714342f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5e2dc46d838b134c01a4f0259959c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c40762c1ab5f9feda910eb98a06b2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11bbf634a3b64a64cc573627fadd26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30773162f09919d3c89accda5255714b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041eee953d616f7ef8e586582dede99a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271f134e777276f1abdf08e437a008a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f08e3a49b53b985628968737bcc15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf5475b34e7a4a3ff53bad49aa39c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d7f91ef59bda5d737ee6b15c0511e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ac9ae47191c183c953a948e1b230d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee6feb4faaf1a48c592e45be6d45f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01998cc980b40f2ba7bb98ba9ad0ec14410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369411b930afd9b1c5958fb212af2375411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d30260923df7fffa43f64454490810412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ff70a7732b6753407633b6bd1d5ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10bb362912714d9eb0588cb2d0e121414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300e4bd3ebb7c985220858ecfc16f51415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1750a62422e653f2944a45ad2e00295416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20430936b26d2e831159f8b53267adcb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd11d0c9bc5cd6b02822ecf5f7200b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae45b2888d9b66019d5aa4aeb9c5cb9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f47d61d5ccb5584c3b7e1f49ddb15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7cb3b9337cf07bb64e3b583db5887421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cced887fc7c6e10b0bbed4e906aee2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2ba9c3c4879d5fd7549e55db3e0d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdfcbfc94c8600cdcd495e86e3fce1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77257f83f1280f270d4809d8c408d40f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126e1c1b366496454cccd837869253c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38da90a8d66762f32069abce2bc5f13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e388310f4563c1e57a6a76a0dda82428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe5e61037db21f907c059736e1d26d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4da997cdca14246f7f8bb69db6fe2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951798901be67139274d88df09492fd9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743e4b445a6bf8357fc946a4c506712432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb41daa2c47bdb960183e0e06600f9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c845b109d61e5a2575e9b98b9d0e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f9f40f4ba429dbce4807bd2bfed88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96912bf5b8643ef33437a3f5e54d93f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639871edcd689e380fdd395de19f12c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3f4a0048adbf9bc05621909dc626e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76885c5e15f3115c5a53b7b0448a5b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb97745652c17f20a899aba11a8d38440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62622c48bb93c846dbf86f95feef9b3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02fa4d6784fe2c24de432cb3598b2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0a36cd7e230dee8321876c57b2216443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343e90341edf6370de0aa0847a4565b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348bba19afe5d7a3c04d2a036555770445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b86d6dbe88bdf75784ba6f7b3e4595446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c88919d1dd39f5cfb6f70ea4473b88447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b5c292bdae59855c8ca32c96fcef1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bde74f9d5e9899a874fcf1dbd0d505449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd97bf1d1af5e588aa9b58ec159c8b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8761b3b74b85527e0f2a5f88c1dd4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab28993b11a0996b48f29e140f7e4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960368f12d17936d15d65c0177e9e1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3d9ec99ebdc4c6a1a295a82819663454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b7a426e798cb04538a193418a72d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786897d6f90be67ca4f2b8863165f19d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba4293a0b6f91f14208f9d162c1322457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08264b3c03766737cc6c48b54dc0641458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e8450fc503ebe3b131415b9ced3e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c78a7e84489bd515e8c915a7df17e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54b24731b81d4ee02a35bda85142a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220242315f0108184f11982b1ac8d8b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc5802ea5c48e206c7cf7256c9d23f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629b9f9d8c4c836b26a01a1f3415004464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0d7d7392521017909677b4f00ebc5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77b9d2522e67b4438aaff559a907d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1632765fb0651e4fb5f038ca7d479467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de65da134538dc7bbf11dfea114bcac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0117ad5e0ad0cccadce8ec65313d16c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357cef3688d6b8483baa7814e78259c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cea4332a4688bebdfc43780f1e8d18471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0421a3b3a788bfb0632b49d720c66472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4f5ea9fc3f59ff483126ad3e455c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d3997fac87efa901a11cc81fb53cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f6d6034f3c2c5c1e02830db65c607475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7396fab73451a8bba7c7a87e9c74b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611f34ed3d71329d10c719e95298998477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff33bf7c62e8dcc8a49fd2b0a3e4194478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bc47034160ec351cf96e15f8fad5d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03668b05412c77973783264c87909860480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcfdc9630bda437960c5097a1010d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38f87cdf6a023b4193843d668d4271482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed197b9cb5690e7ba755b958c79340483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a50cebdad8f87f55974fecdd40b02f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520ae78313d3600341b20071f1c6e6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dbbd0b0df088ad9c05a47a9800b2f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a0e5252fed9d397bf3649a5cf5426487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004be69cfb3ec28aaaade40c31a306c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dda70f923634abab20209a94ae0846489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8d09aad04b725fd9971d9e0582b11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6019ed688a8d5a8a8a9ac30ffa2b715491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd23c6380a95b3477b6a301a773052492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c05bfb8449106d6486954f6ce1600b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a759057fac3d9c6fe59e906b78c4ee1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8256e0b5f1e8f8661a52646948276495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5833e05449c31ee56cf11eb580be35496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a744c8ea1840afe3eef9286868a3a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf8f4187d7d7b6d9f15f23f4d5c7c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397b56de80800a17f436925cb0da732499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222f84e1130a1d55ff72fba4674122f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c28449318bc73989eda0e278cd66f6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5ce2c36248aa552051e94fb1ff148502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0327f84f7d95d916c6f515ab7008cd7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283a251b8f4f69094f8a3361fc8718b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7f8b231caf4bef5b86ef9ff6c92bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577707816b73a508e5e671f273ff89e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2551b1d8958aff5f63a1b6c25a6051507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4ac92ba0004fbec30772d72b26f67508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681c5c80594ece05d3ecae91da2c728509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f12e17be9b0639451c69e356f3671510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615372a0ee40c120d253b1bc8ae0029d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f218db2a649f7eb1668a451d7cd5ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16075d6b3dcd75805d439c16a08154bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dc4a3c55009464d27fee1c823bdf5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfdc25fb3122f4155ad805676315f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9665abdc8dad1de0af652b8b32c03d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22da93e1c1c4eff0f785c12c5d33e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0cc3e916736c0d71920f435dfd957518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1e0bd3e6603e3132c077e664e33e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107abe325ecd7447e59b79db9d8c0df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff33bb0bbd667cf3d9f48cac73a658521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89522f697e9434a51c815c78a6197444522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66639e2078de71544c8dc5f158bfd110523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12042ea0244931441ce5106522382aa5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcdbd06dbf9e4a656d54ec4d1eaaa0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee38c8f54c9a1ab456d977d9d73090526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c86527adea9fcdec56c4555914a2e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f10fb23610da754b752936caa2c73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db07656b6f37d12b00f6020a3e4865529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a48746ef6b895fdcf05a1a7f27f08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111c9f444e16078f1a6e66828f9c104531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c464f5d0ac9ded915dfb734eda1bce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce89e6638a0149dc607149a0bfe309533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c0c80a7e54c475e4859b33f82f173534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437c0d2edb226c4d5ba8ed95f2da80a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c183b242520e3337307e21b0e547b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6467825e7a4db6b6f9905294911221537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9233d14fd8e98163c3246642fa2038c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917144511e47b88ba0e53b71a46e3f49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71357abd0364acfeaeb214015064a92540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7349c26cee88e5570f0b172960996541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a47f3b6bd4706fb130625dd4ed936542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058d1583e9819781a099447d2dc9b12543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e50829f7389bc4513ebe7084ff329544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615c650cd9634903fb49adf6c4b3568545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79203ab65cea51d5104a1a5b2513b903546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3cc2a7346540352f86b2c20fd177a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c789e2db9fd2b1637e2435dd14a8c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e690399468c4a70546df07840c52e4e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b602d6ed19324c70022fb160cb0a2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb8389ed94a0b104537fff470d79f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de043cab52332eab5dc4a2ef9d5077552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75a77dac007440200fe1a24e5b8343553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5922dde801fb9be554b73484ef8e57554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc73b365c4784148386d6a9be6a0955555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b81949f7b8dcfbaf090d85f4a3bae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e0f6006950841847fd63fc54e6e29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb94a5df7c40fb74bd963e8a29fb7ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308bd80f56fd87857331788d2ce550e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986d6a105690796e0b6326b6ec5f833560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fc972cf30087ba1afe43a52d200b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8130eafa59151bc039fd8f02db9cd02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f22ddb4594a736c04f0fb4ff2cd83563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbfe4c59306447ac7249f9182bfba9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd270616b375d349fca6dd970094e026565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307caaed6eeb8ef13571a59f4c730484566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f88016f0202f9d8758fcded9b8b4d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f544a3c54d2a7b92fd52b1bc8af9c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14909ea6447ce402cbfb2d82d045d516569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c7c273942a6128ea091d53f127ed8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2be269a8c5a519e154581f9eb9d4a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6c69bda9c7307e0f9fd6c8724db8f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce46d15f301dd79579fbb9f0c5285c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333486c2cdb3824d2fb8eb260c93412c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fc9e7c8e1d4febfdc78edda766f86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62d14ea40a868a3400f8b068f813f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf57a76652321252da0fd02da0110f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89246890f2b767713cfc75324958cc0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e85535e15784e41a18300d1058c4f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9e4eeac0d42ef868f293a666aa08a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860646695901ffe9500bb80660e092bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0323fc79d1b2f4a0f83d4fb9a62be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e43de98cd0b4beda9fb03ec5a5fed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cbb3dabe97ba819ca293cb34fce9f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78999bcd8cd7cdaae5a5ceaa16ebe82585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd35bbd5d20a9d5b2d3255aed081633586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2911981070050804fb9635d5b6f4e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b79f078d0d6a5f916c84a0c781b81588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d2dac21c1911941e597bc221128eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bb30879c86be9a36a0044569aee6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6293d736565390ba326b7bcdff25364591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff15a6a2cbafca81c67f6d66dd02e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e01eda4ce46528bac7bcf519c5ed48593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14f1df4c3ea3ad780b44ad907f2222594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3e178cb479adcb150f4056792987a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa613cef3e9e2f28f70b9def1ca644596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11b998b33bae056944428107ea601e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d27ffcee12a0d813cfe59e971cf170598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b037950dbcd265ebbf4aa25f4201c55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e9019e563cb0b828bd16884868594600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83e4c78249293b75bc3803250110da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad5162d2f04e74154fdbfeb2138d2c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f89d42e2b7b9f40e4536adea38041603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe8bdc812f6e688502f30a141c909f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43928ab464f7eda7bd353a0d41f34878605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a96f9a57aa68878e54cbb269124267606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c90df9bac9c834674d3a8b52459eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ccd35bd154d9b3ecdec30b977d67c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db214915832b1484c3ac0783ec41fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83f0f9dd79a24d6561d55715a2579c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061448716bfbe35eb642ebf51fe258b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac88ed73e0503c0966dad265aff798d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d16205c944002eff163fb4165e443613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ec34847e5e901f3dd2b68dccdd855614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da14dafbae342fe7b81f2fcf2a2a847615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6c2e171cf5584a8a7a1638710abb9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdb764ac72ddbc96d6c0a088733700617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa099c71f3c4443e77ee192b457fb3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5b11fbdbd5752280e350d9175abd5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d06d1fd6857e047ed900803ece6bf0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abadc130b55027e06375f05231795d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e63c00d0cbb170672af004cbd18a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c6ab862aa2c7f673f624f3223aac1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba6445cbaf302bd40bcec8b68b5656624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd000b2874d5198ee89a1eab222a25f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e11d40410c1d882f70ef76b90dc369626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d203f37b316bbc7e39da7c1fbce21627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc2509bb61bc3eaa0592c57cc42982628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba44832019a20c8ef9e599f52eefc6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac3e89da943ccea4ee6d75886446cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f727a380bb2178b421f4b71556d932631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674356c74abb6231ccb5ce4b13e5dd4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c387c7f6a4311364643af308432aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b19323743cb106330b843c92771993634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20048eaa7ec443f85f5d7f0f3def8eea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e94982f7e34f32eb77e63ac8e9a7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b1e70139319f07b77d072ad8bad9a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac49fbfd82d5585e0a408ea7fc0180c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc1137037e2b91c690576f024dd095639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb979f3746ff72037cca744c743cba12640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adfe3554e73fa5bc1dd35dfa0c4b88641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2cfcdb3f83adad95c5e279738d2ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d08dec681269c9525e21f0ce6e3d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622a2e182ad04eab31d97acf449574d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d2f0d90fc8942c1cb76b53944029c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74199ec061aa31393ee44f4748ec018646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d28e83e4b4e81dae4ce906003c4d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a15371ef608bed9ff9491259a9ab14648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5343dfc19c667608a2b81d734b4c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e645836b11caabaa8d83bd5c59be2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541f29164e538704819aaadbdead267651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995768b70744e977addbd55aa7ee332b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436be1e8d7d88347b907ddbcff50c00653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98154a9556e999496311900d71980775654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a8ba987db18984235faa250a8d79c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36161c313db62928478c4cf2bb0050c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3376524cc88104c04f125a5470157af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8eabe20b8db46fdcd0172ccac3cc79658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a180be08c6fcdcefa7c8a799367023659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db850595019209eb2222762fb234af18660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146fac02736e895d5a23ae75c97f10b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc9e4dd67cedfb309e995687eed190662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a881d57d4e4ed064c480be301b1cd83663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda05f7a781414560c1532eeddb5fd0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edc28d9f8a411bba5317d30e1b7691665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc38dc6fc0c6b30cc803de00c28ad20666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d02411aeead7ec245978dcf80e7fd3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1d31ce8c7843f8146164aa7f05387668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a06663cbc880cd719cdbc8784bbab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0d21f770732d613e4cacdbd954a63670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34771b3f730ce3101870f49690300dd5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35e2ecb4bdc9851478ab84adfd8f51672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b61e18ed59a3884188bc9f83f516a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89a83e320d68692266549417b22235674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad556810d660c43ce0618a257061b44e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de4e3174783506d6850c8e326b73c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6d9de8503ca258e89728518832470677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd716a2e187080533886489b1ab3062678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e9887d18f4f9b580635bfff48471c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc18b9b2336adebc8bd6d80a6602de0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ce5cb7afd5a290f5262d1cfbbf4c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddb74504282db0a480cf39da921b6e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d22d1e495a4ccebdb6fb425eb6e0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857aed13085c96c5d6ccec9f5854caa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044823a61fc859fbdf99150dd41fca01685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6e4e84c630b657a30e2253a517cb3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503fbe935e056aa9cfb4f7ad3c02613687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63085e4ba5e754637b33265b15419076688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9e3bd2cebe535900a2971f078efb5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ca32cd2f9d4e3fd4b3075365b85dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342757a45c8c85f99d02e6cfe1ed61e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c708375b08938bc553bee01703482692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60f7ce850ccbd7d81e62459fe5f52c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b139ddd5db916b0c1074f4da2148dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e23264ea0c9e4668a9995437c28da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e595193e3097596c5c2cd47853eab66696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61106916bb21bbd19fd75bbd399584ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4aa7d50fd53319b0afa6fbeedaa13f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845474f48babd8cc52da332993699ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d7aef12463ec02ffb3dc84a14075c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c103509833fafd46467a62f0e5c8519701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2637cfd23f415d3e3f2e4b9ce4583f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62d1a0387085ba32253d356ce279c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04213a37380c98b9fc6c1b8ffac031a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16f02045294966ff4e8a94f8bd5ac0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346e325ce23b6275bb66f82932f46ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293157c5e2f4b5e121fcd748a4eb22e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ed874ff47efa22d5130044c6a55c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2387ff6628a5f79ca5fa079ca7c1ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98309c1eefc0c15062d5fa8fa58a477b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e1fb074f764f11cc6bc7156d566c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6df010723ae9a1a70b1a9b2af4aa71712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d7217fe7888f9b6758d70bd0a3d0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50b6e7478bcbcd34432cf9ed3d1f50714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea0918a5b99594291e0279ef735301715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c0175799164fa4c7d14c1b2c7c216716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8cff495c594a564dee3e84997fb29717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96735d5e56091d7643f9dd32258d0a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d03f7b658442ee37093cebad3d2bf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078b45aa59791054df92365beab00cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff790839e98f9cdaeb747ab1a04dc30d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aef43045f8d3d02bc0c15a6b8fcb38722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52f27f76a872d9c7735be8ee536be3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62a595ff66bfc4669545e8acbbd4b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfae422191f7258eb480c149c3f4f6c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869f54681863b22374a14fe5b5373af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9293f8bbbdae9220eb80264c94970727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271400fa0b3f5f8e69aedff6bd7bb2ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048effe6d9c545c4f81d54fc6698587b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6111bd12a75903b228919b3ca9f8f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe95d4a2040b797cd1b925401bf5a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6787186bb10e613bb49d7b1c7d1ea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f6b9c2abefd906901f5d36ae29623733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41038d3be0ced50cd08a46ff033aa0b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4ef7b488808ecd7a8e3eed4b40809735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195f3443667659d3d2c90bf640d7c9e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa1a61043e21edb08d4d27de16f5f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d8be26c47239f63cf74c5c1a2bc7f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94303dd9ba0280c1af70fbb69730ed3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ddc0197e8ef95a545f8f439eaac99740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171add30c27c5f5d35b76179dbf5291741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900009b8fcdb77d66ff1c23dabb40c02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbab2e8e3d05a8a08329b38396e7384743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23221d59df2831dbfb40e8ee02c69c88744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bd810e2c2dca8989be35fb68d6a40745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45a1bd6cfb790f8b53a603d85d0191746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b6d47b9a32b724ba41d61942f9425747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6614debba788cd80662179f52b7eb0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a66826b259932c4224ec9ecb0027c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f7d53443dbfc2bb1ccab0cdb7943d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ddede613ec52c9d59d96ab62928be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9d1a20b2c060b6a143d6ecde7530c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917f4b430af44645c92221135b52062753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f05fdf362e5584e83dc74430e2a5c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6962bc89fdd577436f1daca9c4a04755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4483b3e0d9acf703054e4b75299547756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7ef869ad4e2d29e59a4a6bfeb3668757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9833ca138e1de6abc03ac24eb3b6b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70faf43da12bf3673fde0a20604a4e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15162215d9258f5c5e7fbfcc7d28bbdf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847a8e001a37e27d1c87b8d8d4fba71761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb1b9a4dddfe272db391357df05fa6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227113db6b17ac516c073e5356ac8ad0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb26b52ff1e564866b2a7f1baf430d0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1f6c7eaab870df5f98dabd158939c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fe78cd4074e19a12af70be3255a55766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c5c06960d504cae543725aee8064c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ee2f387e4e7811239655afad54b6d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74baff9132697bde34da91f8f691939769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18940929f9d7d8b96804c6079e705b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a74990c943170816678542b5b252e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31a7215a4de534f7209feddba711ff772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e7684624648acd14048d2951fb89e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566001b11dbc628116aebd2b5f69b7d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb84ff3dd3421874e989b066f17b34775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562794dff0a7b392495a0bf11b496682776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57b6101d91421750c477807f89ed8d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bdf6a0dd3db6aba230dd4031d6284778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265769de87e7da9f61b973e259504a6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b63bb2681bb6c5b040cadae5280b7e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa4d710269263e3bddb6527c3d7ba7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa011b13da3f94a9f2c7e2a89e45f4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df49e8159f9318db74378a6d797ee0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4349cd18f3661af0400441a5c20dd61784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb6699ab80c4fc3bcf3d4d9d939da7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df88982febb4090474915c30b3fcccd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0774b18a0516d845ab8e39e808bfd2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343d3d3acdff15914b318c38d2f3d9c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7a3ec2ea1694740642ad72979c82c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9829424a3ce350a4de93a844d3b98c9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f38dd6743b2a44e541b2e09d6d4ef5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f3a10f181022d626422aea2e27a2b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b60b47c27d1f2ebb7a58d344b6f4da793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39304195de0f6e22156216bec32365e8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca37be10b9579e16bbaa2d9fff39a7795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d27eda22e3cb5d909c91a432e701b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167155abe5d6decef314a1b116f22942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d9e10da032dedd0119479d91b4a3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816a88f523ce23028b535ce4311883d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c340d22ab0e25fcd43c2024de0ef8a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab991d11765805dc4bfec99936c1346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117730fc3b324d4161093a524e01b857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db0499ac5367d5a8cb39d1ff3e814f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb88dc2269849d18809baae2555af79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0b82cdd46bf62bcbe5315934ba1ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f12f7b053e9ad9bb56787c655e02011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d8a3bbbe09598db0ac0781a6fe1dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16672569117c62b7ef9fda138a0da8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01303f855a4ddf6bdfafdca62c3d75f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e168aa19076d7730d93449704375f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21635305d1f53350d9fb2c26cc753116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c99cc5bcb64320a6bda8671808676f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bd5bee6f608bf6fa7620e2c213e3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe83d39e82c40317abcf31c5d66e4ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dd8d1caa923c9e5bbfdd13bbee48e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c688f6083473ba7b406952eab03c9f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e337f7e5349690cadc7f33cab4a8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856987d232f6f0a7a09410a7bbc91e6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1086ac70e836b3db318cd24792aec1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacc1293433dd410c41d5a56f2c64a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159d1585b61d9fe71fd00a917e93ec226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747175c0d8860dd156aa24971e47aba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264299ec7eac6e825135f5665da8f0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962411a8ae3b8ffaf156aa6952b8a7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9335a3b0c58926acb8f00e5106651a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca56a79ce6d3e76afaeac903f09cf9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3305cb6677c37d46e540b7799c20e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226881c50330d1eca2d929577d6ffc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57974d46ff51ddd0c15dec0b78cfa134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03a8a7c0885a66ba06cd7c7e7aa0d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072cb9ecc4f769837257b0f035eddbf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f057c062d80d18ebe4d247cb6f5fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6793c9e586b31baa0432a9192aa60db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b195586d8646cbc41ba3993c81cb939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33ed4b617cd1097e3c4123d2d7c07640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01062ff5fcbb4b5ed734f57dc9a2a8d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350517146626244147c989e545a309b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebed8fcc9c285ba4fabc35fe388271543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0d06a59a515dee23075eeaf66152a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da9d1da161adeb2c5162ffa674531745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4570fb5f333f9eced20626c5ad1b38c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69ad07abe8957b516cd423d1b3d49b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80eb063e64906edb28e0828c977aa948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53f56ddbd1ebe76413516242b5b18749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae26299bc154dd97bcf130477cf48c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd80f6e88a1054299baf4bbef959d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee1decabc6e086eb2c4d93c2ac2d6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9619a45ec6a316ce5ed0de3309bea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33ea7a97e702bd0ff37b8598759ffa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a26d2af4c949bb8b6fe98581bcf34555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae9fd6b5dadedd40e1d0aab9bce71d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f808d208febd860a5dd06b2f6be4f7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2b2cb9967315e395222fc6ccdcb1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4e6f8fde6ae0317487445bb7c0bc659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bc95079873ac8d495d0756a59079560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3ffd7d494c27ccdf22c144781645661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511435d2915947eb48d311ae300fd1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edbb0aba0d6f1eeeb6acd26700ecd763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534883216ac85cef343b1c46ba8bda264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18c425f633fe7aa521d4b6518f163865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada1848ed3a72f3fdcbff00bc428abd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fbea79d80052f8f77929ab129207867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82bedf21c3796be8b6d58ee6097f4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea4ec3366b4734f8a32525bdfe33a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce144e917fbfe912513fb3caa0d08570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368751e49bae0d3b55323a49be9e6af071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e5640443fa759b5f2f6173dcd798a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46d9638fcfbaf09e22e6429e5959b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c80d86673c5a210df88d8c2cbdf1be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb415751dd5df5aa01d26fb1d39f9f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232dd08b180415e917871062209a87976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20839797f3af1c09d2ef2f0da58c9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897e0d82f3b5dbb7bffe6d33033f4e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bc75b9036d9fa4517643c69d10f5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b4c934843a22c6a560a603144ed3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86516119765fc36b8f91f9bb5f9fd181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396014b0dbe7e230ca6edb33b2c37e2382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf998e6fcd2da68235ecd8599aac56483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f5ac70747a1abf63a9f81bdd4568384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a652cb6d50765f8684822e498c9b28985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939bf0f60a394b0a718be6667c032b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7737639b6684fe68e03d7589ac46b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e810683971bd003045f85dd1bcabd4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe828dfa73fa795222e36b5d21ee12789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cc961ce97493fa1fca8ccdd16693b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f8c2d88d8d3aa4485c10d798759a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc9fc3d3453c072d43a9dcbd274ead92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ca761b07ceff23565a7bd99731c0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723da22a89631d4261336fc02c65e46a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab2c9eab86376cde64b53782de0f0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e00704c46da4e8808c1aa00f1bcac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bcc90588ce9a1a77e7f2b811a90e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbcbf89146688398aa6cf74ad1660798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ace3608d7fcda4e33a540fa56dfcfd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183efbd004695359d178e5b51e0fff8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e87bff514e71048558b9155a49c5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0608559285c2b3aac65e5c0fa3aa22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c15dcfcfa218fbbcfccaa1d1cd4acd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad363c5b851da8dc026fadd6574408104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c82f5f9633ccdf8fbdd9c4e09a3c5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02889d4f0a442e2407bec23c322dcd6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d52f32576a4a87dbe108056238f6b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b5308eef48ca1ddfbe2a2526b9f37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abf4fe0c8c13add3814be198445ced109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f7063e714b867dbeb47154e932f5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42ba268046b7c9df2641e1d333611f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f4adf2de844d3e70b4d61226682c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c03954fd4bf8ed3764a96749a2c1ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88824c175fbaf02cda974a7e3645f030114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b4d41e0d2e4e1ce62cd3f1e23bbe1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217b189689f0ed059830f3200cfb36f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a6efda0ccf54d30248b163307562a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34495bbfd7f72fe76c0ded9836451dc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db92b3dfbbdb67d6530fcbf41924682119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b1ec3e3af370b7526a0a054645a9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d453cbb66ae01a26c9f2e10f34f8d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f825f26d1cfeaf1ef1792c81f0e5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30deccb9453b49220e096fcd7613f124123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231b96365ae7dbbb82f5255f45bf7c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4250eb011a978ae344b95b2688081125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7849770eeeddac3c4f59d886dc50a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea64423ca927af658232ebc0b880d78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e804433aae1a99ba7a10c18f4aa391b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83579effd54db6b61d39d3ae2a4cc5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d9d4363d92f2f99111329f779a6e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc82a46f5d40c3385d97ff0c40161e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c03ca67cc6199a7de48f635d1bc862132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae53f286482c71a798b956018b85d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a346e819b74251d762a171f9568f95f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5982a6740463391a4e6aaa5680c7cdf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7dce9e67bf9ea32ca238e9d4c5619136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3a1c8c754c9f7e9404dcbcf2b2b8b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8375bb84510c40c5085809d6149cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc54d8c860e832867d1bf7b07be515139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbb41fec8bfe9e3ab20bfb2f40e199140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66b6f8e3e550aa2d788035305b2816141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16464ca069e74b7cb00189767ef638c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d163a466712b6b52f565788a7d0bc40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a0b0b6d07b3bcb50735e3a2c38101144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62d2b41f7c49ce9410ee1153a273f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11aa96e12f4e952308cf93469d0b53c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0185a703d7cb46fcf3fdf8fb62f66b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bbc8b5cc4eef0df973ec91ef07e95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a51a83c65afb62e404ac72dbb331dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a59d24c3530561e85dd0d2eed357e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4fe028572100d4bdb1cf09c7a728d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916238f05e886b8b4182b1ad25cdfc4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e174ed6387f85eca07cb1be348283e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4af6c3477dae09222daf4ffe87f48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec56da756a4156e6f06b4c4160eb79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d967c50ec76f7c712899e84714a2a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452ec068b76d82e0519459647086f6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea677806ee1748d2da4ce21208787c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d25dda1a552439738d85b37984430159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38164ea3aa356d6ffb18c3516ad89ca0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95904134a22332aa46ac1289ae61d186161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49551d5941674062c63f71ae74503ba2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146852f23375e2014a903b5c3284266d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609a103dbf5c8c39ad3b55e35bae806164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822accbdfcfcba7f8bbd10c80a90ca4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e374893c79f724ed59ffbeb365be917166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37218b3b92534979e7d4aed78725ac25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b88d0c93b1429a92667e881a8230f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c483643c78fe8b76fc8413a277d51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37b662f40c30fada27d68da0e3f72e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367c69517c4e3287b0e160e42265e01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9739ae01f0a7bcb0b4e9789e3eb3028172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b86a553f74ff017819fd89eb6648ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7d0795f755489776ea006e1c3e7a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738b44f1a7dca58b9ec4ff67005c53f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbaf8b20672efa8c63b30e2a50ff51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2b5ee08d48d968e6445394e06369f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd38dec61a6030def2cab175331cba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761c017cb5d5c8e43f711ee956a189b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76203990ad69ffa568d42320f3ae0837180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec386853da5c8779463609eb75856c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc130106890ce5e50419559eb3dbaaf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e831ecd152bfedcabe5a2e0ccf672183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae79bdd2ff20a92c4aa72f7ffdb134184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20edae8d0aae2fb806e3f3d3f02c653185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf140aa441971520f4ecf51f1bca35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef351d86460b8737ecd2c1e8f6deb68187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6a4848d19368f6055cc40dff1bd5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405bb1685bcf474328dd74c7f30f7f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774bc3e33de2ec6042d01a01e118f33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf08600da10f8dde9c275ec17044ae5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f724a7c35f137d145ecc46a3f61ca6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac8d709eb740abd996ae840cf4da7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf95f7a0e953586f18014d8d4791ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071f1a46d373418c7b9bf23868b5dcf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cd591981539cc004a5ce4b2a5eea7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8e3a63c2012ad707d95f5f20ff4bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e4fa49675a70d6f63b651a4b6edaf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5e0713ba6b6b95a5bd465749c3108199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfd6d3a5410c7f7b01724a0bbf392e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8073902087d41d0c31e24f214e1f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405cc5ff4f678ae974fca5a93d493ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acf73d38b469a1d3310c26c337aece203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73703e93423b762003820329ea4a843a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2af8ed8fa502a2dfc935728da08b8e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271840cd98ed2fa3b716f7c635c7f364206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7a66914d1a79194b163706dc0208d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6237ea56323ad9af391639f22fbcc4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b65773df625ac48e12ca75a3b6bff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ce204f7958c7fc15cfc2c752b32b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928da74f67073a38faf94d7559ce7e0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7c3fa0406b324308a356e708a0c69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4799a25ccdb537b0c03835079eb64d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b33cf6439eb5a354d5270f124e664e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee50f07605fa30702442e3b2c573f11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a62dbcb05facefdbad6570aa7b369216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3a9f6ebab04c675bad97f22e2afa9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19097cdcf486b8172d7774c75ffa2b3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f010ce32ca27375bd5e6bb2bc909b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa919e361a708e2ca7aab4b87b16a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9226c7276a6b43263adafa84e39de5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6071d85ad45f71be99ce2761b2125222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625521c8435ae6d62c0d7155f3350893223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e3f6bc1b59398e535800488f23d0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8fb55192b4dd95ec32f4a5f7c66ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b26bbb7e1a621db9bae633cdb86ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26c5edcfc87f6d35eb2407c664e7ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38013f7ee6fbfa15d8dc344ce164a00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b3500a9f09c32b7f1e395ed66cd2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8935ac5b7c873c58e81b900ec6069230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0e56440c21b7e1a73d2bdaee3baf7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400d8f5c15f96bf2a46f56fde7d7dab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f09612877078abb6eb9d9ff13f7dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf472f0fd6cd06617eb4b1f4e4bf9e7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321473b06311f257f8d4818a37df7dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77986c92e869f93ff389023ddf358464236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03723885c6c01cc3778f407d52848b74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c6195789e7c089bc6076573c09b6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5fa1c6801c4d67e938ae751ed3d87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935ad5f9a51e04a2adc386b0d462ce6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e6e5d8e91c4dac5201f69cad75552241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1737299fb8feb6963f6aba7da823e3e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886ee64c29bbf99ca56381875fe6410243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e94615ef4c0c018e16765a69f54370244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76205c4896a53cae346949024fa314245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3e19ca1eb651077c7a242619de3b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc68c1ed74b8b73923bb80e5e49275247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb247bcf3b17c879224532fd5f6220248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2508a957450190297e83f8f3b5384d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c17b73ab019a11be97a63fe0998bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca2dc1b15d0c3904f3d5a8eba07a0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb278d77b3d23c3131661c98630e4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85942e46d722bd0c3afa718bb8a92c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f9cdfaf6c3d10c73cc3a7713107cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb45e1d5bd3ded7af764ec2cfedd92f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d77ec89cf9ce238b4b97581ba851f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8d2f676284a7042aa536820b65e7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b65f1ad013bf0069acfd15e3631a6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba0785df868e0b83dcc0ff3574f64d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0919658bf685db8b11f25accbd980c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac00a993445251fea4284ca7845341b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaad491a6393cd0fdd8dc20a8d15f8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb50ef9341084430580f009d8008a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a326def278dd7777a8b30b51b2f15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e3fe99a962072813efedb8e041974265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd77ebf2d6d624b6f27ec9e7b80c29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227cf129e95dc904cf627b836ec5ced267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdc5ab989c95a03e14cc2199dcc041268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87e8286d0a9f28306b60361370294f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15abac7b050e438c745ded7c8d4ffd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dd335c359287c670dfaa95a037970271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77e68a1dcf9b1809fdbee23705dc08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b4ef36d8e4015f212968ac4a5d0ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c365e05008cdd2e9220a4c375dfc5f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5284dcf59fa691de27fbde9adc412275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9f40de6fb5c0dfe14a18955207862276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47e54c110fcb33743bba7f73642e6b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757455e907094904654bcd3acde0158e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b406045e8a87158efa2822a8cc515279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428abdb1e56f37620172d526b871fec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a28bcb2f3ef2bada76ddbd8a74747281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7aeec7c785e413dd3ba001a59e2fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524da24fbc56384621660e62a8500dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb5e62b880a105165b6d093ba1fccf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e1c9e746d55eeda92312e21d00c37285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb753f0ab3c055e4ad309926dd8da2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a47705260015516add8a007c5d318e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a952c19694576c68e9407da901c9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97205aa43e4997bd2fa11d230c7b7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785698a3e84a7c0d223a837c6bd3a566290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66efa130d33d9b164d5c48bfc91661291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9eea9d7ea6b284eb4c98ecf8324ec1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02079d2942cbf080a3c012641d90edb0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd33125be91c2380f6ba54acdc3bce7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ee516a43e1e3d78395d75666eb003295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58452fe5bb35efa5f096033aa52846c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fedb1e2eb2fb58e990195dd72bc091297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88017c243fd0f5ff17f4f73c25c0bb3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f6105505c7abc5c2f7530034a5a27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599906f2a96337287feda442e4fadb2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eb9c13c80a0f293a1f5f7fc777d6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6fb226c6b2ceb66542d3a87bb99f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeefab75df33b62192104bbbe84bb0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631cd7a38a43def304da6f88d958f17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68622faa44bc7e19738e7e46693a3a4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c87c82a345227a8e3e8ef192b55f70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e014cd59c33dc6ec3a82179e960e81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed45c68fda9b297dd23502967bef76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66a0166a7c594b5d473d1172e5f129309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df2bf321a4d323b0a9cffc987f789f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469e1db138922a9d9e8ff0febf55f75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e118278d8a515e81b32104a438e7cf4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b5cf6cd45f29280e09cf0059e61c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bc00acef8ef4a49ebdcbb56427e4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79797726d2331269f3cf5056169a6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed28d7486300f2389ff077d201b2a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0717fd91fe16843464441e2ab49370317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475b5099dd2baaef9fbae64c3048352318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e349d5246294a33d9a8bdb2d66df73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0fea83ed5dcc58d0dc8fd454a00b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1b454e8f398c3f48637d495d0dd91321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288f6dd6bd025d7be1a9def3bd01e8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ed3aa8103f26c0cb03b5057647f96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46df9c11b86999a348255ffb333a6d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26198276e972d6edb02d86dc40a8c9ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc786f20f3f3d8be7b2d148d90070d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f378a94a678132175ecbf45c2dd4b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2078a185a5215a78d761142d0c9e57328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fecd1a1fdc60146c86bf022473bf9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388cbd11afe6d0271aee6a1885db555330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40c9231160529386aecb05a1e5b290331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cdd7ccb83507282ff9fe798202b61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1f76c40abce9eec4bcecee23f1582333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809be3825550661a7e5b55e2ae8c877334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27540bc161e9e9d639cb0b20f3202cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed749d1ad2a5f41a4197c4d1251732336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69678db5ebe359c5987fad66f66680fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698afe5a5e44014f153c490ddf1d8517338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca382f67e825abe3c4dd4aacf91eab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f86179abcbf2e0bbb48c8380f19636340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9beb5079ff8367045dc2456c11d21341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95370bf136e8729836b0363e6c125f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab450496c4f2bb0a00f71c388949a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63f47f8fbda2dcc0d51f3b3247fb73344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4929a76e210188849b67db2611d943e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb420fdd992f1961de885bb2d5b22edc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d46c54c4652c03cfe2232cb003d27347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1b21c509d93b7e0f76144ccadc102348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849c92b5125e25de88df7d97567a392349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973192a3552e60a06e6473aa8b32b515350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb729a75a715a4cd67d8aeb55c2b61ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a38890f2d8349a9c24049ab2cf4bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250a9a02b376cbdf9b02878f61678dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76da6f63f88880c81687db0882e6c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640935faa9fe8a180ecb0c49110f078355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e4d61af4ff35b2764765bed380f95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5a24dad34e07f091440dbe4d9bafa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd1c311d300bfe83988f35c2950dec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137fcfd377e36b2039847770b414b90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba8f51659c9c62f5b273c5b04f07b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada54fc16a179bacac60724499fc522a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90e302e9e296527a777b551b49c2d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2e28c028ad302ba6668c234d568cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e16907e1240881253259b315254795364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd65aa9faa7ad9c1932bad6a713a4d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081da72ca9305b8f056e2e0b33328a69366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5c6de3aa023e7af0150839b84a4bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32c14fc754b42f6617b891aad5d07d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187e4b5b6d5acc557a84863a05b31f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe64edc3282b41420363a6b94a8e50370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9416ef781a1a6d23918b1dfb29f7d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6251d90f921cb04c11ea0103925b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b6deb94393589f602c252e0441799373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427224caec9087d62651b93473d018e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30b8d886891b6917f52b607cbb95dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f16f667d315c6e515c9fc98aff3674376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4404e65f164b3fb08fec1c8e25c5587377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df14d8ab788b9ecb497937a79d36ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f605e03afde5a1a400e391ec93f341d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799748e07d48fac1aa3dc2eff8b1276b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5844076eb16c1d062cddd0f8ebfca49381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ce165a25ee8e108d88e55e2d53931382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ca294598870436273ea756921cab2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40b9c1a828cbcb288abcab81f58d81384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1956b162b7f673ed6b69b50e57e565385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc031a8a85d8b9f75a871d948eb6e7a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb07a6e9779d3a2b20d012810cf69e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753988d7eec2750732061e3df71c3300388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613697783f72c860a4c4d302b42e4202389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e308836b98f10734ca5dcf0e03eb450390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f701fe10577b4cd298117745e855594391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b401a143ff99a267368bd9a7cfddb8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dc8db54fb49e63038c99765483811393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1f5d7ee373e8c71d11bf7f7ab7c09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde5c77278dcc0315f130852c848f46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0bcacd925b30ea0ba113f9c6b3277396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb81eaf2624740c18b02fe0926e5d1a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a99eb85e637b1bef514eb39cebebbc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8eaf0ee7f35dbe30a694efd9a7de2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094525a12d412597d7dc33ce92354734400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499dce90bda728abfcf153e8a98ac07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee979f829db342432aa8d4a8eb8cb9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b4afec431be954d5678bdaac27db5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df53467a45ffdcac5095ef3644b858404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69f9b0684b6b37de5e02a50e626577405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816022bbbc42a6070be1c08acdce12c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb31270045eaf1e0dc574ed24478dfb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb285f2383cf4db2747b9fa1098490c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21007e779d610c938d86698aad883b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d187f17633066af64b8203975a22d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18cea5df91a173748975b6e966b2f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12676d6ca89fff313e38307c5605db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e44066757357dce80fe83311545cc1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4219ff562d86b8c98990040b774fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde30b3f44f8f2c69e91e33cd226aa8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd724d91e0066ac509b32d6e1a77f010416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766a72e434d4846fa15d259ce299422417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffffaee187e4e5bf4656eefa4d4fd05418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d173402f152bcbc5cb24f8d0d005c17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4540a5018a42eb159e6089429b5acc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7321485d41ea039078516da352eb1a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ef01fce229b3aea8e8195a4fc1a96422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6229cc15dfda8bfaccd073c8b066f5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186fb1e0f60d880293ad52e37169a03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668aba3e46da6181dcc1497c12e29df4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e64e3d4f23552d4a0625ae8cf6612a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c5cfbdaba7028c1bc0403a159c90c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5f9999ddcaee421f9269492c706ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ec6cebf91c204898e05d2e8dcb6a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32d8ffe6505558721b229f4cea2e16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e71c24bdd03ef49e8cb562416be765431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cb9a98f317602aefc0f6e82dadc71432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c796011eaac11c60ac2b0d51599cb80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13ef5d4a9a6391b4c4e7c8f0f6497b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375f21731a788c13dc0846e4c48f46b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f28ccbd161091744076ba96825789436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03ca30d2aa1e61658b6568e8a02bf1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6a2e3913c46de95186832d5823441438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f75ba7282c30969205dfed0501343439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda52eade24b7b1dcd89d68096ea695a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc94283213ec17f8cd9c1c5e7a6da08441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81e17331ba729d771debfbd95a1816442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af0048c8a93e4f53d64daa1fec07c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d055782a59ca671f8036cdd7e8247a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb63c1d80b1899dc55bd167d27a089445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc4a0f0bfe718e47315565d5e5117b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff806be902e05d59bfdbaba246be3de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e15a0ffd8dc9807aa7a16c8b645c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a272b2605cd643049d10d08c94409a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1abb483367654bfd8f69613733bcc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bb7ae24cb4664811111ff8485e8ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed6c6e0010104b86b08c441c01219b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec642efd112f8797e3124708e5cf71e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e5b45d95821a8bfc916e423e7affe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d165b8a2ecf48f5b440e44e0e54e0ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614c2c4a2992739aac01031704c2fb4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e77ec46ba3548bb242ad6d934e802d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749f8dc0d600d6750d3353b0c6f103a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc5e1da64a33700cf0a512feadc1b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49593150218d974b880a0fa251d38d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b871262d2ce6e83d11374de193b80de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff774539b1c4007c41c87a44b555ddc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878d5353e9204b39f22f10b825ded8a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bcee3dcdb1b6b6b1771ce91030825464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72d3f4c8f51e92595284c69d295d90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986785b3bccd5d71fd23a36a6bb17e4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8b68252183951a0588f86e5ad13d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965885db7b345e0f66a8c696f038e5fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6568aa2a22074cecb1fb9d79965759469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930de32bdd82058bd0c8daf2a2de07df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4e6a7cd10750f9477682a4568db73471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9a8656287731de92c3d51131635bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89884ba4fc1913d01d2c620307ca9585473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f2c72e9991d0d6e903b37b2f95c3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068104898c998f524c79718d47d2730475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b9f1d04a75393789805aaae028240476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e69fee8b1c6fde1bcf738d2185adc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc1e49046012363a5903c7d104cff9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369e6d4021c752ee0e3e8223949f593479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a2a2c47e494fac1301181b5792808480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474e54279e7b99100083edd3118d624481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96252ef288570944ad6a20426a559e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635540c1388fec2b88b668b5ad51c97483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aca4063e5d72d1efd4fb41058f351d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ab5a9ff437d1cd279fe9eafb8ffe7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48bb0689f585b0643d423efac0b2c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b2b519019f2b214d99584d023e6df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defc5b4b4dd120413026d56ab36b94e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52065e7690ddb6c90c9c4a53701386489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9504c0c649f6ea7f8d4a54847c5546490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c6e0f1cad7f85f950a3018270bc34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6303b298585b5ea3d91c1114141c532492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756906f5ee82836ca03b1028e90cacc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978c81ce704ebfe3ea617943de4bcd2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245435c33c206c552880cb714a2cb3b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e29a4253fa36cebf2065be7587c11496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7180bdc2dc3dc9818e767e12dd68e3a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf82fd324f997eb60a764a00561c35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac3cb82fbdda0b7ac7c59f150392fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5c0553e610d3ff9bb6fe268841365500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64a1b816a20906cf4e41560b6cd17d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d085211ea6aad0c9b9c0f0e82bde55502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db66c34576871bb65a6e5f22b4c3d6c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3304daf0747fb6f14c60495308182f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dd20188986540797e47582bc6e35c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6888dacca35b24e9969156a4f342ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498bd53edde0ef73cc01b8d366c9f32507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecfcc33ff546abcb33f0caefaa2dda508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c99c7287ece890eaf5aab07413fc8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c28e99578f3672af86a1d5e74539a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d58084f6afeb18bf3c78f25f3fe15511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba1558bf6b4d84006b03f8f34dbe69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514fcacee05237a6fb047660dd7ff95513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591ba4d393127e1da1c068716bfa447514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0ce96d547a0940c10d49222a03923515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ccd5ef56e608329ee4de8a1049f59516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a2642f3165032640b8220b2a5bb85517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ae7e6e130c73c0fa55d9c454a1168518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6837943e215b587f365a7693162dad9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50feb4706b7e7c31100c1c5819ac08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef24ea93ee5ce935d1dfc055ae24c95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65da4f3db1280935059efabddd63e1f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e897d8862f36d7158576b93ec1d8c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e604ae37eacd23df444019e4557840524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07a3fce0845615debb930070cad5cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfc2446abec8325d0b08dffe1d34a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d55f5355380893409391dfa4b8def1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdeee7e3f102942e5dfca69205fef0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1759c3a3084107829638ae18e8b197529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265e22862d042ac9f3dbb5c34a3fdd7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0431b7ebba778dc47fa6a80aed54b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2c551f79961dc746a96ac79457c47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46241c32e654e66b08f57a3d4e449d1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c482cc3f03bf6430d0c217c0788cd60534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b60a99fc8a662f48daa700685f74bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dc814a14f1505905ce7baa5a2a591536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026309e5e628e75daa65f7ee5b417fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fb96f43d64289293cf4e5e03781b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e5b14432360eb3644a042e4739896539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c0cf6045e7b5b896fcceca79b5f05540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf75607f0c7b0461b12c60153497ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eb914cca0affe48506924da17aebd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1a5c18bbe02d7d43876160f873ae3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6f8a9da78234fe57e5d8def1e43e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b105eb2614de7372266775a7c7afdc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231531aa5e31356cb5d1586b2e00559f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1a38eb2e3a349cd8764e5a1d6677e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee81e7c7864607b94263b26b8196ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711eb37e90289378799b26e7363b5612549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05d2b2067b9f8f842c0e58ed9c0d7a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e0b1e9f3e635f1da81fc2df9081d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd830016e61b8aa005cffa4d99ab6ddc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f154e12f644e6979e73aa236083f60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82e795e59b24abc803db17a80723cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27cc1ea82a32386fca7f5337d87cb7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990a00e967a44f4a27f7daf2431cfee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9500f9a221dafa1c48b8ca25e630d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8a55611003698d6ea63c7523e411b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea205dae080656a553ce0cacfd32ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419e4ce6bc5673f8fbf189966418a99560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532a20fc368b5870f907d3d925d59ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af644ad93cecd4a20fb6315782a52447562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea735840968e25627d0c1cb8fbaafa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31278821e601f97524e39a0aa38edc6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10654fdff0adfdaa83d0b0e601a7f870565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72baf612503c36d3afcbb1ef6721440566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489c82e6a0c953235ea0a1971fc3fc3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c23912962af275c3084818f00ebd2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664cf08b1068b0a0b46f95640ef731a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1556d6f153b51aec73a9b2fce5937b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f932b162e0888d8cbb346d1373973e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540c75f000c34c2581dd2002ea63497572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30282a8ddc011be93253330db4cbf5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b958fe40fbba1568a2d8c0011458226574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f2cabfd4cc286117ef77c78168a76575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b3b83fc17fa97ef249f0b17517f50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e201521a515b1e13ccd3ff7867ad1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c345706b3ceda048df20af4f1319757578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde61fe422bc2af1bd3b5de3ab3fd30579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c05074ddac270897c88968619e76b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e25b1b6a5c2548e722525593ccd63581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dea5988392e4e4561cd5261132b8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc103820f50b4fdc4a82cb3a2126ecc4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76705fe8993012a8b755cf3b925cca12584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4d08e5a499e31d236d7d41f259740585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bc18eae23a28537b6d4afa81dcfef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b7b7a6fc8072c077dc8cc2c33bdaa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9059ce58bb9e337b60ff2066f78595588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d9ac4f37df4ce9c3947c4baf78f89589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62ab37eda47b79fc182378a3ccb89f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de16c0a2780ef55239d7f5ee01c5e91591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15230193f7a9fbce0866c71607cc91d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99d7867d47d5a23eda95032d0b4712593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c6f5e4317edfffff608da00734bc9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86ca7cf853cf66843ae0bb4a7d2a38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdc5fa53371c55759658b5f0907581596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ae3125686eee6c9a0772b6b97c004597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38736edc1618fe7d4e34c44bb03bc01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4f12c77021ed7c2555ad890fc1ed3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68d078785f06e23c96295220a4b7c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c9668acd98f1f39a42349fe1cf93a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67269cb419cf483c91290056c2972619602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153f96c9069e151ecf7deee0576af85603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f6d6154f9a210b70e8711096d320e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2afa03dde49a27819cc5a34b50d10605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c31de64a03e0732b1adc812dfe4ecf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa7b8b02b58655fb010ec67e1ba10d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72431d4218ebfb68b3af8f34d558b9b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137e60b66c5e7e9bc06b8b5a8a7b349609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba6c2ab4e1eff939d1508366bdea71610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a9976c81f72eda2ff089e78f96715611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58f7e4b2b0eeec1c49ef72e7e8122f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0acce5a6b53e5a08689a593fc53a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591714b4e15f59333e4d978ec0e63911614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644892f8912732ad273e22ec5f6bc2d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bf3b42334662913612f0abbbeb274616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7419aac27d4087447a157be3a635c08617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcde6b94a0651f7c39fcb8e6dcf41f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020d093b98f25307a89f52ff3c01454619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625e3d23c4ec4f79d3ac2fe50497815620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938611e0c95599ec2728feb49c2edc50621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90bba8d01b069fbbd48255f120c27b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c074a66750769a691e30370009c09ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14903b4c512ce40673ef12145d84e686624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45361fd7cf4ffa2dac2e7fc29aaf502d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3a3f5c70afebeb2b4c4e4f320abb3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdefe82bc3d4cc3acf0a201e9baeb2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddf0e6be5597ed4cf765f25571ea6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d894b18369523f7a83a5aaa35684c06629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee65512b024f7fa676cff4d120e250630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d8e1a064c4b446f3d75c5ce171879631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6931751f8bad8503fc0e9e9274773632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd997d33fd2d7483def5cc0024856703633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8795969e38f04fbd363c5a77a3c10634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cda50dab11774532e4024f653c042a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4c0eb7acfec7603e027c95bd498ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda6fd6046e127d6a49cffc70ba4dc3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62201b4aacdcf0334a3f36e78cbd914638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd9a39589f434c5250ca37f82c459d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74cc716b4bcfb5a2b321e2ee71be35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb573a496d7338cdacb221e888bf0423641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f2344266e471ef6f4eb9f1ed2b29b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e9f314ff800edb1d835c4f2370947643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d1e39028bc9ebb2ff3f61094b9ac2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c12eff9646e05ef12098132c9746f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c6456c47cf2da9c7a1a09aad9e294646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbb428967471a3d5e465b5b802747d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5971acd0bfb7a09c93d7363fc0a88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7574a19b69a0a5d0979520b3b90dac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0cebbb306c50713696ea92bb9e1e6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099c8123c7a982209d90217542dafa2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536a14ddbf2f9019f9d5d24b9c9d8b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417a31c06c63efc9d713b8dc14c208b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b92f01972560faeb5f65e7d8cb166654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93d26f80d9492a43100f38a8b4362e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9945dcd1bafda4cdec3b1cf61755a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82f2c28c0613fbd56c745e9c37c81e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85b377cb1a669980a0c0e1a8a2d603658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815188bd8342144b66c74735b0adb23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd696ca512a9d69685336198ffce9c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d2719a1b9c87030731b01d5afb077661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c6259c61019c4611be57f95adbb0b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8ff23a150c305b1241a2f415ddc07663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1de1fa38fc7ff3c422d9c6a44cd22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d109188e7a1cefbb7981578634380665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c317beeab4736bf8e52ff830104980b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9205151adcaa4eea12c825b8bcc75667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55788db8c4731a561d8b22ab6e12e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6b74401a838509eb2684be20e460e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794e50fe04b87b9aaa88635bff469f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e62187e4fd84359f32b3276e4dbca9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10accd479b0fdc4f042ce1ecc6fa1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ff3c9f464e356171501b4bf8bbd28673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbd23d996ac61652f2ce642cf90f94674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5c6c564283a60324fb3eda378fdf9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbec02d893283e67c52fdee20214c1c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74d4001fdf67905b0f74bc17e3977e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192934385a2a5cae70cb6ba2d0c1a56b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53048b1875d561f1c254794e5e232b1b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd7afde30d9e51e102d1ec07534918680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929934ac27baacf54528a1220a245c71681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbf272bac55716ebb1c80484a5667e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73406c8b3d57f053e60c37583c9463683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156eb4c713b334c9f4d821cf9fed033684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3ca550c57223bad206b7b99549773685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaeaef948b34eac82f02d169ca52fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820da5be535de4b31f3d4253c38c31ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1f745bf11088efedd0a3dfdaca6de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301f8b29f650bef64b865cc7706a1cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb444d764a9773a2773a9f2ba6304f78690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362506de678b18125aed6d00a2d423d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5999ecbb3593f1cc352bd766508b27a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9c82f6944581be01bb5447fd32537693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc324ed6252409f248785fcefe46a24694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896bbe6e1f8e59c411926ba0ca42f77695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6057a02c7c62ab22b9f0dd1cc4dbd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bba517ac0615f00b57c356ae5696e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8cb8aa0ce857fff6f3cc1cd4c7806698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e37229c55d9cc8a6211a172f849f36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b67d36a2e6d9e1a1c538a9c245147700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812340be46eca7183175b7210f8ed488701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235c15479b3a4cfae5bc792f912611f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df34efa3ced3938dffe52f9ea7df1c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffeab2275815c2f33cdebd616c534f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776125cdebc155016804bafea3230151705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e88b0556562b9400746171e9102d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83f67d93b56ee1d076abdc610d0cb0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79936adbf7ff3e5358af83c1a7ad66a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c12dac6a0b7005fa935f6d9a9f72d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f3a014484ed66fd47dd1a80d89020710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd704e555241607572f4afa8ca8776711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca759a62b2b5d258db7bfdabe17e89712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701c6300a345ad03f8f4d7d9495221f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb40a0177822eef8471fd234e6e13fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29904bbc044efe675a2005664d9a21715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c84f895b17ccbc7ae64e926cce200716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bb52738877c65ef31da3dcf45d853717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6d5a3d2aecde2731ef7ebfa7a88ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945963b5b159e36a5d768fdebb4baa52719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8520204b210a7686425134e564db6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3189243f2b6d620414cca8fb4247d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eed74bf4f5711de20a6f47940403ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c64eaec9f62937f87a355546ba52e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd0d64ce422e42838c84ee6f13b688724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa6078f8b22a6c789862c03f0ea716725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5fccaeee0bfbb90f0fffa47c43740726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0e478b6c981d865f97719358b25dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a805d3707364f0b2aacc846cbaad0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d71da9d1ef737c79f0a93e45a8620729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b093e0a19e698535b888ae98acde8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62a336460adc2ca195c27f3c68dcf0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00737572057f656068573bfd126dfaa2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d25498a4525a67a7f420c4c3f368a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a96b29c26e1cc1547f8ea538bd0d11734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9d306b9cab48ac9ea7d3655e189ec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f7c0feb41caff70f696acdc8f263d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e510043c45a0ae32d50db0a4657733737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88666c230edc6f085a4a1beb41fa8bcb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de31e52afbcc3359e654a78b7e7b7d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0990323592668b8c7ca2c8eea2ddf17740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230d792ccdeaaecf0791fdd996bca64741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1d867d2009b8bf382e448c1522b32742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd0ab5ad141b25275f1319f9418e4d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a1ce89e61dcebb2a06a15d0cca903744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb7b75085254d6c24f7e1dc8b1ba5c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0694717568bca98e87133dd8eec537b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efeaaffc9bc12d07eb2271474289329747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>