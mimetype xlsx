--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cc9b171c28fc4c49dfc7daad7b1661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea3fd9603571a6865277f19d0fcf842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666dfe8d524517f8b15c2a530e558ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab7839858e6a485271fb9775114ae74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841185b8b9c529f67b6bf47330d1e905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b07123f90820ecbcfb8d8973b4259f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9bf9ac37b9a1dc9ddacecb16ed64e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c914f6db0b583647961e11511fc048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb155605ed1c2ed0cb9adae4cb74339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f4f313dc0b61931de6e159736069c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ca9110503abc455693b4471f67b7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fafedee3d64ecf97f5ce838152f4e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f737b5e4b4ea72a9e1b904e14734f6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acefe98425ed2bb1196adf05f982e9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0880fefabef997da7ebf64220963e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d2961fbc0ac0b4c01b88e3d97cf8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1ab5b5698f526306d66acf203998817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4df78932b9cf9badf8be55492f6af318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb6e695c8a5aa32cbb9a7fb6ede97e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17480ea6f0680c7c5278e63e92fa015220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c873273c5dcfc3cd13d8f2b01d09621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd542fa5735cc2adf95d0db35e8f6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08984e861abb712cd37bea75471fc90223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb420ca7f319b5278af26be5da8bfb1924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ef0567db4858f026967907c103f3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43c7f1d866cf0b3a1f78713ae4266d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb18d5dee312443cc68d14fe4f17ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a42f220e92e04c5e8799b62f5adbc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235160952dea3330d72ee6df57781c8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ea500884ff843a4871af19b47f53130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a37cc9a61ce9b0de9f943165083cf831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526f610254f4ae62680620de5ab6d7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a1814f789badd8bf73869860ff78433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915f8b5e2c9a779cbfc0de57b33610134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c9a334b4abc0a9b138a2540953cd235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e3b7e1888219ea346701350e9091436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35112d07ab1be93c712a3729d4147037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecda185612438005dfaa4c34898d3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58179362d11301f8fc247601cd81c53339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0174a414a7c54bf8a345324d2750d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457697f74466fdfc955da4d2c3fc9d9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1009e862493966e6110202dedefbdb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d386a41cf965534adcb5c2b2e2c781c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df17ba183549ed717e0225d6a0a70644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0484be4353d73387e12df9b0a0443cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464eabbf7a4fc5884335a240b4a325846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6c8d3d7862fa454a209bd37d7101547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4ae90c7dc6d34d0e98b507ed1e86448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d461aa26c9ab6ef3e22ebbeaa8f8af349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f637c4d11833a905859bff3fbe81950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0503b94d73072ab89ad570fcdc593251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7b60c221013cb3357894cb527582f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70cfad3ba7bb5190e8904eb7b4dfbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e195cf14b4a146025d55316b551b3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d5e1abe4ee7f347d95208b668020955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffd379b468b08b16e1a15c08fc799856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed803dfe97cd5ff5733a7fb4e265b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39f3fb471f090a79a0083a35d3e7ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542017bb901c1f7bc5d1aa39cd6e7d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404cf06ff67048eb52b304f9e711e4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574792f32bba291e547ed64295d1dd961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1d38c6fd3680fc2a2ffa1bf881da062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d160a56bb227d8a30f7cc4b6913ee9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837c2886bf6a41161c92efe8d5f82fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ed1aaef378c80ecbfc57746bf07ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c3e64b6a3b0c48fd8627065facee166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a188517e5c9148f15d506841f87d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380257db3a7b906cbd38fa1e6e71ee968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85b2fa9f238191a1cfd96e019b8cbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445da2f1e618452ad91c33e568f0ed470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9dd35b58895c42ef6b33b548616ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d34631b47458977c933fe31496e4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fb684cbc20ce17b58a4bab2a256e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481f565f338af0b48bcfd5ec4ac2d3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa485e3a304220c27760ee0bc3dde5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee2a7e3242c068cb472d4b8fcaae0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31c4adf5e0d1f65b1a4e0aaa5512a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49f032046dd3a9f0ca013a77a7bd8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c69fb9ee91f4a03ce985e934e674479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc4883b3348ffb3f5308d0e85f334480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13759513d71d3332c47bdb617a4097b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58c40f0bf3904c2b79fe929eee980d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7016727cbd8e5b416d51d14a556172e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855c3d60aece7591a385193b9d9918384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1a03a72e10d673e951f0b0fd37d2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986069c6f431c995fb74efc99f3423df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7333bf9b16b0e97eea9a680abd18087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd2c03061bc7ed6d962125dde6171788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b2a27b923f342d6c2eafd6732735f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a47e519c1e0f84b2be62947def4b2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd70d387a0e88438965adad3175f0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc532279d681a06526f11edefe4a3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d2f91d93d7ceba3ada762842b48b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b3eda6516207ec4a0eaa1ca882c0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b108a60889310028bcb5d6f58c2df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fabed05e70387e1e6a712ad8c9459796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe985f17d41f329e150fe3118b81d8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d792a0b9d9b854d02c2e8dd1863f7d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0cae31bb676807ecbdc75a25a296099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9e20bc0538ba77dadf8f912007a8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a858947863545c57176d8cf345f1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1f1dfab9dfa3e0f9c64fa8f61b23e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4db655fefd85a45a9a56c6a3f6c88103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5affd981e2a5fa91b9262e527f4c30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35468b1821708eaf843e62e251736c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f286ea879950a4be8cbc579ece2970106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3d7116485685cec93b7adbf4142f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1365194d3292fefa436adcf8056a14d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebdafabeb942653f04828ece65c9b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47358498271cb30d215b4717c6b6587b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccaba4809a2a3f34bf1ad3614c0f60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7d91db15f11e5f38d56d0bf1387d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3066d7e9b672b0004adf6952c2262113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241e294e7c46db52bdfe5ec022bca72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27130f4b008a21cb54cf0a841641dd72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c7d103771833eb4bafb3c0eb14156116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f93a5c0209f5957cc7c5abb8b69dbc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13426a86b86ca98ed976c15c9ec101ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057e5b11582c25c810604e4822d7ce8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2f15996030599eebaa0348ace6766120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea067475a1160185d82e96a1784ee425121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089dc2bf474cc951c7e5003805f3014122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7176962f625daf9ecc6d00db9ef5a19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236f63ac21ef585d25d41072764ea3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f526aa6e216c9799cd12855773f6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d92e6cd9e6a1e047d2bf86fa81936126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf48e9a2bbb63ba3eabd5d6f834ed8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb5d641ce3971f1abf675662321fe1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48da3bf04df3a96e7f6e138421636a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf4bd7ddc6f46faf5a18236462f095130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce540b013aa53107c1b0344d61a494131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5359ab3d1c8609d09bd36ffa3dd7c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfe27c71b93b6a92fd9fdc4f5f7508133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54837f693b519815f464b7c47a53ca9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377266475a800270d94b630520b7486135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d51a57a1be8365970037b90f22d8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18056559185fa7cc0aa99b8156acf3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1802ff522028315676ed598366b577b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0bd4f8569d1250b936751e0178716139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141e99154959f3fa82f7c594e36d03a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773eb9325cfce995f6e106333a6426d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475aca0305fbfdb8effff29e8d0ba6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1290d54543e6af11854cb9af6ea83b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013ff3606e5006318b9e0fad552e179144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7365ed32128555ddd8115278d229d9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bd283108e0696b39fda6828d2d692146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4bb00b0331a1fc9d0e33648937e6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245c8cb174d43ab4b14e361ac53d0b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c731ece1e813e59d633eaa272274726149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5800fac65c5dad3185690f2273ceb6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa083a17f177ab813aa60f351140b8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43295ae773a2b5be5c275f9144a78cc9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a346a20a6a9a8f8ea55d7423cb94273153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77367b273af8d852a06e3d874f3c6757154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7fd1b040d05d115db1e57ca64de2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea64d36ee5151f8fb5962401e7e157d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee25f298bf82f4ea9f9d4c97b8ebfbe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc675d6c501ce9215b27dbe5fba25a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6578935ab0e71c82bd5c7e203364a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d99ab88b18e03c42bf9bbfc3f3e18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4747341d5a615cd7279ad0c638af9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43b828e092b542a20869df53127121162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eca472749ede573db891434a1a57b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396013e7fadb16b3371038c48a13593f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34a38dfbead661e5d5d2f7db1a8ca2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe141a9c7a3ee5efa58fe2429b4a89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213ccfa632988d0a8beba7e4113d6e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aed195f627e64016dc56927d2f2473168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e6f75d31b0f42276b4dff7a8dff06169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ada4da658ed9c0c6599a20ced309d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40fac571d9b8b148c8273b85cfec64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23286e8f163692714b12f0b798d748f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200c20e0bfa57306e088103a3e65fe8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722c9cff8161fb28faf897ad1b837d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61660e560ab670be98995e55c34b91e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506871ce2f8a3a598a24ae989a08e23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0a8580c361176f3a3ba5f85f2b4f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9f021fc57430b5c5d30a430a2e03b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35878ded1ac35528528019ebe158ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ec9ae06ff3acdf4402d9903e103d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a23e708d6ea2fc42f2006997fa2ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f372f038136c83e915ecdfa723dfb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c77a4a835799cc374d99968f4aeb00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14ab2d34af20c5c7d8c6689cee03be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ee4ed83d1e6ffe861b1a5cece1452185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9423acde4b19fd883b7df6944710db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e69316dc0f19d2d98bc44204dedb1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444823e8662a811f41faf74feb99a804188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5da3776e09ceb8b5ea2ab8949b08b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcf154e1590de0a6f4c9d4fa13e3c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab993935c1b2a20b1b969fe9e32883b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a185d41d802e6fbd1f7779441b83cb3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b875a2a53f42a151063e43653dba8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651ec4cb3c072bada8535a0221806b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc5da83456b58834255199786848e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f65852a359f5d057a1bf5002a38a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022068e2d178ff4791f79f957e41c55e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910b68fbb0a11fa49f9c5399706418a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c226c7efec8ef7e668ed27b851232199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6bb41c30f26842c6e1c69b6ee8c16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ba5e24319a93efc34b46e91ce2aa2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4869f4673e725b1202f19e87e17c22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03800144dd86cfabb68a689a2df55e92203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7044569a8a619586aac2303cf825b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fea6b6c7b54dc6bf8f99bc74248124205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5e8cb34e96b771c2d5d152c996076206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bf11234b3fd6079ef1818760537b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd9e755046c69f88b1559a395cf694208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12468786a0354f1e213f3b11ea97bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eeaf5be9cbcf1f0f901b5588ef98d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc818944e685b5955c65b39833f291b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49200853e6ee6f1534f93ec62a314c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8846b9752bd3b595218ec8d0d8051a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c45678d9988d7bb6cae7c1fd8133e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3ab5ee682e7dc3d14190a3fdc0557215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ff157a4a0b08e2f915548d5b8c38d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73508ad64a82841ff6b8042047a3d65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6b0e5e1dc139c8a23fa92f5a7286e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a914292d497d42d5ff502713a09f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee8d6793b41dfc6c55d96c46973178220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6ce838bb40952d240df33dbb46131221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c520a4044710bfcadd59ef17750ae0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee618b0843d83018884f7a0b43b02f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8cab936609d4411416b755fa3e574224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487d05b49218fe50c59ee5dd43a584b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28492c6e2bffa6565b4b29610456cd5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0214b74553f1140a028b53a57e2c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddd715acefdf280633c065fc835310228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96622c748cd2481132b0ab5466512e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c01d1cd501814a8939b2ba0e78de0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2889a3a146fca7b0cf66001275b0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e156fd032fdca709451c3bdb0014d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6fb6ba12ca57649a71010bb96a319233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8e2bbecf74dac8213d8e503bf8b2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d99fd6a9ad257b0ce657c59afc5a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46850882d1368bc9c2d4266f273d57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aec31aedbce95998e6783f2b5fdfc3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33365f08a901e6909c0ffbf1fe61d3bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78043242d684c72fc382604400fc320239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098405517fb5172ac1dde5581bab391240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dede0e0d4f062d80fdeaa81a64447c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61055c1ec0629cd68fd074b5db029376242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155e970cbe44583c509e099124a4690243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ceabc74143e6e70c5affdfd5d5499244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d151d4038efd760946aa6c4ff8baf4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07a4ae2a131a5631e5e51fb6f9cee1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb31c6ff50f7dbf8e381f14ee55021d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2de91c8e4ce2d3628680714226c4e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c82605e1d34dfa5ae54eb6c8ff85c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf0a297b42e0417dcd3076067afd89250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354da7479018a417b0da683f694d3cd5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53b01be3f98380ee8e5a3585eae471252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180740305fdbc74596b4a1cf9be1cfd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33dc054338eb3e2dec93ca30e48ab4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd5d2d4996f37b06062c2212eb8a99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4d18ce5d5f67e508fdb4d7d9b5772256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24876967ecbfbc3a5e9f4576b89bee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530c9672839589d449ecd1311239bf8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc07fcd3c284ea3ca9fc73ae2bfc38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239af6b7e1cb9f597e7e0f83dd0502f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dcc0cf080ba89e962565c828beab4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433120226bb85c588c63ed235dd87109262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2108e28b32aadb2c9b84946080bbc7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8377ccb5d7c0f31f5233349cd167a8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5475ae5cdf0073f0cb1a96a64d84955265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff149afc1f24f3daf4ac6d9c80fe03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f1f894e0a706507085fba8cdad421267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c173173f11c1e507d798e3af7c033268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6ffda8594655081fb97af888e4771269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3e0bd43842c2fc780295d21c47c4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a26b839fe53ed1a5963be616ebb70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92728af372619acc7b1897e05499808272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3c1c35a362e17f6a0929a57466c5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43251ecc2f894950ca1a55e741d12ac6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083ddaff03b136bb9f6ed76bc933aea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf07f1cbc63a3842bd8f22694eadb32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af85aa8f280be40d6d6ac04f10466e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa59da321ff4ca219b30b932341f389278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211096987306ff395c0a8cf49c4fac7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d669419e5a913ecc2948ead0226a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9954646069779b7d9ae4a12a15ebbe8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81bff3e9823596dd2a5b2dfb1db4c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cad3a58ddc20e8e2219622b91f1a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da12836593f38276a0a849cee981f0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8773a49e1aae207881b663d77494689285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c571c21aca7081fcf8da5e7295ea3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbc27551a907dcff4937e07bc70546287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513da8a1cc6435d8d3cc816973dd0c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc995cc0466bf5fc80a57813ca64c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2d0231327141c2702d12390b0e0e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb14b653fa1f1c9fc3abf1ee7953a77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103f22e284d1c163e56944cc68b30c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce485166b8842aa2ef68e0306c2cc4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb2b5967fd8180130d7eb422619192294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26716e4f30646cbf631bdaab5db9c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abdd062d7d75dca32844250ab28c20296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d183a4a62918101bda706770c2aedc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a28cf536b8531096e5a6017bb2c11298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc626f4e66a3859d8f38f78daf8b64cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fbdf53d0111c21a804688932cf060300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b1d90ac8084f051d46c1ae979d81a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e560f931317d7dcbc5d73aaf802079b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0460a1fb7c89bcfb411691ea4975c42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedd2e29f878910348eca5fab81d1b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a55d3d381303d9a7de444f9b5908e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e042d31b056d9a238ab6660688a13306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab87cbe967ef02292ae82c4346cb90307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff1f9e42b2474379ed85637e980963308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5340ae6a0011e673aeaeb9e4724cb9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad551702a35b39a32be114ac25dc1e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028eeb44f42a729236b600ce6cd4cc1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2ef1500a1dd14863e92f0c4040089312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf280a34fc4460edc855e4986f2a34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fbc49f978d88c4bf4a4767922d043314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ee50bf1b44fa3afd807e1373a2bab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe9aa6401d1910cf1859299b767ee6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d0aa0388cd14ef9a3d1f33e1c32c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826607dbfe73b11bca2e0a31702bd27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed466b301c058d03108deca31d04316319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3042ddefc3f3a6fc7d1e2d6acd6d4bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbc9d1fdc1b08b423c09ab13dd371b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744234282f8774c87c50c0064357469d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08d737da2e14a77f52d2cfddaa2daa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63266e665797c234d1f1ecb73f0a17f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fcbbd1da92b2f1e86dc7f25eb8d94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd92e5bb84644296ebcd219a0c1d141326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9960a9079d3c68a07c7c75aeef23a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95955313abde25fe12a375f0e46ee755328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b2e0efefd462919624610025697ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f30ab2f85f33293a073eb2e2ba74e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c3a4f7dc3fdde765f895c94e52481331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc08459814abee2eff5e58f83a24f20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d456e3a44d51fcc8649fe5c1efd15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81bdbfc65c08f1ff5c3293a1e0ef22334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dcba3d97d952c8ffac1ebd35edc40335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c82639c094ff422294bdf64e5625f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38528828c12fbfc26ea425ee07cce4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d4bd1949fd7684e8ca158f853a475338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac0fc081ebb79e2e9dc302334e7588339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc77ad80fd7326f7cc9b819a93a55f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df662fd53cc2a55a484897b195d38eb4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d6a8496252c00f9ed2fd609daa8e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b9b8b519eb530d0c69fe4520fcdee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce78cd039ad3a35e8520d227a89640344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815bb6581b9862c70e0b31c3fb94dd3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326a4382db9ff6cc3d35b4efbe646e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad8ade405f22c4f00b8923e3f20a38347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5ebf317751c885669c055ac02440a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803cdd0b60ae0f79c9fe61aef2fb278349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af86608823bd64c62d911798cba917350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f42316cf1296ff3a2f9c0a8e635a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6de94a28f1d19e8204adb3d442d1a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b9b7cf33a4ef3dc7224b046fb1737353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce2b3dfc6ca7a714cab6144c400104354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6593e4923edf21164b05b3875b7078355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59e0e5bee7fa29fe7456cd1863c6f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c599f7a3f21c25704d4cdb46bba1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a074ac756750f30b4075a3fb6737eac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0b7def0cf80c2496bee44c7868283359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3bf769903cc748a1e9d6c6d098d1c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d6c426f8311192827368924fec53b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49dea1f71005a37bbea3d415f5530b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554066511c3a68d06d291cdc71e2e00d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499e72262a1457e8bb475d585e9b0c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d043446d51f4ba8438d0f2f918c52ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bd22fd8a02d64c78383ab427aee75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938962c8cd38edb0f8f562cca6af0b60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e497273828f37ad53894c37a03b07f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24277e2d951b6c9ae7c59839d3f5021e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a958e893c353336f8266cedbaea7a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec002322f95f672a8cd8d1a73cadd59e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8f759235318c8a8ce7124733f996f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a641cdb6182f5ee38e4e9dfc61e1d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c845635c2ec7e207d270ccd1401b2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d5a1058bdf272a1d5db68faec130d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c01790a43f0540c8e7b1afb401a3ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c221076b7c2d938def4c029d9d7aca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5216d2cd1b5cc2935849d3604a2ba1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb283e36a6b8998d57a0973299a4ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec86ad64af4af3c445e94107bd5643e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c12d83900a7364c552acce0255dce7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8a82bb6a27fab6214c64283f6b926382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18655988a80d9f2a60aaf5ec676c0c9f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f56a6534f5b33127719440bfdabdb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935b8343f25aff5c22e2a053f9bee46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7094882b53bf7123476b6a926b679386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932b6ce3d6647e420e1fe53055f6552387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb0b2dcbb3c55ee40d2b20f9607eb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58f813c53b0bdd912c7add6559ae66389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51991c52877a7875353d24c331f0c3f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd612514d39893aa0bf1a97a19fd09391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a43d8a3fe52facc7e2103aa81bb7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f75ddefadbf0c3de4ad346343269b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391d5d74b1468977f017e2dddbbca7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085f8bb6f295d0a460253bae34abefe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f98d9f8890132d94ce7e9960253c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb1fce520a4d7f650c07fd01127635397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7333f2949550eb3dcb60e9aa5232a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a62caeca2e1752091830d998b7a1f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31964ee7495292caf1872400a58499f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d74dfbf2c7320d59e85658e1ddc554401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6505acc615ea68cb38ffc6433d2fcae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b94202ec876b76f2f513d25a9cba9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb315c6c2ad1c3e9fcb3fc7caa0fac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82283a59fc4b74f38984dada7c625230405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df9ab22323df2515582a9f35ac8d11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12470a86c833eade72c7b3aba52e6d6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24d432854b462ab12c6807206dfc2f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769cfb4d6cd413d3bdd5b6054c601ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4968342536a36bf7207bd52630f4ce7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460db136f11b5ddb4565b22f00ee7cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f96a8cf9ec00b216e67aee5ee42f87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf8bb15006ed7290c46ec80b0f8d2b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbc5d7f96e4986b9ce3418994f6fe4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b019f1a4874ea96433a168b1df7e00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd6f48df2a453b6dc9d2cb3a4d9b55416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750214d7cfa9d637d142525982ee9b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36623bd71ed4322cb6c2ef1b2d329a60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3a05a486f7f5d81c8cfb7e8844e04419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171804613eea1def43473898270c7f5a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa788e3e958955b3f4d1ed287d49563e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634334eea8cd22ee12f70be2a2bdb05d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac36aaeae6e4104ae42ae6ba28cb19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7de85b825013e8193c45ec3bb7cea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33bdb4c1907e93501fc0fe1f4b36f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c40ff9911a410cb19a2a01feed4c42426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913b798a64ae74f4ed1cbfb0edfcedc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdd2326792808ec48451b4625be7a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3be716197bb7f8ab40320092221e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97a19ff26144394db97240a411de31430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737173d02334c8661d2613ef91f03d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff23d169f0ce4b60c04d40ccfec9bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c38c8036693a657126023999bd3f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0bd251d6c3b1b2e583dd50b4d9f11434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f7af2ac26f3c67aa9ffcff4d167d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4c8be14f0f430727f1049a7d4456b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52696a32a47cc235857299ef7ff9c584437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675a537a9c3ac361038c5e7a3102e01438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f989c455ac7d441ce6296ef4223f5a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6f37ab9e2be7c669130e4f6bc62c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba77a96cee098b8779ce4601503852441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60c14076f24eab2c9ad36922d8a81c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb4532237cb25084fde6db194760ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58b7bf1e5663bbc051ab5f09b9019b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5901fa48c2a361c56fcac085c77a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7be5c6f3d5d3d172fa775e64db950446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a7bb801f81e9a380ed786101489fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959143b87b4d1c7932471b7425dc38b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f81409441c8b7e6d256e1b13e87ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c2cb2ccd029285fa514fe1660b8a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1725fea32174d56e8a1428bcbc27a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f61f8821fb3eba8c44a63da2ad7de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6e77ea0d63ba0a8fedc360ca9498a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5d900ae149cc6bd4378b3203a02a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd79d132dd27a3530a06025ee7354a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bf0c7c15a9e5071ce3c8e0f69c0ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ded5af4c306c7d0b60810fa803ba4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddeb0acd2ffdcde3d232fcb56681660458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3153c07f98779515c49e99056b9025459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f2f920a1ce6497a51020e654ebf62460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22d45e59d144e2af3b4446325259f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3e9795b74ff075049c006458c4a16462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364dece2a2afeb1b602235f0eb4cfe0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903aa3f779b21df47b67af28600780d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b130cdd8aac437e3a0f406139535f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f57d5e317b22d723bb94344b04536466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd0fc233fcc55f25b937e5508b589a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd2043f4f38eee8060124284810e90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99836a46b1ad3597727c6c287830fd22469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab8d6d7982ec128291172c40dbb463470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f468c644c19623831551b5ba1bba92471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d72a8a9ef415521ea799dc60d89f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f4e8b14508a97e88f2b5030a1cc46473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0ba9c689a95b66baa51b4c0a6b75c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0e268faf3f7363c584fb126dab097475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803a682d90445473ccb4a1d735e403c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ed05dc9d92fdfb8892053d02a4e95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073ab2d898cb683acb76b7dcf970a80478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245cac551085378fabc833d754f09c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af508eaf39b81d1d053768b20846a0f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9133c442cb67f8b6ec24481558cd71481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81386d12b22107266f2911b7aa7b4b1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d8000f5ef6b5a04899cd8e404e726483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23348a7bae2335f2d34123fbd0249f5d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68a46053169a7c89c740cf05c8bf07485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a1715bf79408e51c529d193842ffd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef7227ab3be0802923203ee0e77f62487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8822cbf50a1ffd08e98d274a2d8af7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6b671bf7a97e68b4a091a87b04aba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3049413ff896a63f4a788dd51b0d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaa57328239a6a7b2f39a8b5a8d8f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665a1b9c864060de1adcab8897a3260492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b6242ce61e09ec633dcf1323d4545493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a830a3527ef24e7f35b1801a322569494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfe321d64427f46aa404898a71bad6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bd48ac12cf34a0b50b077cb77eadf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa06b56e1552a59ebe51e1113cf9b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34310c78ff4e3c200294580dee4665498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b5de5958b88551e406d327ff222ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bfbbcdd80905cfc33e6c47b99fab9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3cc7db6d0694cc25d0fa17d1e2803501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736e6df163cde677e7d6fccc54a04f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7594dc9fd4976808dd99f468808718503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907f66b369e08434f31109059986b46504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd4d07f2cb59631d9b9bcb3e27d0d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4c1e8d9c4e8b3440a171750468495506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c8680b61d4fa760d50b433c4f7588507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9362938ad8d3e5fb51edc5883c742508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c5493d9c9e0d592e3976b322885f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89692ec8654adc73c8a0ab2cd242c717510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f59cf6450e2b60c262ad52f99ded2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a971493afb902858e4e9df7dcdaa23512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45a55b3134bcb0d82377572663433b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374fe8858b55f5288b6f7d8c36a3269514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434978782f11ab06d138be736a22aceb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d7e65ba4c24d2415fa6855ab7764c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedf19a93673d956c1786a7c2410b51517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca4fb4abbfedaadb7ac3106c54d44d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dc6bd4a5b02d9155f37a7bf0d78b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72df6ef7d0c8e9072997cdc56d0723c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e33ff41a179940fae919869b569319521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb591139c46878305334d0e29a4bb621522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6a17088c3570addb678dcfadf3110523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d501c23d2493ee7b4f1a794360a584524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744ac3e1b85a02d3be06912eedcb483525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c09e04743c97d0aca42282379bfb0e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87f4aea5dd7311a6d616cc4607ecbc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca87f5e8f477fede1977486f2a9012528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c7619c5c3558954c7c557f30043ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988ff4d4469a7edcc1f11a87a223441530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd350f8fb5fb0ab2f0fdb922fbde23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f73eb366e2d801849337ebd6744679532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d781a3346ef3e2b9a029d9e0064094a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce3f30ba339b753e2e2f0781d19d5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863829299bcafa2d0ea9e54ef9f615f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae410fa6c2805987533af2f04fe74eed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a948282dfc8dec168f9231a553da6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c016e744ddf592e3a88bc2a88b3106f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50890999cc5b46c59496326736e28e78539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ab7da03428516ed49369df5486599540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779b25a919610d96577dda7f42c9bce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609423a2635f2afa6f49de4221f61ddc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ff8c8aba2ef8cb5bb018912d95ff9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4cf92c5ffff97c5e3edeb5b322d9e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3fd7d0148ba0a77a7a633d447df41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632430b3ac4ec7ca260983a060a6cbe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc398c66468d968da27baff7678e7df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594d3c3266317253d77e400d94f43a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b867f7eaea458ee1ae0f113346b3e65549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637558ed228bd13702399d8c91af0e2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9c6bc79ca9a59dbdb9b8cf8884eac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26765b6104d037c020e1c68ecf4f7dd1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5201ffe0ff5ee3025048a976ea3175553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eb41941e52e125b5e61112390f52e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef58fd4aa1b1f213c33b63ab34a870555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3821878327afc9756d306d62c726371556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566421742c5de1dc348b82ba9caf9da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953aa4658c53d6f3d40113728b59910558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c125199ea9750d2751e20ce16a450559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11082237da97ba5c9e8ed9a621158158560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ce4fd2a6511a48fe12e7ef1612554561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fdc1350beb8a2dd747be644e9f315562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf8266842c68e26635ae6bdc09b932563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c65aed6ed45e51de97cce190f5f57564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2b9a9a77d4e83d92b667ac2fe4249565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249c6c777a2ab5e309514620bb24fac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b56e2d9c2602ae26f439ebf6148312567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f735bb7d64ca2c3e98058148e572d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34ef359a6e199f29a2a54d4c4fb5a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27326b019df51a67684c4b9c5b62bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f548f25d24c4ae9a53c7b388a93c3cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab603f7ea7c0dbf35d97ea0caefc65572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7111a4810873238573f4c9aa21e0b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869d34e02c1410abe3521abd4201469574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343f4c7f713eb932fb64ef0ffdfaa19575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199d59a30cce67a1689fd350789f71d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4434c622222b7709f193377180e09a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9f44b951669acaf816f424e692523578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f2e4e58dc3d668042ba167cda0cc5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1138ff134c082e5092461fa3b05a25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b344dd957d1a6008a544877f3dcb6a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200634d28ca20c4d979161f1fd08d36582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6ef73f004ee9d8f7fa7bef3a9c672583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51229dcef6938699af02cdf8cee952584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24153e299b65f3f484476e827cfe921b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9398d2b01eed9042bcfd8cd4016c4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cabce6585eb354b383e44016a42975587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307be3c54cb114d943e2647c2413d557588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4c35363bc4bdde5f4273d59c566ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6ecebee19feb41f7c8ea9480d4f81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac2969edd814933a3ee2c24116de9a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6f7992579f0b2f687abf18d580eea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ae05b9f798815f9cd031195bb3c80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae905c43ba27ee14144ecdde8cf9a3a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e4c4bc37dea3b428d5e3cfb15f0f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f5f38d2f5a6d3aebc5bd831ee50f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9778838b5f95d8b6908dc0b375d113597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71368fe8eb2f37709db6dac32d40055d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70cc7909826f1a77a27705a04154bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bded811258806f7518d36099d96cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319687b8024c4d8861e599c068e5473601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46377f6f6f1ebfcaaa1ae3e796495978602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8a3c27cc32a328789294fec79b33f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66932100118983f0130c4cad2e8aec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2328c6e82b8ab2f5d6457b5b3aa781605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11a58addf19247915ad719c5826949606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d7fb6fd09abf99101198a75719a24607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec7c34b6706698fef2cfb715d46038608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495cc6342207e6b7a91125e50717efd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d6bd6f0b63ef6a2c2982e008c05df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c8ec24a0bb105ed22b8375b1165e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14c80be7112e2598cfceb97cd02ae7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cef4e455d3fe699f29ef399275b1e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018564495ee371081ec9173a8e3f13a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024357b4ec819c4edf66284a4abebdc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3016257620f44cc53fb76d043de11616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a7ab48b7923734c119daa04073ccf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf1af820e0aa7dfee95f9d10f9309c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057999f5ca8988d64fc6a445ae89a1c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94321647aa908db69b74923479e2b9b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394388511ae655b17f30b5353201c202621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b1103cb686d230a409e3d1dab1125622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1d7675e86ea1d853fadea5cbfdc92623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd162ac814600807f9d1d400f01ffe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76097dd6b956d36e53ed307ef7f377b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5f2e631538bd9cedc8ed3e7ed4e1e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c668425bdde24af152ad52a37faa9dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f575a5c88857b364c18159bfc3fcf9e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31652574e6945d69c9419f7ccdaa0560629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280e56cee51c333a48d9bec297ed14e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fccbd50dcb8168d144933fb8d58c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89435777805938b413d62d2afa309563632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7975a3902aaf4139a437aa640fb7989633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab769a0fd4b078e91d691b95e2a7c8f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a78d7c52e351af65ce16e2cbd82ad7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e3d3a82f4f3fc710cd69e1a2ee546636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ea724cff0cc825aca0dd8b1ed1f4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad94ad8ac03a8dcb666a2121e52f7cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff94118bab6c4b329093cad046f5a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f0c682b3ac5f183960e8939510872640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027c2a4b66350af25a021bba540c285641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713663c5dce20d67e4edb274f02fe0b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877b30c3e5d8ff329d00f8e6cbc0ced643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195a9bd2fd47ad5858059f1edb783bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f9a41c89391110c0e2b8b31dba8db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf863cbe240405c564ac5979648415646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc663ba8e72aea836b7c1d3eb5693b3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2664646a3d0660339ce25d9215cf700648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed54f04d970242699d212dc93375c27649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975589c50cfd1fdfced16afe4f998c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f79e4695c503d6212f8633673aee95651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e3c54eeea2ff4ebfb43fcb786d3d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a70d719679fd1e41e9ab130131098653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c1874f7f3c3a12dffe4390d0e2e38654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe3b9ab1ad1f3ef420db4dc2373a7b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf42c5800ac52f18b89c9e9246d18c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b03a82aa2b63157efd7e9abb31c8fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13650413020d437780bdefd194ccea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e9a5c660ad862f5395d36063c81fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee806d3d22f832364e6a2a23fd50d1b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714390e6a7d2a20e93b289f4d9fc28e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4447be655e927785b2b5dffb3f28d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accf46a0be0683c90a6c051f820c9fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6958214e22b7b1fcc9099f73eaa32664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e795db3206d03ed5cd47423d8329b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15389ae4256d390f8c2290a4e3766474666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be659b9f6b25141efd68c66367f034667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318276a59c9c36b72b039f93c572852d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1d77d0c956848d96f709383ef23d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b734ca9d5aba944b9ecc7d5176d76c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69b091d7c79abe564fb3b008af67e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952f41323235fb900d0e307cee130dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ddf7c1ac91630dd37f7c6ff08f1c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b396e79f0c102b8f72c5004f83834674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97995a7651710219b4a574d42841cf62675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa61cda3ff05b35774a7cf9f125a499676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94e10da72cbe5784b7d6f531dbd679677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055275e577cfa0f9e24de1440e28699678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ba86e3979b95e22d3cfae25ab7769679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e97e93905a8f2014e77bca475da3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343dc88d0b6669b35860db74fe52790681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5c846e9d4ef096b61397a20dea900682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80caced99d50171407d519b741eb65683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09130620d9404fc9ff9ee94d42903ec6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece2254c2f21c8ce6ad88a37ed5f211685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab3fa7e8052876b9f5d0316746413c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef02b16fccbee2e5622d139a75381c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cecc2d9d8c6c313a6bf24a5746eb2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0825ffc3f2802408e0dbf5e3a9023e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e83117fef857dafc00bdd377b65fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bce24af67c3817b9b03edc28f0af7b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3541bbaa920a3dcb11972104409b7e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57980ec8a51151ecbb758bcc46aaf5b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ce704a1fbde925c002aeb7ef52553694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa6289a1273e33ccdeff4c749e6c53695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d768089a16df128e08e594f3cc5d9d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30040f18f36ef7ca85e5886d3af5f135697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644d20971f672bba66d1c130bea99ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864462fad8fc9935846c1e71a9c3fe0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b465abc796653afea9ae801f52eb25700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d68197e93dba016de5b66812d337d1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce84e9db3aeaab918421110782fe9d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29485f7a4b3e5ed50c04a4142ad4143703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11c4942902525a0e0672d751238b8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59960441776c1f107e1ab457b783ac06705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daa2cacaa77cbbcd3f2d61cb18441d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd233a14f6e38f922b73d3015a30c2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243dd8768326039386f2daed14e33cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cddd24caf0912f3709287e1dfe52c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f141ffc8fca751adb12725d756acc6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05237b5f791ee5da2f450ab55627173711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06317a9e3dacb6750f55078fc03d8ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f359e657e16397d4c10352bc3eda3e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0666f23f240cdbb6699566a551f66b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568fac71defc0dbb055bdd63ba310f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814bc560e98b79f8b1e27f4565b1f07716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a75b9c814ac085d818028ac982a33717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae56d64feeaa8875d25a8dd59e5d86718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db64d213f429fe060fcd393ad0ab9a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e997ed31dc471c142b94c0bada4168720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1b0a67152cf9fb14f97e97e5ccdeb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931e57c661c4aae706b749be4b72ca1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c79662f73b9f741abf5bf534826e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c62b677838235a638278f9d9cbbed3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ce7e13c1673d1c7223b435be570d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d173e719c2b426e533e3a226bd440726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b51d949427beea2b58fc30adeb8da0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05ca1dc84c55b002ba0b0ced6618b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81193ebef0aa732bb64cb0594f27409c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e184869fdabb5b7378dbd79a280ac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589c400bfe638a047e100a81e98553b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c6c088efcfec9db51b1d3261533ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290305fecca569dff4d94bae3ddf5342733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891a0d396a778fd21f1e5e029d3bfa1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382c1ffb10ba5bf7971aaa4fa8b34a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b6499af27d65237c1224ad5d0bd0d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d571cd53291b888fba809668c88366737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea0f6c5aa7b4204b894ad5021f45db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f85215a2df9224916bd7ab3a24d7c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeed0e3f51e5bf8fff032e98f62d455740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78401065facadabf6fc42cacdd64cdf6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c359c60375ce7b1f45744fb05a335e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481222bb3186d28e9fecaaa76412c083743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f306ca2662c9b25bcffcc9c41eff6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5210b6dc0df3c497ed7f515d98619b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fa4232a184bc084ecb574d56f8f9b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e573abf3848d5671b7ddcb935e7a0b7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4197b1b0b30b98adb6c6079d26bc6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ce1abe578538d5f641e94091c3cc7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ceafafcc83e5349eb90f939f526f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70235c321330db114d0c285942163d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5bf581c378632790f6e5464da7583752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73027c5d2e50337ea715c5de3ff48f39753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873e4a19f0f1f66ae4d103ae37b63f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91df63b0505e7c6d5976bf6f2046f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fbf36ba25c0242a571fce68c05e0a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6d04f58e7bcfa4e53ca6223aee73e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66e97f6f12858dd78e082fa56f4b17758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341108bce9fb911700fa6b1ec6e6e22759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da961e0c973d64527090a4c93e8768760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc9a2a1957d6fea0983629bb6fbb0f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1571d6c2297b4a9774481da1a080e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28243bf9dc007932926de569127eb8ea763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e98383e3f658cdf1b36071dedaf04e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70c3adf4b0b6b3a495e020b6739e12765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895ab5bb36e61d7c5fc2b50fbfd786d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a6e5bfc0cd98a5ca111994c9f0a9a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db2bc57f7f2e1d7eeb3445bfd77f14768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24abac709c391f15462083630c3c94769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbf11cc8622471fd0dc64f04f996d1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78641ef4f92bfffa3574e3f3f2b497771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e924b6f87a003314e7cfaa2a50948b8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429d4fa952263c1b97712bb68fda4f2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786ecca923d3ddda4d924a98fd39160774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855347d3c290d739a7641a080b5a2466775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651f043c422d250d186669cebeebdfa776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e8d9c560b0ad276fd275911e52324777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b5a3ef688f9b902704c92456dbdf5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc20f74887aba084ee2bab8286d40d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab171a691b425d47a4c9b0a2162c6b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6873882f4eac669ce5d20acbbb129781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af24347a151690837b5eba2cad0f2c8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25377c4917d85ca89d0ce2ad0a75e34a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e8c9670c9a3a7a0990bb39c6c08fb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a4e2a15d1898305baf8907f30cd21785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc1e5b88e99c185f7f78414f6bcd12786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0691b4576281e899748262a14c8d51787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b664572dcaf934fbbaed8eeaa42368788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecc551a2fc1f37809b506a351bb0a5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dd50479d83b0e82ebc6a04611ed73790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3d44dabf6e383a0f9192a1e9eafc7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6431b7b63e01d0dbda92d4f80e3a4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9706cf32aa428292fe1debf945f5f3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a839fc4075ec95d41a9c375a13471d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321bb0e1ffd88fb33d9e221fd4b9182795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c91bbf7c3c1cbe99957fd99a08d847796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f895c4520e55cc959696ce72e0ef038797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6079e36a892184b0b9d995dc54823798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d0a632778d8e4c190e9cac4f0bd2f799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf62ae3fb4f3d3f68c7cd2708f3bd0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa573552841464bfb5f98e52448ffdae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b30d1522750242765388c5c20cf3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93271b13d5386076f02528262e4da2e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5a37ec9904c28ab648a935d7ae3685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84891b1ee275bc46c9f9dec4764a71806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ef0e1f9ee804b0e99b8057d527eb17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4dddc50c3703b1d45d3a4cb30a75c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c885e9fa14ee34a57e7a827ebe96a3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8af6ec36d8901b23d960dd5930378410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a65392dffba169d987c681886ab93611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a642358981c260f87cba6e230be3d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b32a59028295a8ab6486d9f6d11c0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb65e06e67742bff8ff6ac8caab7bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aed87c4ab905a4ca7cba0da5f6c71315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601e5bd7643c4a22f367d077ddc24b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ee6ea4cd6d5a46eb7bdd1a68893f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a58a82f39e5feb28e06ba399a012318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447c134f38f6d7b91fa1db96b61f3d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f079b1a8922ea81f7f3afab090641e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e278cf1809a268d0d5281c659741921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c1c4e4e9730c72555f8161592bd6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96437e9e2bf78036d22ca745c0b8455623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4b982f70923cef778def468ff0f5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d634c802e05c4399a46e6de74cc464725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e199c3e79150478fb0f84d38378b06726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c1f1ed4c18ca677e85e586133202b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed777393d5a3082f1ad5bf07b05bda8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73aebed046d42dff87607eed75547c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c693f1fcfde66f58adb3193e9bec75030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb464b7f0508f9f9f9bb63e0a0674acf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9af1927ec79983b5a70c6f02b2966632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea1c3466f09b5daadb211991d4af1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eca989ff63ee97c3a4fc21c76208934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2581b8efda036abccbb89b9ed58ac835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4640f3b551f9c9d1798b6763533de336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32089164253a8322c9d3255df210300b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd2a7b6f2ba05e241977b69ba1a2c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81db57fe29a50e4152b2961cda77c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c4ecc9bc652d44af8b75e7db1fe5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefb2f3efc0f03223bbb4ee7fbbd75441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211166cc44f96811f585affbae300b3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce17181d3bb71036f7ea32b4d9a21043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6dd68bc331d71aae3cabd4eb925e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8a72ff9818dc257f41ae43d3b5d7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f8aed522e0a19ff468267145ff2e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3755feedd13ea10d7a3e7dce44e54547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8897588cb53fe3ae33fb01a408471d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18113efb1d90d0316282344049ee72949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926d69dfd6fcb2dc1b8c4d8c4a746c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9723b175b50baf84c026a9ae62b83351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559cca213575f980fd0b3bf391e2e8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e08c9798312989c01ea2cc35da4dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e792685b0bb150ef6a2f35d72422e0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beccf6d397a501f76ce50a0bf096b5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0507f283279de8699da7b3d628a95c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379dc13bb5f4f62f1405f69591b546857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66713ba7dc9d1b38c2bbc51be89c408858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e130fc499a8cb2e5e2b0758899f04959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82875172949cb74cc24d9335a5e34260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e135a295b3c24934e30f6f335b2a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d22ffe49b23f2778537d6c04aeadb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a021b6959478ce53768d631e165dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141618c0669ebe544ce962b8185238764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa337b9999b37043bfa8e90b2122de2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d13a54045d06ecc049faf202726bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf24bd096fb9a079ee5de20ec70d5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3b6980495d105d0aeda286972c30968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445a9f96481c8a2fa76c255fe3b5bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e2161635b55f479ff80a40c637d8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd2e6aaace1b785c06ba487956139f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ed1cbba02dbdceb9344d929d21d6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42d13cabee13d891586ba2d68201d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f1c7cd34ed5cf5412205207c67b3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5783d342052cf9947d89f406fc87da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c686e24a73fb35cb164bf72b42b6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789478da606fccb4ca7bddb0834bf4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af89a5c502f86bf8e3d3229676e6ce378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a70a298ab32b886423d472d7a4ff479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba4b3c40de6c36017e45ffb0bb606680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608c26b785aa817741d0551bec472d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46067afe2dd8ba973e34fcfebef876282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4aa499e5dd68e90c6f0297c9e2f4f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de1c42d3ff76b2091c6c65138a60a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbeb77e078e5d6398e86fb1a9dfa45085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6e036046ba3761566824b0186e75986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9e3a3396cfb096be95d1afc8d701987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1508929089752eb9d8789404c1316c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0725247c91884563383d0e668732189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82f260271fd71896e03f22fd8e6ac990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed68d6234a6d011cba389ee5d33250b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bbc801a6b9187240056ef5000aa4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486c3f5c36c2eb849c0e84addba501f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613400eb2dd457131d58c315a70993b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5ff523941cc2e231dcc170fd0521995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484938ff61ed034d0470eebd162adca896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210e9dbd387a2decd9ed9ce08f2077a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a65b1e761af87c92418a1a57e55eb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69666547ce06a628593dcbefc9e09d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a1526c7a084aba486baebde7324c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47028814d2df0ca759b82ad6e802b813101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956b59d561b72342175ddf2c3db89fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b23955a5360f4ad649ebd4e397882103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da109a6eb22bef5d38e247df2336b005104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d06b0762d0e3697eacd673a1ec55d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba197999f8ec1841edeea06746b2c37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128a01d9dcf577f1543553f687204fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325af5920ced2a0e2e0751d8a0747ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ee3cbea644215cd2f750c7ff80455109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cef239b3f28476d927f59731b05e6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9523457a496a16659fd99b906f15d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ba696412f65e015eb16739a7f0d84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c46b41c034309502b133a5c0a3d60d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a472e6ebc808388ea4a2f8fec94f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441c675f312ea02f70e67953c8a75c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cce1d87d79449c63b5cbdc399964d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bf879149437ef8922fa6180cfeacc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacd842e8edff676e66730bd77a0571118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833794f926db7b8c41f06402b98c7f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727ef26bd42a6c963864b4325f30391120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49bc6ef98666c4a09c2643105c38b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d6dc4683d4f4b541b39d0db3203d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf583d1c21b4a75058ddd2152f72a64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b0f30f0465336888eec3304cb35ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786c9d159b95ff5eb55c022d43171a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc680a07296f7936dcc0af85e181386126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdfdb5039a27fe31095d5c9d32dd93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f1ed1099017cde40a7d34705f1bfd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488e939cb5aa5c93466295a240526c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f25605b367265c02bfe0a123ca98ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39686a7d99395451de2153b4560095b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c133591a9fd0d888a7b9694a808e821132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb0cbf182e68655ddeb2406f357104133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b878308edb00ec96faeda2efab90c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c1ae494f5ba994079e391b184880d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1241ffb5c739e84777a5da8b81d97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee6a11ba05d3ffb803feb7afb9993a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2612187427afc765e22c291c0ade13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf01486519f7d98d335e2a12fd73d8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cbb82ab3956646d9dc109df9d8053140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f3ca3710914f8b44b5e733b1a7a0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed0eaa1affaf8bbcbc4457b3e678a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aca3f2a92fee11e54fa73d973cc1ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144d67360d8463136308774b784bbd8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cf777f77b2e6952dd07cf6bf03b76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e16a4b5059f9ce8b4672746c513b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290f64c91291e2f3dfe281e53d1ed12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6638b4410bdcb4fb911941ba9bedec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce5ad1c62d0baf4c024a85d2f6443d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ded055947158bb75ea610594772268150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313655a79db646a8edf70b090a23948151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919a688bfa264b5fcdd7a258593cd39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e11e52391160fec0ebe5d4bbcd567153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf08971f8ecd4e9e1386b68f3d5599c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc9c833508dc2f2a74189eb338e259155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd0425926acf9f23b7f8bfd8997d27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b0db83871e477f59902fa35ebd48b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa48d0a3c63edef4b93a1d22401b210158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f077c09fa7c70d1e8f6877120178887159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bf86f3266b37275be202588f212d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a950476b4f1708c7fdce19dc6097320161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dba0386f6250f713cbcb5e9d69196162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90660e3fe22ad90b13cbb5e5e47e33c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eb5355b032741a20acbe1d23ca78a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80d2ae1d912a1e59f51e4154559cec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5961ce2489159670928d572baa4fa8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4e252ee5bae991d77a14a4a72a99c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f90b9b94682e04c6056fcb0ad578a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ab8697c5bcdb735c34b13e9c82de0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbfd56dd481f0a2b54db99a49b1d1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5556066dece4f6edf6a796219ce3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b104c3f5b37a78143fc04181fc870e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf302a6e33189a1b205c36f5acdca88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d898f4254a36b2117dae574451363174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574642c03d760dc1f074a05000e1e2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1f8e1ee1d0881242cecb9973327cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca370ab9faa61316e866241aebb296a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28b06c594ec814376f927fa0b7f60b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918b48a0897c1cfa342ff4110d19d45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfd48204fd334918f4a9d2efd60644180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f8aaa05b2d66a0567daa76a2015ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f86ba32565a0673bb7e1d88040c23a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674744019f45d8c31eb2b7ab989cc19b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe9fdc3641a5d64c8b03767caed458184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2258cbd825d418e08767a70ec9d40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6f128cd9e1e568f6e951da426a47d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc003e5fc0724a175051d0b296987c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9e27479291c3d8d96fb681363e5d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8457a5985b5e9c01c9a2129201922f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314485088c4611a9280734faa6096ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7af62a4366068490315c204b404fd1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a9cc3fa61a47cf248dbab745fdd71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9ced14bd41624e6f974e22b7302a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cca2bdb700a19585cb2b462247615194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92132cc98e9bffe8c1372c6fb5ed35a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd341fe5eded5beadbc40aa04029d7a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b95ad542585ee5ac397e7897ce54a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc54da0235e1eed9939bcc871bc52e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4f919626ee5a43994b3f8cc70a0d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f358c3c6e12639ace0a8cc761cb51200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b2344162fe8d898430ec357cc6e3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35415852d17cadac0ef751d768ca3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3124ddc1ec182628d8d6a305a08ad4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acea5f8c97828b6c08163d43d6a6a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dd5039dce474a69aee748ba65b05c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef77bddfdce43be494f1cff360d68f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b757364b848f91c1f1b581321b97f1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c051255442d7f9b25c9bed4fe600dc4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd928affdce0fd17da01e4b7a4ee122209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979980a802e465dc56abf30450f2f395210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925b570e6d2fd92445d85a314271936211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f87a6dfd1084f6e6ff23c3b75e4cfd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33446a9098cc6345c5b41e72f2f4e5fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5478788eb93dec14afc74584b8e3cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1ce8e4a0d199cae52ad7e2c2554fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946e17366720e2370d26d32cdf4ee15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048d9237d4f496e12b5220d3dab32bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e46d967a70c79857af75a3f947d0cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816f1fe56b0b0149dc74347af13fe4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29940b85be4e3290339338b5a3ab32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018d88fcb6ef106afdbee8864b2b694221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbee4a2da7e52b7a26b4f621d701a0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48acb5817a6aae4ab833ea2c60ae4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d4e28963999ad3d3c400eeeff5df4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19d55bb9732cd85a19d2fbdae36c45225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cd689c87652c0c80baddb8e82df8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df155a635a504690b70f7c2a1bc0d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd02e53bed7c0027d1070aad2ce9db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360892a9ebaa572ed358f644e1b0c08a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb27951f43d62da35bbff48240ca0cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b070320f03e57e9dc44fe25b31d08c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20078ff5dbb6d5eba8b9be3040b711232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f993a8124c5212a5ed698705e0ba1f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6da6a2f8e16b0b1d6ab011d941b7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41b5272c411659fc7c6f941267200e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15df2016785ecbe5dd519a15feb3d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a1cb69aed678516cd0f8a35f2326a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0de3af947de8c438e6abfdb92df73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c0419df807758ccab3c8953e6ec31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a94b00c9887a413a2002c558e4ebe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38693877e3b74e6479a89358fd44e71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75d43c480df39e503f7c7ab7b87adb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3b5a7586b6f2d2c1a1f04d4aa89f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9f2386f6d60f0ffb782737e629559244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bf6569d507da2c9e7fb8df1c8a958245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f13fceca2e1e5c9788f42617a4fc27246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab772a602c3a9ac9ab6c733eff36e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0890e865ff5203c7737c8f9b5357b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d481a5bfa1fb6f722fd89f7374962249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95530b41084cb912d3332ab87dfcb09b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5519931ede64f82460192a69331caa0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8205a61e8392137c6057a3f0033c4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2c1192cf0712b103dbfac4877e4bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1daf68caeb7eac68e335882e8373f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d313704c63c817b9f8988fb6ba2fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94992e77af50baa875d9bb6d968fca33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b8319f694a6dcfeb2a1ffc872a5df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e6b64b21e88b9f9abc15bb869db24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e3ad0b6e23687b3f1a6bb15fd649b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57758c8f642e9560dad4c3e22f28229a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a43e483f0506c2f03c03101e782780261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a286940da1ee336e1ea433b75794c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d237c8c055d4c1bac199638e14f9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a55c89995fde297d5beff838d82c6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0318365a47f20aaadc03cec42d32e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323f9b0ca2b698f42cb627c3c548293266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44de954ee69f039d18e9a47b8bf7519267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6411987a97554437fbd68252cb2c84268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d1a1c0b5267f5112e4f46289f6727269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe067306472f0672528a9ea1944c93270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d36762be38681ef6935b3b58e83b3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fed254f15c21aba7faec51f2794e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76490facbc7bd3317400c21624f44f0c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c7cddf5416fb9bccacfe393e034dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d92f3c6b2398220765394cd334d63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f5201671b871f118c3bcbe7986c9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eafa80e8a72c6c0077b0b9cd48b47277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f5cc6b2f2106fac2bf1c175b8373278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2f601fbad974b2d823e0a615f2045279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0606ff7a1f3862999505876b8924f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b8ffc0c549064bba5d64cb7caee61281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5214e600f39c8767fe1418f55d5ebf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6408be612e110c9def2eae5222c63c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375912e0383636f7481329135fb38cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f881fc4d721fd2d70e3f1694c4b8613285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d17372685cae549c9ada459182e67286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12aca59df18693f5533eec49921ba1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9d84758c8c536a6467bbb12e89a5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d082b4d667e70f19cad45fc6b1b197289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acccc700ca0d69518cfd3120674004290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d648e6b7036c6bc0d3a6d6f381ea529291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79a862e2dec4c2b5dc54e5abb52d65292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26773a305c7a2a664b50a93aef10a89b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105408ddd62f745e2a054aa54fe748b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ddc4d2be18056a7d6c0263e01e1c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d57e23380c5ea8b87c4a01ca7ac491296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6270260e048ca7d4f9cf4b1969ae9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ab63c3d8046691efdbe16d087b136298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43425af222a22a6ee1004a95e5cd2f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f19d6bae5eedd0442b375a39aea3f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c516c6168c8f6cff4c31157412d3b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8def72de5511c137280cd7a2dfd4750302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd74e3b7acb7a62bdac98ffe35d01c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36954241d10337d171c2357b6ff1a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd92b70503eb403a7b2afad5898539c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb52d1a86ca5ff764e5bdfdbfecc40b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e60b5f69dd01842e2cc61e81873965307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fec4d43b5e87ade5da72bc85d20096308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a29e9364be7ed3f1b7cd184ec0144309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513a88091215de29aef52a482913202310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d1a005a49a7aec602666f1863fa34311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f652280ddc871f4e9243abf9b9394312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf541185ee4c725a4c8023f6470e00a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8faf662d2bf694ce3780101c60028f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4846d847d13f35a9aa9586d25235cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cfd1d73431b691c4eda2cc6e02179316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336d50c4601f429ca7e05848f15b18e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007447dc6f820b7b9431b54e1368d86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6a5bf033d38d8469dbfa7318eb748319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e531043c34668742cec095b14236d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97203646e7edb8e05d79ca1851e831fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b4aa23b2b18ad96c7f7560648ba03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729ce60f15dbd363e5ff721f68f29f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e9a0aac0f4b251497d6a1b9bb4465324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee8ebc672558308429330c4a079347325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c38f03638ce5ceb9d01cd57271bc15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153b10445f42e00b53a7e9c9926434b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87121da2eebcf7c82d275c3dc49376e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3bf29f6a4673ad27f10ce5127d2d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44a1cdd0cec0d7eca9ac305a9a4852330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07231495d3b0ba2512c1ac5d9366aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e47db7d2c366b934cccc46e5ee9999332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c58683dfe6359a90f5f761fe6d03b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5abfc20a1904c17b5ae40f7e1559e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7de6cb0e939b1add470a2c2cbfadc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb06259b10718b76f55117a2331f84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efd7c4d295181093befc8f1f752ee8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac4b02049712ceaa6abeb598cc5389338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb881397472025d6980e9a114f9fd4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c0b6e6651c74b0ad7a3367f54287c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cff0ac9b75bbe2ca33ecc9cae7083d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff06c46b428ceb98eedc7659b00f8e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975fe3fee44946a8c4c32779828d769343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667bfb96f07a0e0cfede0bf7548cb03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee961c6295bdbcc3040d98e8bb4f5c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d23d295b50efd7f610b061f973b4b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476720d79caf89f87bcd97e83ae993b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a15152857d7550d4736c6a7a3dbb0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2909ea4c11977f8a1e148199a7f1ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d5c7bd22a40f3078d0f94f8691c0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31ea5fcc387a497e91739a29b1d85a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d8684e1669884e4bc7e152ef57246352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7406150ec67183381c3af5c059d91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc730fab908435ef038ac9a542676480354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c57f198bca947fd15169ac42d8880355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9076bfd61b683e2cc221a680916824e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286f28b5b0bf148acbc05212dc88637357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74fbd943bfcebefb26107fc3919b54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa674dc8dcfe4e817f88947247a4059f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7202ac74303b0dc8cd16ac4154ef2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd5d55b60f8b9978556dbd01a70c58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1435a8ef456fcd390c7df4dde318a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a13c782dd66cb1a4a2f8febf6c007f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c79e894f5dead35ef5bb38bcc604d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f9b972fec5532364764dea8913a15365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4748648788b002e882f2748d3631f70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59300b35f338cd91c9d1fd60f98c0baa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c367b1e2a1b292163b4c476bcc054ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f258b6b257d040d00dd152fe6b4319369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adcb013d82c435e29101c70ef03789370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4145b9f42141c69b8724c945596c7a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2880206677108f1cdffc53551b2e9db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d82df9450183cf383a57430778f7d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f7b8d222e212e4b005f3a2d4fdcdd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62317d858d2af0aa62f72883a7b0b3f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc7548873965b6f05ad8313a1a74fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397b045bb452019f55e019e9a87bf17377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657b8b4934bbea051ff6892e7b3641d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03280c75f886ec1e10261ec380b54d03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f82d244ad2b1f664780f6b68104a85380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dda4c7ce0703a15b4633b0018a1a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77753f0911681eb70b3a227348d2d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4686b9d99e862b1efc7c577af1a398383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e97d8a828cd77bdeee19121b0b308384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0518f5be50feb762aa53000436452385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef86059643f74c99086ba90b09bbe5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eddb2dc25c6c67d325bcbcdbcdcc7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26af8f9bf5a9ed991e14932ed70c8cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890fea4bfb5ebc4bd578de3e835a48f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c981adf0206b7434ca24504a20298390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0d02916d112953ac85984c748d595391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19937734b81c50c5d3240e23c1079315392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c926bd9145337544ecfcd7730552a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd806e7509bd6ad1712005e2a233e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0445d863c39c2d278594013af43b6d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733dc34dab86c31ec9e1c7d797bc186396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d5e456209d20e2f007e542195eef0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dbbee2d84e16099a412e5e639ffa1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3cf82bbf1009ff75335b8bc37c2ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d976e6785e5fe6696a1a47fa301fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce207275a60e957b3b54a2d3808456d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e622a76fdc8aa07e0cc8b9d081201c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6311039e8a0c2d764e87c84b9cc57b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987abaf7e50757e343f99f3b10e091a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4de97923ee62deecf5ecd72b1f427405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f812a5aab370d7f04bd6200e20f6be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a637cd498df1d5d6f341237b153966e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce28fa0d9acd2f37994080ea0c7464c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d869cded68fec1094674b0ffe6d98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbe0108597ee3a75e0297cfed38519410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8229ea4d2d53d5d12542ee926e6c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108156187920d63ce6501dbda76f1a04412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47bfad4248de314b8db175f236cdec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fc250cee01428123db9c970d39f02414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e13baaf5ba55d40f19b84ba7b116b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950cd959d607ec6ee666531a18ae0c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f07cfefa56f90c8eea59a336accf9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e4d159ba47b7e847bb60530c16ee0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174655d15b227c2bd42d484e12adea51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d8f06a86618d012cd8a74ad1fa3cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484038c7d1b54b528eed377c151e5315421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb549a67e27855f4f6561d7484adbd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1a5e97295c92a75eae3a974af6518423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bb21df49831983be45babc51afc8a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491b243a157beffe3aa81afbc937bbe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83f0d0b10cce63d4726916647ddd36426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d842b599cd16416968828f2c902598427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad05cfb16336aad1de78012c79c82a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e5494a364a0279a66e3eff32db6f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3a32506e9b55b2e34d3947d919fbd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c5db5a85c14ece86c9b2a78d87982431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79b627fabe29965fde2751959643a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607f142ad83f2a453a195b1d4be8c63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bda20d4054e5adab6294116a80b23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d46312e4dd7b03822cd8b49eceb8ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d31be59b4995c5bfd60433104a38bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26bfef31fbfdd433d409e7fdc4b431437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e41d03c5e76f1dc1c21b20451d9dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58959035c055d8611fb3c3e910cc6cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23aa937a486b9b01a4750e6d8e252d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff06d37d6365c8d837bb707a6100e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842348dfffd4449dc34b4faf79e0a403442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870617406b7ee1a77fd532e83d3b250443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920520056add6dbaca1d55d196aba21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ddd3b6509f8fe3e6899a00c01802f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27620d607c49512b6881ddc1e644327446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8aa8e6fec936b8b5ede509968b7d45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332f8a259103ff960e844bec8fd1ea6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f1319f0400ea641cd94515ef2a1f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7a8f542b0103255ddd4235c999327450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d62dbee97a6367cac4edf240894bab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27432b80190725e3e49fe0b2b4f4a91c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb544b7e41743d80b142be5e3da4b30b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03461fc60f448682f8f659a34437bd07454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c8bae3f782dee18f61b438bb5d19c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cb0071009cd66cee5e55b18c025b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49d2fff0eb34541ac8fa449484fa74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da591a69df82a9bd883d5eb9939f6a54458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed0bf46c2e6bfa64b0399320f7fd22459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b540f5f3062f7c753346e78c66e97db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898cac3a97b69dbbda975d116a6c7eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebf05e73c4d51bf685329430691ae7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812f07bdc3f95a5d594c0c894f442aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ba3ba2e69a76579b7cb7284a7d308464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4a8c91c351a9e1f664cdccc5ec787465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d10f0b25dd04b778cb0d441f4ead48466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7106e062dee8e8f90bdc769415192467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa39bcc9dafe9f2ee80bfcd125d7c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48533afd28414ec7be823f7517f7f58c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcde095418e215701678f6947b5858470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dbfd53965c86c456fb23c22e6ecf1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756b6aed3b3a31d3fe95db281044443472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82584c3b544d650a3a50eff97af1c613473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e071dcdfa9463b5b35251dc782bb1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047725e46aa6c4d580112a6bc8768517475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4636967cead5f1de954b414ec57001476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ab86b678da9ead1da9f6a68f3721e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ead25853e3b48d2c79fb47fc08bb15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe57e02c33a7d925d14bf15d9b83f87479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8c9f71ce65d00efbfbca542a4ea30480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62574fc80200c245af89b271da0a8f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdf523afc520df96f18b4b7b6b96fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ade95fced42643a127d1d2c62aff4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607930ed1f5677880343d89a36d804b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef21cdffc6c5a52b635bfa91b49f91d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c2114ce39176b89f7a4dbb998093c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbb3f7f7b401036ad013b628ff0338487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815f35c790895355efc99ae7048dbb8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdd03b2f85ebb1e5c0ebb56e2fdeb2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebb69ed90a3e64f99572d02c45620f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533aef19c1a6dac0cbe1927263ea02ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8622775eb7226862ed0b0b54829145492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923589a5ef6ca979311c3c0e6d07fcc5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b19e1419274a9db81d730d1a760f81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ab3f86ddd9d1e6c1a20e8a207be55495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661c93f81ed858d1e9b8cbd689e31e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba94595d7def26414d762bea419a53e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96668b8725d8f2dfffa06625152292498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d6324573cdcf306fd603e9edb121b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3cd6fd5fd79548361795b606a206b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f9bf6d157addf2f2e1109e68835e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49047ac5e213932a5cb2d499aa890e2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacb25ccf51c5eb283b46f629d8dd19503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d087b1757dfe276f63dddb2d73c73504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c049b01586dc0b6e005975e845d95505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9dbdfd0e74d6f0f7907ff718037e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a42e5da9b9155f388df0b16aa6ef0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1a9e46e837547b37399f4b699a20f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41e49a1ed920b677efc0d2e58ca64a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f517694c786cd2c956b5d488f509f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b743d03eb8da851d3927975f3f56e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829ccb388f5c0c9a62a45f399bb3484512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e51b748430a3b8862f78649319490c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3a05cf57a51d8a63ef44d81c0b642514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2680c116c05514aa9c72fef5eb1608515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39bb4847419ac5395cf836d6429226516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f704ff5226aec092f9778850fea1b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5699f4a420dbc6d5ae143191a5e0cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166624790e79607a4605b42a58da311d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd00e0fc32afd9d3154ca70e1479bb1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fd4a7610ce4e86f1be06bff4601cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b63f319ec2f8cdaa2acdaa58a7a33f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08963f2c816cfbd1562ec2b58b7bdf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef673f5a28db9b23b97986168656058524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e95b748e7d43658e885553d23dae2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222b2329be9b55a2f281d19d933873e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a2a3fa1a4465f63a3342ff2ae4974527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c44757cf77b2bf33ab5877ee550414528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddca76bd9e20d951d037e55e145063529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3cce53308fc2ccb715661841e4887530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50655a5262a72770cc09f2d5400b38531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42ea249bf275e818a842b78bded5a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa43fa84cab334adfed5283848cca2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e379f8582b48070ec65b883ed4880d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f144b15e111c2821aff3cd6cc69a5e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e8c3001a881ec5bba2299cf426d59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515f263fc6b853b928b8d55eb4b210c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f587f21ca0d9d9be6d8a5bd02a42a27538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89b0abe6e8e4aeb3ec09b867d62a18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8396a6fdcd4ebaa7d60cb338e5499540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad2cf21b930fff9aa4d9156bba5732541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d891879137f42ef247632a90204246542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bcea1ad8ead73815ab702a400ade0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739fc9e6f66b99b710f9b46b54b242e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c0b561e22bba568bd1557bf4f9d07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac95dc3e90022f882e12b9f13ddd750546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee4b8038490354c0e11470c6bde3df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec341195dc1de05bb9c83fc84325e5d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7a1e40426899558176d26bef02365549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd21c0611d4539537a64d63c684a65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd9c9ccbe6a795c71dd1b09013a89d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88889ae9fbaad7fbbc2e865ef4c5974552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc1a274bbc6d06b99f8998c2eeba40553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c4cfda362596fb33403b3b7cd374d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71365ae465f278bd825e40e6e1836c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba69faf5887d7fbba2eef710b64fd4b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03b8308e123612c7ce98261cab11ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdde118a78f6997d5c11a38a0a4a7d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecc7dffea06bb8a3c3226bb7a79e34559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7644d7b2924279b3d75970e653a0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d99a57b3343b8856b601124c184c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b4c33e2c7b893e69d5cf69890fa9e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b369e3f4cd9bbed35488ae6a7d4638563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ff10a3829375e16566ee2033c79b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184025bae4c31b500285c5bcc624dc8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae0291d7517a7a3e918e387daed258566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218fc6ab6068d7d3fe03617cb241014567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b7fcec8b865029f4af0123a5ac273568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efae8e6f9895264e9d2c0e0a40622c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c675c1569ba2ae6925fa0b4a658324570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d76d5f5ea53d528a65a35adb7abb1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae391fbacf0ea9e2a4f4caaae9b449d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8789ceceef129fb0a232005dd45d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f46d1981056b28f46b84eff5d21cfc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b6aea937471b91b1d353252f6fc61575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f0589c886c5d2670188f015cc96db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656862cf389a5b2e8aa7335a6ec7860577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c01ff3140224470a8f7dacbccb93a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee9230b852b5d830571b6e447761e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c7f5e45072b931e7b5582eab3667b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067a396e8c5b07b80f42a6bf550eccf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5145c07f062d2370c7d688757b06b6b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b557f7eb4410a0af6ed6878612f348c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b62f14c96f555fe9f30b50819df76d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86920979339082906e13bd239fc6da60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3c90384c0f714de0d8488146d10ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1b7ccd1d1f20226bc623047585ca9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e866e9a122e3f3fd0bd1bddd13f86588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d28efb9fc30497dd7079414ccd8a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8c674facca90e5654b1007211accb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c1a5a181532a35dbac10ab73cd8b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736c6bcd7fe0881764b54e01fc063c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127d1c5869e34bdac3d708a41ede8ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258f90462b01e574fa9ddebca72125f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fd62bbcf89e98d32a6999bfa3955b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905af0a4bb22dfe1bcf918380210ac4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7090d01c51f3ce54d5e02921d495e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb09f47ada895ab5b0099bc4449ba89598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb8a4a2e78463a6b0d003541c0ddaa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd84a0c238f37710907496a030d1271600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e855530eea437b5c564f4eb7456ab9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc44f88e4731b97a00e3473ab9c95f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eaaaf4a9e8c1c0b7f4115ab091c26603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23eed22d40be388759ee2446f2e4171604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561faa79005e068aec01fd77c9578ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfbea3cd40a8da007f891355d372c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f1adf8838e3afaac786d4e9e284c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0feabdb134ab7f672430e55091d627608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcab7b6734d8a91f9df03d599d54a92609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3386f2c63b5f819453c74777e00bc1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022a92704236de3c632dbe0dd616d33611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc24bf47c7643fde2ac1d5ce9b7b81612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1708f3c0f38e17df7191bd9d2f0018c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fa94dde4b88fff932e8973f3f053f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e752a76cdb53e4600fee3b802d0c3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248c93721b161146987bc88aaf2d995616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cb82c3120eae645c5d3dafa0bbf70617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e9f33a2b24a4265a74028d4c1b40b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321234fc94a1bff92b4ecad2a549e7c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627e8fcd11fab5bea4186b797a3341f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffe6817951f505aa1fbf6805c87745621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f44b0a6d06c9d793d86486361d929d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab46ca4f806b4ecb4d3c4060ff8c7e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd2e818cd07c6a7c5c1dd9d5b14d61624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb26242b723af69c09a6aa40c4d621625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66979be0665c30bf026c79093be6142626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36b695a793287c47a5c17b31931612627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb89cc95121c557294b3cdb6fb4e0f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b801e994d14d8b1d1dcaa854947aba2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac3a6f725ccdb8853a21a0399548b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48633f4bd4c3da7dc779d02e00de76ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60085936802485f4e178a4c185733f5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f0aff5754f30ba9bed6e222d4ae5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91cf1bec12d52a4d186d4b187a5a14634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e977c061a3c21478dcf1984dc4d97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61e36f27055e6f31162765d75ab7cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009c2cb0e89c9c8250175d184900772637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129da29f5d3aded34b0cabfd370b25df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af88e26c8ca078cb81e542827642a34639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0ba1f04951cb2c074d6aa09609184640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b6a67cf2d4786e89c4da79ab975ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dd3fb150ca86e2e8abcd43da105b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb15d3b358deda6887e69eba0188eaf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85c002d584e7d39732426098d2a93b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af435fc11eda1167baac276586249bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e7fba87cd3004267c72ab0604a15d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45316b62f27f7f1688b1a9c998ca0828647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bea66ae5a4a391b8235a7d2bf48081648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4289a8433d07dc72a9b83da3624f4fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5200b87a0ad8d3b9724d0b9f1079ec5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a33552e70f35d17ea555a31ed3d96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f5cef7d4b2659f1917108422247c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8eb0857032f66b0b6454f6448f459653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b52cc87c5fddf6e10b02b8ac8d755654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428aedd4e9de405c8f1081e222cf841655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f648e43fcce7105b0233bbda61ec07656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c0c99be118813ffa23bc8c387ca50657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659558e8a5117a3eda2dfb09271b651f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a27f9132e14bd454803c5ca4c73db3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298a97bcace59c225e0e5ae40d50569660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75539cf3b9d807c4230d773efa459b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a296b40ad44028696cda670c217ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25896861afb3cbaf5d4114bad013345a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8290e68601c89a7f093fb56d450096664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d9b0db86fa91da7419128c223a868665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94810f81614994649dd978cd6903d57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717c6bedc9910bf39ea7385752e9e1a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046b04899f7d34c5a513cf863a38790668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800a2cad095574bdc8d1ac384a90354669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b9a367e0a7c3ce57edb20b26f8349670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce66e31c453bccdfef865740bfd29c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c987ede6126af3ce7f020db966e0956672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203125b6781f633949b80f14fbfc9fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabf96e72bc0410312b0ee193650240674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206f6f31dfcd7f1bce6811f4af21943675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315f9a228abcdaa25520316c8d12654676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb18453da103cfa5af1378b94d129d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05cf09dcca2effad372931617d38ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e54a240153e972de22d60c1b54f16679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da2cdb1ba7a467295b104dcf9b27ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cb08a5dcbdb911f845405c0a0a355681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105c76a86b312e3e63f20260fdaa724682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8d19ea03428427fd16b8307a57f72683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23ed0fe54bcde20dafa92604148ab6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0b16b759c290d971cf400c56a30d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ce37d593233405852b76c91746dd9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c91f33fd0f64cd76f675451dafd0c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97a0cb8393571583254bada402f855688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a81fedbd9c185d3a01a3e95cf4b19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e468c3a59bf167e948b7306e1d161690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5106e2c92cc13c3c3d9b992865906c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a315b9b5b18436f78f7f5e5c414099692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14269342947817b6eb5346cf7163b739693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4090e3d6d24d3164502d0988e13ded694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399e0d95e062787b492fe6d0bbae498695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ea6252dab14fcce97d435da10da33696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0a1bee907cdb9fa58e1af4d39fc22697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72993d703e6cb61a00e036353427ad66698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435095f06991481c022a415853f619d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09711ef98f13bee3156f6a948ad7e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e2f76100979df0f81176c55b942e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b692d7c6d52c7d3fe619f6753765e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f078034e7c394c1e0db9ce17a0ae5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db299c379e34c16c76fb510d45014f91704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be178071930d80b5a717877aa48fab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89427c6ce895878beae417a6d22d97b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406a1bdb7bb5617bfbf93fe16fb1187707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247b93b5094c75f7b1bb3307a081d3d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c717c18ee2b62b42a6dc689b181539709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18bba2f932fb4ed7ddefd21fd86af5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966b2e59cba1c4fa945bc9ec370db3f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5202eb5b840fdf98c416cbd25c54b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e46e5daced113d3c1e9e1af49413cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e7f940f2be8e2ed076e85620caef2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb470293a76d458054c9cea08a00c98715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6a433110b6aeb49f99e97488f2c9d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed4723d53fd4ce98efe03a3b945757717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3e0c2614ea6c373937e8617e3957c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c5126c6075c7098961dcc43e2bb79719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a77c7ae17a19c26a3a6ae252c9924720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158b5930a11b68c91f7a88784006378721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f27ac997e08f35332369c90a0796d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9b7b55011019a2a484f95e3d10143723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b244c3a98531aa2a2ba9004f5550bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7082719c495b3483ab36feec255047c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339d58652c1e9a56facd336d1294938726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e167da3679733ba84915a4ea3c7eda727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e19ea9fbf8147a8e72bc79a8af2d2d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a062cf4e4ca3dd9b2f5467168d64d12729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfe921217df90441f6213cfbd86e1d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17935f84b16e657a3977fc74eea6c2a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e6126d36d2e782aa8d82be7b5124a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdcf00a491a29f8bbaa42742147b67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bf77a9fdbd7477c7dbe824631b76a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefaedfb46e561d4c161630a0c61916735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ba4c71911a4535517d9a4a80b8ee7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226a1ccc11fccdea09f8a70d56b4877737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859abfec9f9e941ab1a12a527ef94e6c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eab028d882cb1ba81e6a08157848c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627ee74a9e061c767f75b34417330a0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dec90ab2f03e64d2e87e261668e44741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcdbaf4e6774526a47a0f6b97bed9c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9a74bff950f73b9cd6787f03babb5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c24ea7830ffef2aaf267df1012432744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f8bc40a7bb23646379a23b70fcaae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b00b54505749c7f8e4209e7d0c4c39746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd869fcac08556763a6b75eb2b6d664747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>