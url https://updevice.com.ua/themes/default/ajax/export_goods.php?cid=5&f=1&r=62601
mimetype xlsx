--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1690,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1822,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2086,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2257,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2329,104 +2134,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2458,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2923,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3061,59 +2770,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3133,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3332,59 +3023,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3688,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905e952b75b010a4efb20b6a2882f951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba7bfa297aa2236ea73e48fa9226592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896671534f792a8a18b15ae3752f1a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70516d69a0e359138502b3fabcddfdc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7765ab512e062331c37303e292c8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65501a1b14ad779f7a4571cffca26a486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b54a9e484eee764e581f1a340a3147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3513c8f6af5086f2e07f9c9f997e7258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a3a32d3c04c4e3fe679fd616589d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a0c25d1a35547f0743be7e75311a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a59e4f6c39c379c1f6efa3b9babb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93342eb942461a002df22507d70656b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf622c25d8b50d26da4c16098b378313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788ebe7756bcfea98815fea58a7edf314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36366d137dcafba2fae5df88301e22ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dde9478d460aa20772a016774196916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549acdc9009d892f28829c133c6474917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd32b75eae0991bef3aafa840ed256718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4f57929e2ead054316c497ece87bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349c4077ffae49c4c3a9a857e43503720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ed99fe087ae3a2fdaf7029ac7f47b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a93b6d1928b367c0b9d64a9b4947c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83570e574a5a387350cc0ff58f143523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2871ddbb8d43d62529e1ce5d2d479e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76163e49c27b4d0fdc1823bd22eede0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c4ef029a586cfbb7372c1ae17e34526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64a8641df1aae800935c98a8cea5f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b62342c604e4dd5579483070ea0dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9923edd598d3899fd78f6b22f8089c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be186717eba04ebe4e3cd4ec3a3a745830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229586a5b94ded6e593cbfb0920ca6f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecb6e13dfb2638f85e11a1ca2bab0732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d7c8866d82b82211dd5fea65fc82933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8dfeda341a4f4b5b41f0c8b90b00834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b67702554263bf9298ccaa1d0090635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f5281559037975c9ef86d90a2161f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bd8858117f2cafa71dbbe8ec750bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3739b2b0c109e20e111cda4ce293d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f27fc46cde4dc25add7eeb3fab8bc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf895c2873caf5676e19dc9a4febf39740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbdddbc12328732e0ff52bf8de23ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc30d94eed3eac2a3199622bb88e7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2bce982a92bb1dc69f9ef8be5654243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc261b456eb69312c22c3d2fe5923e7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadaffea1b007b12e586a786d0352c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c6db01219101d6b7de86edd39e81d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174380aa055eb9ba0be34461f7d2ca047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f76fd8dce61ce11911217d315d72a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42024ffa18eedd770f05b0559daeaca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05808f081142f411b613d07cffa0bf3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622b0b742260235f011c63be7d1596551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39823fa1f11df230677af3f3b44e8e4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03be8e016a4bdbafeba8c2520b0530253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dce97903fe8b951575742e2eeae4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603e2ee180a768f69e9974cb53736b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632e0f26eed7521d71442790e4d1edf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e741f80122723290020c4be7c25b08257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e4c9e003b068885c6ac7ca7d5692b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3e66dbe010eb679971514c26c79c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea051f2eccaf7682bf622e9ca9247060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515c7766903ecaa8ae4e3d62ddd069c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720baedfbf4e13f48888e385abd4f70862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f1056a122ec4cf6d6c0b18197563663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc4aea36e396884ff3230f144de12a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4a3f8f798f673d7d0d0416e2b229d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d558520ec31f0a4d3e1da440247f3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff0d75c55c8f89577c121546f7c15667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a8d3ae3cbe9d76414c30309ccfdd968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f13ce1ff98e038a443fd022cc4f6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce280d8684454851132c37f70a5d74a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37f0a6b0c9d0f8363fc52ae2accebe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ca6c6ad5999a1a53e0f147897e3ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0b7f1a67cde810d14d85d4ae2a56a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2dba508c12b52d39fc6cfd2f496b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f4f6a7c3313e4c1ed5a0085df18c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adbb95ff9023687765f890da535ec676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569799bbcecb8b5500b5bd636d1c1eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c247c0d7ef72f8ac885e92ce6d24678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e2d88dd7267d3174d922a503b633e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fdf343820b62dd97d588a60e8015f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861c4352c52ab965d1f0614003ff57c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996d1448fb3baa85cb1fe6065697f1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72486748ded1084d1f3024d959992dc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301549eb8f245e7fbd4618b4349299284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c4e53bffe17f75b2add933d64b31f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf807e3534f00e03cea38125e57125886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61ceeff175a71a43ea224443db475387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f90b9ae56f0ed508ffad44c2ff8ab588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9edde4c7404e37bcdec7dfaa2424d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457a994f5f441f3c84798ec0e8c7c9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b86d4b4603a015a67c678cba41764291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440c0d479c49057b31ae27eb6bdd0ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9354269fe8c3a054901423f5ebe9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bb227b3f1cee645fee57fa4066b8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f6ef59095f97565caddf55e093cd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cee2641e17c5fb26e9e77b4b2458ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04964343afd3b9ebfc688ee4b5697d0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f70779675c0042af4dcaf04e2fbc998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e43f81815c75f78d9eba8c22247bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dc53dedfdf0714fdaaed4597b60be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b525b107d57a9759304a9b46af73db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0fc126d778f699f8361934f0e5684102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027815b0c76f8850182ee0956a12e054103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc932eae6cae8a532d07710fd0d3187104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b757d44ea900db205480c10c03a62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace0b1aa3c6eae19298b266da1aca6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831db5c68685e5e194870a59495f1dc9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76838db17968889401d4ce6cf8a2fb55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b9845581c18ac7fc0ed6c50bbee9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6359a3e7bcb6a742b028f7cacecd1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2437011566fb0eebf9edca51d299e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53668dfba45e8784d72f60386076763112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17273bf8fad94a7a683e491bbdd2cfb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b2b64265a6f7d8b945297b350914d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a16a3840d671afc878410f319cd61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59443bfd1795fa6b6db9ae0a5d7817116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dad6e3c15c38bc77eeb304b0cf2d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae95008161bce718a466affc108b92118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7234dc7d9aa831d0e075056b8e14e5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d5bbb552cf5c9e7c669610337de3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dc4cab037ef062697132639f0e988121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ba97071e06a588b285d16ce82e0b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5839485f241f3a07e0bafdb7337da1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be881f9d9ff6567db73962049f0e65c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd25da9a139bf1fa4fb8002eb04bbe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f68443773cc0fd870de36fd70db31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c879c3519e2a66b27e047bb769035127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4dac8aa41d59f32b892e039229681128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ec470b4675cc8aac70622fb36add2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d41b6accca05ea2795b0db223cc44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9756d98a31fd3b232f6ef29d33d9db7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063fd87ce88d57bcb7a69ef2dd9b774132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d64a70f17469f27fcb6ac4f805f3e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db998c3f20927884041bea058ef9927134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bca80e3b8e258ecfa1ae4fcef02bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaec01b769122c9ea06a3685ecb41b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2777976b6fe0236ce0aed537ab3fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90210b8e12622b3d3a8506bb9e67356a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c533e684095bdb1547f6f93fd4f9f5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559b9b86b602246669442ecd2d04e4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2817ad723dac5b000d7e9bb798ff1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d788d2bbe90f0886594bcf3e816b9c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9004fce8135dbd4d8d2599e267378c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cb1083b76ce1dd0e56478ca40f7cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45c35d34dac1cddefeac7b290fbc6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e825e8c867235604a42d06284614ab7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b153d64fe4847b2d62edbfd52282ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad393aba92983cadccba802fb3efb8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412b900d6ddcece23c155afa65f7738149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae8f021d30ebb440dedd52f748cb78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c3a27c03036f6fd0226cbd01a69fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584c7e2cb575ab07663513bcbe700a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f746d29b3f0f7e9107683ff2547eab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ca43968bfb955995a8d47103d1982154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bb7eb051b37878bd6fdb3b190fbf4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46ba3a7e393174303dc91624e664dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76534feb7b0530ed41782a14927cff90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507c97af62884f2019cea73d529c273158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0104e358a0be7c85d4d3b78f5f479f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916764224a60937188bf62d79b65975b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fd9033fe1c53e23eae8667fa90fbb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35934e26208dc1b5b8bc2b2ea7c960162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d892944923a45f4b4420d5dca9b093163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845408f6e8f953a4220704d7a83881bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd17e9848e571674f871df74e1316c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb6ce2be3ff646c54ac70873f0a676166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3093fd59e3e49b01ff0f0d10b457864167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e52669aeb610b1fb6d7004d7c0c68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4650f345438112512868f289bce72d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bab83b2d2ab8915a8c52012b5b3af0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3fe7333d380fed893afcb4d553693171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7be41aabbedbdaa5e6c4e63d74195172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2e28a60e5c68aa6989042c9ab175e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25660302ef66cc6d82bfcbf387a8d74174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea7f80f25a43e030bf1965bd4303ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfdcb24da5bb2caa09d2c60ccb4031176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba3a4a58e2a496154b2b9269d87a7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91962c17874c96b023a26643b070ccb8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6033e176c8817a72d64cf07e3e2925179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f35d39a5c17943826f40cd2cdd1aeb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f02da9bb7b63172a089fb83b59696d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c857c2242df1910d8f1f99e2e84af78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728294092a118284e729e1106c74d0b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a11e8c2dfb9db0f82d121b077346d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5def0f80b84c4375ff8c304066e38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f99e8b2a437bd650f40a38bf4cf4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f7e4f1bfc75e47c4d8e35e9a6438f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1c32c7619778cf7c8cbdf452266f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace7c4e801f3fd5338de76627536ed6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e93381949b0870a14858766041da7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc01aabc7208563f94200bcca9f374191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1058a97f3a93a2a2c43cc36cb6252192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeed956a3504442045c7bce02e49856193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0a42d7ecbb9548e203c12bde91b37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81081b0a4fbdb3b481b3383d514e964195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8263b9a0ddb308dc78433e91ee9b1a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9eb7af5293ca365d7ee66438a3e06197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9cfef3890786d9b04b4965a12f632198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f358b30a1a798cd37645e20e99f94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e6c3829e9d14cb49be4a2345e60b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1984bf863e8c021172f070d395498201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe69ed260cf6ca4676eb8bc58fd725202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b22819a47fa752f885dcc4800e5db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69a3ac373133c4d25434ab519a1007204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378626a00e5b4c6e06482e4593d99106205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54c66f91a79566adcfffcb25d079a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a995a1eee15ec2ca9234776f8c4bb82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e727b74ad44d125d76ac50f07ea172208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4f85474291a56a8e271049552482e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b99a1582b971b126084c684bb08fd7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a154439f8c388e0c6515c3600853c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc1667afbc490a17e549a4070e950d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa4cca01d20bfa763dcea58d5c54d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570b6ef41d35f8d2a1eb6ee1d95002f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa346255df157ec0c8e9f139c110e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cc29332053d79633d082511b6e37c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8f3c07d7d58b3332dc3cf4ee6a4b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e934498a2869585b180bf33c46eb90e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4146140c31308dae01445a1e5f7d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d81076f6b3dd6551789e37f72c0f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904f1e224c2e132c2470f552326f344221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f47a93e4e18927bc675a9f232637e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055aba23c2f98fa578983078b2a9e6b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620debf87fe67f8f53a1e2b6e1b1d9c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986351e599da8dd9dc6096921b5205d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675ffa0fc1009fcbefa40952e92a2e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce8ccbe47d94d9af1cffbbac11569e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c959f7176deaa6c2e034b82d71df5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37737fe9a41611118ff9dc957ac91d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92fca8a456d52ec23331cdb4f99075230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ad393d55229ffc8ab3602fc202d8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a51130df63a3fdf762ba9915466d76232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536be3763eef04dbd1a6b8667f339b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37c01c1f858bb52b2045583956611a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a39762ae5dd98c66bc1a5ebf7d0b2f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bbde8fd49294f53dcac2b3b181048236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c88f2be65e35c6cb821d54fadd77a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ff42892d61028300c431836eba205238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ae903c34a2a73d238ca18b0107ff8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65851745ab21a752cef69bc1fb49d48f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12f17473a3e26a829e9289b0d1eba5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3785a6d40319113b9cfd0a4e113bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbdef10e93342a375a2acca275de97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911702b1d2f10a9a0eb11ba773397f1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e227f7fd80b20be0041dbddae4dedfe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11af715bed5991cbecab6f3c54a0ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e73819451fe5a499118fcdf8524fbc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c34c1287fe3300fd19076e199a5a34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b58fc44ed9eb990d64eb228381ec98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875fe278dc6e73e3f56ad313b734bed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd53660b1eb5cdebf7a50ac6f5fd50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb2b2dfbab392bf18907e291a9bae2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ceba14004a50a4f259ea8f99b939d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43de1955e11531b313abd8f78d31f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5094fac0904cdecbb42973f363fad7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f2f2c96f01d1a8ae6d748f76bf623256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5b77b16cf9c9f7983a1bf46e02e21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fb15e93d692c7d53dee843f179362258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161e8b31656e2958c082dc07e7b3f85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9eee4f1c52710c80f851cd8b9d325260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fffdff5e881c545148ab6fc0be4a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5872bc47982d45a2edbc307052163262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a65dca5e74fd6ba9b30fbf2d959dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbae0a7905a0906d23517705f4adfef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2a9cb62e7e74afa77a1e841fbda5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a78a88d3c35182cb01bd5e5ee93182266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8c609ec5720a7a55020321e356885267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4b0773ef698a9db7d09b536113159268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe888b7a17bd582f0d89eff293a2df82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b3411fe90e88260e5f1a418ddf766270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a659aa6982f4e557449780ab20703271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73023acfc23c34e0c07173dff278f043272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64818dad7acccf9e69e53b97342e7d34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed28d327f079f000c61c28b77f795a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37c512691a89f25382faabf0299caf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49680eefbfe4ec55534a342ab8ad8cc3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e14963d0892fcdb83be7ed25f8b7dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471a23541eab672949a1269808bdb42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a01db26ffa10329ec10e80f14bd47b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88155a49f47f7e94174f78c6a33e074280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62465be5d0c996dbf7f1c6400f4496281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be398f63d13ef282fcb5a40204f347c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce71ae67f63a1dff0c7d933fc3d365283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318bfbae626948a3b9f3bd6c5ff2e39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cece3984e1db3b18dd7013e9e437180285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548b6c698c6040c224d4738e6b6c96b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debe2bdbcf618f0210187db735afb36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559357e30424834d2b0938e85dd948b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eb684294de5768e1cc27fb55cbb68289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f703c3a8a77229d4d0d452622cdc5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df2a39f8687e11a83e9015ac662b6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb477485930b6dd9da4779540fb9a6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd53011c377e783170f13f56ef69719293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc645665782902481e90c10cb5de9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858018517183c6390b516d3bf78420e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b35197a7e0885f5dd0df5205cc009e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad0a4adf8c7fbd433c82d2928f77a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe7e57d005dbb6257a4151d975d117298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb58612dfd56f355f700013db908ec3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0662cf9d0fae55fc9f26bec8a6a5a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb6a2001bfff6fd58c6b264e69bace301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e36bc6c9f72f3ea22bf991b77f6ffd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6642b85c4094cb746ca7af3d6ba258d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b841d535c2f58053480efc0b5964eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bb6f82fd61a7a515fefc5790e7136305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796d6379afa34453e553e1d1ddd674e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78616759824d9697acd7007c77c31fd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d1d566ef038fa79e779ef8ba12880308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92457f85e1552850bb6e640bf8fa72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54f2dbf8ed34f35188dfd311a419f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0456e41db8838c6f0ce5b82a00bb30a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9b439470569896f01f8e7ef0c3695312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae70ad47578bcf453afc920de83ada313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20910bd6014cf112ed5d147853e812314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b45e3f64b03ab5375044e69b69cc7b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1734b8a6ff23a5fb2c0812dbeed790316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ff870e76a325235d8d763bc911a2d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa4f4828d0b99de105a6b6a05850b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa58666363f0e314f4a4611001ac7fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461da11f9b0689e45ddf44016b77c94a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca615461678cf645c1f7ce6d773c34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc2b6fbbd0b25127936ab3650e5ad0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b37d2452a645f6d4b41b74f08c235323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d7fa2a2cc4a37d88abf0a36858529324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632dca5ae72fc10d8017c652b8139ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b45a24b80e1d71715a998fe63580d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd531e50bb613e3ecee55a7be327274327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bafd618f7c2c125d4c5ac439c4f3f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c7d75479caca6b54e00b71c29431e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37342f720fc0725a1a9c3f01a6cd16e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d4050cda172a39198403af79a201b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4633550b94f6a6d7dafd824417dce64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44a7b135f409fe9f7cf20a6e5ccf9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdbdc816066f579bc22f6f8b453ea1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223302f58bc69a9bd1f98dced9eccd2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762ec4cba7e20dcde3041a03b1ec50d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bec35b30c9f7528706524f94f96ae4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e54ebacd807e3b7ba3b8ae248121f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6244a1875d35345825900c026503dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a03a62d8eeea545e1c6c3af8a88b2f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af42e0ddcdcc5fe1f31d758ba700af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd68fee53debfcea5095179934052b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf54cd65e9a9bba0b6aa17599b6dd0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592cd4e1880b4c54535bd256417eacf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c7ce45e496c538f88c7f83fff5477345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f6fc381c5d48e6f0141cafcd87956346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4480ee4969186c0ac8d3106e1671b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975889352d25d955fd7f23581bc72a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f300892992268fcd57e5fa080b165b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3728a7592925fabf77d7322a6eb0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c683c6c5c92c5bf99c6e69c2e73c68351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270e5096c4e1592b6d4884fa6c4e0b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ca49f7849b0482b17ce6b85b150fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547a5f5c6d6e1147a4ecfbe749bc493354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da9c20c9eba1e5356b303ac0994a2b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bc68e2478c74182049a95ac21bed7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0f80f33238bece653d421d3780289357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e70083fefe75e29222936e0500f57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc406b32a5d8c7748826e88e88f484359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bc5631b16ea3e867cc0d88149126f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfbdf63df396dfec61ccdd4d0ad2cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f58173565d50ba636542ac8c84b748362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800a4d7c974fe3a2a1ccf3816ecfa42363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5b096691e3e531917353a1341dd61364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9b14ac5673f34171822b72bc67461365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b0cc9d3ae6739d6cf0129bc9585ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b45d54fc760bbcb7984df6cbc1644367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700ee4982a789011be589243ebbbe27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245713652687be9efdf655c6bb0f1c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee992d844ee36bd1027d76fb4bc774370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1cc0c89f94d85b9cd38e0cd2486a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b4a5e38c7a9b4ce8a98a32a581304372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476defbc7c0b51ebe187348e3605c3a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaed82998dab009c1f6af3f0bc26713374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa5690de683c00814f8895082c715f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f31452da03d361c0269227d176195f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49672ada7b30e3aa4352a2d30c9c9dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bfffe358978406ff30d56cc3cc293378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854594cbf187f6957e050ce76561577379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978ef21ad4b9c7251f7f8b2e53e4cda380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a4245498effec205183dd0e2793de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46fefd3e55ccdb1da292f0ad64330f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1548365b745c4220931cef5b496bc75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58442464a58704a8b8f20b005430800c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3d8073e86f6a49042e554719ff0b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e730a3f40c24d5ee919db01de740636386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548939e4a0a1ad9ab2a33feaea0c2956387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964c2cf51f7ad4cb7be58a90d6bb4d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af0e70fbe5e60b1ec7d57b9e1c7afa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8202dd14c6e90d0987b1b7e698f8f39390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11f78768ff2e58dbfde40a1d5b27e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69db7f4c708a84fdcd7cb2c12c5a4dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8ea8d39e77f0c0fd63a8f3f509798393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3624afe6ba953af8f420535e5763b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0d9fe5796ca1f4a4998132448def3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dc7d1765b869fc5c6efa5a8b97476396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3761ff8626c4d54c7d5c17956b2bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b7c868004f40b2ad8a1750b1b8cd2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75903294338fed5f062bd80ac3e3cd0f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca0c110028579bb30ee7d267565f5b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7366c023bcdfe1a98583a1c7abc5e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0383199a1dcb07d19a8b36150a60c80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4bdbdba88ec85b126de8f5f55e254403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702311c450587675e6faeff832b1625404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ce904e9083edc73edf4edcba8ee14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35e0165821c2bf9120f3ef642d49f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5647350bd465165dcd4a15759b58ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3816592cca33737e57b652df1628c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda4b26f10211c97a70b9a178a00ec6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f193c027cea515c8cb7cc0e4c912cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51177d47e5c6d12f8cbb5f0784cff1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c81a6e4268ff071cd9fe693cd1da45412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515e7303c1aa16f8acb96e5979eda92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a38861896b963071fdf50877ec327414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e619037832ac223b6b59ea86f1272415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3b6aa52b52ecf924fc59e99d41f6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063278c9e696e7123b5177c788b6dd2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03427de082df9f8971f125d560137c58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329be0381b2fdcb2a73932f905941d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e53bb6d947b993aa16e00ca7d0b3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d154700e54c7bd66b031ec703875973421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3d7ac6c8426e7fdbc6510af13bcce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056cf2ce1e02429c8e2085940f09e8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b902dc0dca6f9fdae0c09d707794017424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5e27a092640837c01676d4d2082ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74178fb2a3d0094a5bf8f15aecd54e57426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cad85f9f1d42b960093910ed239ab4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cdcca0d9ceb836f9e7fdf684383de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda932e1178f9fd609c12e1f600096e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f2f80ccaf79f96cf0bf083eda6d6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5d87aa2530bb499df0472c35a6131431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644e881434bcffb9addae632e2a75eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be995729ba3e41c6f55016349e2c21d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c98fe320fbf2afec0d1212041e6da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b3422e19a670ca597e4a7021b7057435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6cb68c2f965a5ce3fd15b6ba09c23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a749aee82aded8779eebbc08c5f302f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b79c69d4d48d8cd201ebed4faf0d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bd931472ecb5c80c7f73e7e16e612439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897f05d1e163ac8750f9e303b6fb5b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a8db026a2ac6cc5d0f996aaeca804441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8e943043e80e9055a8312d15ea807442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c424264b2203b723e2a32f7bf384f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e62434da0c1804045dfb1043090fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228dab1c944cad899025c17680189e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26d468784310a55088cbba005f6555446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd571497ac4e66ccfadb8a0a151a1153447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a3db560286b1c13f4ba9047fd6ea1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe464dc0e36a34257186f2719fb2f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b658196142122e860084008a7261bc6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852926aa495c5d8fce8388648c058c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e9dd18d48d204a95e292de300fa4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63214385e6f05710e50f542a66f6d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d138a50b0e053bff6a15a68c786502c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1edefa659fdde64a0c17729bc48622455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b11cf12c957ea413de9f64c8aa0c1f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1a8a528e1b51539970c208cc9a8cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fa9c78b5cd4a2c360a05db003b75c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787837b77fa455a7e862d758de8cb35459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05ec65cbf4586aee6823fa94b7fe92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c2973b89455bd747147cd4e5fa9b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb766346d1846fcd9a0c70a426c633e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efec22ee8f8212bd2b7aba4d71a490d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914f4c4fe482beb977e3dae493a4d0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccf6c6e027896db6f871288e7d87ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f82f828bb61d9b41e399672ba5864466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2852d220cab214f1eae4512f88213d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f39cae27699452ca24bb0bb9a3d4aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ab3dce5105747c0fdd7c0dc2679aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ddf088d540c0c97a9211013f8f86a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9194db64abbfe094a5261114590980471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d434ae90bdd68bd66427d7b75ca9cbb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef6e33424a17af56273ecbfd7dc5d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17e29493cccd755c626d42b913f83a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28479972cd2b0dee59fbf469330d6f11475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab395a6099a493d2ede198994d394873476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345819c58ba9bf02c0fe73c90048ac4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da888098624a9508bb54a63efbf46c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c823a9ee2bfa564407091e5a159359479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed4231c5382fc0f12a15d11fd60e14480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20527cbadfb1c4ee890bb0b3cd9d7a17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c2684bf3182a7d66bf44cb132bec8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65e6f628da5ae87353ff7e248a582d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610c5d2bd0d26d75a2ae86561a46b11484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99604479e20bb87b0928e08d83d5bcfe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e5a128a084c86d3d869a611e0c300486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f91b77d080001a05b8a9fd2cee454487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac02c5c08dc9cd4b30c75dcfa85723488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467c317a8ea6cef7ee0ef3fb01d7fd4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b2852e1f6dafb20584f737b57a1d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f98221bb9aab07125c85a9e3c4d52491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d78e18e467e65e60e6c0c9fc729b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea674564ef0a9f80787cf7f63a88296493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1134c87ebc3fe3d193dda77f4f815494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865641294ae2f90e1f8aed98ca2fd13c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89ece8fe09fa82ac1d84c711ff41e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d523d5e185ae1c93d32308d527ab56497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a6839fe03f28d4550f6e60fea462c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3782226b5af191fb52a1f0398122d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981562b80dd3533fed96091cb767cb9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087c606d67272f2529265e4c3821742501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb22f37f901440b3fb6c092ab8544a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd07740037ae780d0b4b75f540a5d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2ff3a76f8008aa533ccf79d881a57504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00c5961345e59ccb23a5a413f2efd3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd543a649d4b9c1b2a7254248e4db4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47888b74814a5fc7977b3f70e879f33d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7e9f8fc09c047cce4a5ebe3d59c45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b557fea9d712613ee673719c44771cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee310b99c3c22b5069a7c4019388c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca764170b59116647c9ac224790b6f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0e029ad4ba3b0963c5e205c4c2f66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4235c86d4f5dec3459637c11cd8140513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981e1b5b0fd8052c6ec987174025b93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071e64e275fb2d54a5d5a81d0e5f59f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6890bbec0051fbf66e776c9f98c269516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3e3bb264cd7e9844c8ce079868fcc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433f694202220dbb181c0b1e6013acc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0709729d06d55463903e375b2c3ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c147068ccf910cb92225b371d7385520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d3581255266e5b48a6cc91d235862521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa154f37abf90da24ab78711ab016b9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1151f36f868ac3ba5a4ff917568013523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e336048a8819b30dbf769b3237c36524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773042b4db919248e416b615fd6227e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec20c4b664acc070901667c2bf49497526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f56004dc54192d8c3e00d8406e2be5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d444ec7e303714cf1511df041fb314528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbd31fe18a8a2c986259b45f2c0ede529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a6b17c9b264ca1c1ea25196b70296530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259131508300e2465f184da18272f20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e290f72c102f19c71896588e884d25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65ab1259611640f4cb1470544f077b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753643db678fbb7008d101a8512a8cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a68ef591d9f77c166c3a303cd1014535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dae79238051244313747e25b0edcb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3e4a8d05f99304356825e680c6ab1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161def029b0c5fa7beec8e83f78895d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a3d70f9ffb47620050b429c408e28539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b1371e3e6139f7526932a60e1e968540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf846d01a96f5c4add4fbd194d38b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d543fa90df929b2529d65d8c4e14a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df446245be45e03392cba11010f639543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c510e404b6ef4d89fb2363c5693ae70544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c92132e29c062435c65ff506db3a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae99c40aac3c571cf154207fa584dbf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2c3b38483b112bd4d028632caa3a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987047c48135a067d5fe8105a667131548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d326e5eb9fbc9ca380df83b52fcfc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d92ec2788cbd2287857e76fbebb742550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90025ce5b86ebc543735d036e06778ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e0803c9bcdabe9f31e6fe6e22d2aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e8178599b4f4ab1ec4b8c77d671e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630f71cd31cf15a7e4b03671ca5582b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f198ed69391acd813a98960b5db7705555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840adfc777cada55613148221d24f8d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cee90ef8e0019bd80f834fe12815d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90db88846ff5f51175ac7af00027705558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05f412ff6f75e53152ae2d0d6c5d88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9419db4ab992372f5d5826b45a79e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63203456df7602993711af7d7b4b190561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc37090fd72c08c15f255fd398f42ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce3a0e04894fb3830c714b137f8c1f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b480c6f932ab566f14d50426798c73564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe85384e2b8160fd49a29a93cdbde3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607b08fb5b8450dac17d380766069f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9d9f89b5d02c7bc201a8d46da10ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e50f968ea5c10f005d76287f05398f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f78b9848489057948eac8ed05aa9cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d18ff8ecce0bdbdd9aebf63d6fb5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbc927a7e83bbebd6acea2e46cd343571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2a89826d0b4588ea05db832ac4bcd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dd1d6e8b5594cd140d8c2577f68fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d206a991a4c467b7b69190faf2c5b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3129d0b521db3817074c4419570d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2583b566050aff78fb1d47f5bc3d238576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741a4f57b66bd169e24d76422b710bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1147ee8034a27cad67c3f588361f3b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cf95c2c85a21a444f0be028f640d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1723a4d36b506d2a491f39f0a0d296580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0dc3b82dc9e38346543dfb4d08637581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd0c88d7373bb7e3263f6b8917b20c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde3e12f22e37ca27dba1d3cc0030ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29157f8e2b20648754c8c3cac12ed3d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9336d4a6d954615004b696ed1bfc773585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9232caa22ee57dcdaba8ca0e48d03b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcc0f540b88d1d1cc4cdf894095a67587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f89b188bf4350fbd68c6eb6f7be00588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152ed5b8ea190ac38170bcce51404f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b43f9ce096a49d016de01fae6d462590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315e66c2b6c27bc8f2cc62fe601277b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b07bbbabc226071d0bce65cb18001592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59275bdee881fec191ed63fd5b67802c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272f9aef1295150982ed12975d791a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c129121760b51330c2fc7ae1d1d29595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0712429de5567246600c238583bce51596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6cc69bead058f54802cac7c32d184597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e0992bf52143b6995b1ad02db9231598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c165c97410d4adceb709d30aebd2ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe1a60209224d27d51493905e1ad9e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee56103911a0f19236e896b223a407601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fcdb3db7777831fb9ede0e967f396602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044b13a2e80eb787569a14a0cee7c3a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b755a71031743a16c6ade8c8872d45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3692a2e87a3ce4628e5ec01059ad9d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ca1f19641d9d01413d237c6ff8b93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91623524d6f1e99e8623febcd62f14c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575f2c654b540f5ff87f75e6b70d2da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bfce7e6f85809dd803454207b99ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96201b5fc9757eb3e39db985ed8c3e9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a662429c51410c29d16bb867d2372c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630c1cc75b0404e47d7956d5142f574612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2d7a20adfc3029248cbebead20a4f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c77d08e9190352dd4f7f5d208fcba6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d73731f191fa9bd1e73e4c57885b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaa45628d95a7c17f78b85967732a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbe04b1e90927c26de426c69c748e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c936141f618cd5475f44565df226f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a96b0dbcf2137c8423881dd674c0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd988f6175be012f426a881c529ac986620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af34d15104e1d93f4cf07441efb0853621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a8e6464fbcc80a6a6d1b2178628fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9776c619198a2053ee3a715ece28a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f28401932abfb9a878f7414350e9d8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297ab31323643e551c7767a339d54b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced03cd157f8516762c7ee82289a5105626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46150ddfb0b318a08ed6e74ffb9aa636627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1ec60806317b5c547b36752c6c81c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76ce8f15ade463b93364c36cc39a5d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54e97107fb73a6619a3ef4691b25d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c49361bc7bed0c98554b980d82a4d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5cb28cc573e9e0b23b1a22d6f552f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d23759b2afdc334ea3aeb47779125633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37716661166322a1aac78f891e9eea72634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff98ba45ec02d95e7ffdd925a83d600635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5a6df13b242ca9aa3c447482476f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22d2ce3b8db86a0e01018a0f9348ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c968b6c4e8deadf45ee4c7c7efefc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb156dd1892dd45f4f2b8c9d01ac5c0d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2741d6e8c7d0f3edd8d0a800be71aa9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86c71eca353a560d5d5186aff2f6be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b049fb755e9d4f0ff579eff6e32bfe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1b91e2e1121b06f3a26b93e89f2c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d908f6219fcfd11cd5ac6e3f2b900644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092ee7a45200bc736c4843483625f68645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dc1b11f369f6df9420b81f568afb8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d4649b4eaca34024024ffa9ae36ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d54ef969582cf576fabef18fc33419648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea4a49734a48d66310a2001a6ef848649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866c970b445799d9c07fad97c0410b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf8e265d2c89b9dbf0d3357706397b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf118f4af5f6bfdf5e5856116d86a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0de7842fbafe35bb1b9d54804e2e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0eb53a56fba633cd1acd794273284654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d351de0a3bcdd65c5aa34d2bd80288655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964dad8b47fb5f8ed148f8152cee65d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f96267859dee5ac744f502346c0a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336a9df9ef0fe3d3b8ab7857519ec41658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9a3e7e0bfdadfa62f42375604ac08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4468a66143fb62fb25dc255f91f0f17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f85fcec7779aa2117bccd61cc69f76661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35a28d28b5a2bb70ab5d4c281dd957662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4066c8d9229b0468553236d384505ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f0aed0ec38e4b31a8469bff4a7e40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07b0292e8b5f617d4b5ed5812aa000665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f94c547558cd2995c601e67d1d6994666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaabc8f4385ab4a02c8561ed469961667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774d1bd45210e4459ccd8a0b5494822668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cace49c63cd7ca5057831dc845c94669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2970ecbcf4c791202bcc7bbc211db92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799da94e833f12cc7a39cfc643c3d93d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4b7347cd4e1a91ac785e1a4616575672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7e965b2721f74166e924e3a9405c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f6ebf8a35c147aa5cc008d7da1990674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2e1a84f4dda7076484fa26fd8c2ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abbd27bcbd28ba2f372881f7a0b40f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a84c023c09d465655ac897f332b89f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784886ab8d8dbd1a8fc073eee88d3ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19e5ce4cf8ab70d74c2d4f509b73e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7f0b415259ef23a169dfa2654f85c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3dafceaec913e2a6a0bc57ef02c17681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424fb04ebe0f479b2c72ded4e0fbaf7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13877bbe3c63754449c5a742449272b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7ba1c0cd6c9497f87d454218bd9d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6951eb0a6859c51b3a7284a27f3f0b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10852c2189344871d275c5914824a8db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be407d888f3d3118fb25f52ea5749e8a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb90eb83f5b3b79d88a8c2da7986fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3284cef643b5352608af5b51cdef9f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117d57d4143dfc70ead808b7c232b48690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a114ad2a6ad0dce7d735c4d26a8a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f920e03cfbb879fbe513f87bbd0caa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76002ee10ba889edf7b296c1ffce09693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944465a98a2d93f4711122fe9e52b4e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89715ccecb6c11b78e98b1d7bf0397af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecbf17a1a09a39737e48985d2c008a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7d01757e5746c427d9a82071a7541697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec60ba72357fadfec6e3125d402b057698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40930dcfb14e51038c3fff966b78aef6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f2b515867f778f94cb6b1fbe88cba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac71b70d9633711dc524f345681a31b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc88ea6cef98d147210bcab81ef6f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabda7350a9f77943a0c7d73de1a867703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71de17e6e179651e9120ceeff71156704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9bb0cb45806a90485c9bc132fff41705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e16195027c4a7abfcbc51ba8d75b48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475a86a4941b4beed612b826947aa4c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515fa4b038c92972cbf6e7362afa91b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30325c7bb64113150001c4f843ea7ca4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d485fa03d76bd3d7ee15eb181c650e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a4120003931f6553ba43bb34b614a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d72e7bf9ca0cce1b910ffa8f86f7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af88352f8b7470fe908d4301d39ed9a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918b7f5279120f8e93a39f1df24e330714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2add6481bfae21630d56787c79638715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82f613181a5fa357cad973ce271e38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ecc65c934c3d4185dd1b9e112193a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8fe19e67035db82662168bdaac674718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f61db90b5ac4690d3b1b9781874190719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4adc4d7a4ebdd0848011f430a15a49720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8824f059fef2d2465e8c8f712c84df1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d994e9d0d1c1d693f5d27efe3fa1d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db35582306b64d74a4eb2581aff0839723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49a120f2d00b6d6861cda09590cd04724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7df87bceadc9c085c48495ba205fe2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f648b2b0291efe8f08e4dd4f668bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c795191a431db376b021a2061b967727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84515eff163c12b892495770a034b2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a76c55885185fc3a727710afa0d685729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17110ba5255dd6bddfd8c972e1c39b4e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8b3cb1827dc291f1cbc0fdd6480b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58932dc92d33bd7bf8257f049419f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32448334a9112fac0aefd9f25dde7a68733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdff4a1d04594980959cbdfd1db0b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48444006cf1989ce7ea79a32fe7dce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f70dbfa928af1072b97c94c41c362736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09695c7d54696f1bc058f8c624ff5a9f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9e56ac7c852dc2b08cf1fc0390eef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f3371f8a6134b88879a0f7884f542739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381cadcf5c071e89a7062096c1ae0aa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b62b749db3447e4b4201b392c46a02741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7d88cba91f5c6daa77c843843b1b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e862ed2a0afa7796665a59b64d5821743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980aa1e3a4da9d02ba9a086436d61ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13347601f4dc3adf3daefe6985b94532745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae229e4f87f9c3728df1b77943ac03e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45213f31682e1f7a11025f5b1ce879747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93afc2f1ab197340aa54fadb1363cff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf203dbef5b33d19c91c96c90f30d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b160c90e9b5461d2ac4dad42eca4b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01edceb3723325c4b14364f99c381af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c340754f481170f0bad85cc09d382752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a62d9b75609a0cc1e9413b9fd02e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d52dec1144a7d469b92733d81ffc67754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13713ca34e8178b8f5682a245e9e47b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14825db0f248fadf526e3e9eb03cb8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eeb0a30117356a7e4e0075b80e56f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77938b2c56b5822cd66dccdf7e089525758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86751100647c0717a634e2a0d712cae1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa254ab596ef595b01cd1e815c08846760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca95cabcfc2d88332844c98391f1a0f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336431d044fd3ed456abd12a99ac5baf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9016734ed7fde813e60b33fd16201763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e892cf96959f6cd0e7fbe35eb4a9e5c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd491d194678a9f86d608ad625eb736d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad2350f9bd9d2eb1dc5cd41590f7a2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9384d03ec6889104baa6f76c6e0ccda767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c5d9f2417a2b259139644f0838f33768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90ef1452e984ac3ed7fae10d3fc2a6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3241ab5c0904c27ea4c39e0097388770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5cfd94d67d94d43055e754d683a73771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5d0e37c7e2bc3f1dff9798ba876f4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c0624e091665dac5b164fb8d3321f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9eaf1aa1c7e974a0edf4bd79a794a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89d63311d0f189bd6f68a2b172f32f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a6f1b890905f1cee8ec8f93808805776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadf8b19f1c63b01edf7c966d5240bc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590176d7b6337561f7f61eb36b0b8505778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a239675441ab225b1babf6cda08a7e4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4279db5fd2860bb543f3a8842e3fc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb28c4a0e8c9515c3ea2b60f322d08f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f0ef66f53bf4c33360c646ec9b730782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409a3b5f55bd0a5f5d8cf5d59f99466783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776de0f6c4462b064b49b0b93f70cdf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d995190b12bac44626c2e7eabb6fecc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb128cb7322644c3179749520c7dff786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e85b3da0637c730178e2807b25a91787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af67945455d1a7b9eac4665ca0a938788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972765fcd685646c9c24ab0c1d2182e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad97b96236667be4c049f6fb4be5492790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88231a74cec7c9c70baf60145a3f398791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d6320aae6cbaf7469efb9492689ac792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0208d4477b705cb3705c8d978ea86b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c83aa0b69f5ac1bf0f5780d2ed7e2e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ace4b66d968c9a2d8be925f3e07fd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a7a4fbef3224ff514618226c69307796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254cfc64f6c613a1588471a3d37d75a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa78c812a2cc99ed038dffb4cfa8ad798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a303c7814c105ac4fec25b75cde36799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834e7ebc67aded201884fcb5212fcb2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6907dbd454e9dbbc3f61ddc8fe236801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4c1a35893c5ee09fc10793b74b5b8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d7b66f7ee319d29da3bd90844e6f7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f23777c6ca6356d27185301e29fa8b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed345ee9722354bf4294078d81eacae805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f50efafc89715c770608a89198ce4f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e8c96dae79c2397a470808ccdfaa9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2dca686c8c217cdf9c8f4a15446de808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53adf218e9db220febc0581838fabf809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd205bd99523a617fa40e08a54273d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a6afae46e1c4c4ff9d4dd421f33d1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b202f57105bcfce454a8aa6c404c2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b7ac03a12d3687faf5b21437cab99813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafe0c41f77af460744f9af7aa9e17e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90e43455c4f2a4756df65318671131815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272de07d48f158d05e4afa37b16f0c7e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cf4650b485bf3ce842cd7f05fdac4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b46a885e488a3ba03237ad96776611818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c723cb67725e7309ee932e970ff8c819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f1d9c775c8b3075ab2850f61ba6f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377640bf46e6d185f3588bda3e6860a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710b54f6720717dfe70611591646a1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af456a0d8b5b85198db04455e5a3630d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcb8beb189e97958a0289c04d823265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d665d67586019091ada7e990397b356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0feed24ad41eb493545cb43e4082d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd40d82bf53e2a75f1f3e987409f408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7df9f6339c5df77c5dbec67ad11e219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94c1415723ad3cf04ccd097d2c8f0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fc108c40561fd92e94f3d6d73766511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eaeb0ba03df94fe5cf64f650fc009812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078de27a3b6b546f165c273023c387a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38045bfdf7ede8b35f3fb0bd458098b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337ff66378208f48a003e1712b9444615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead4879aea5b61874db17e581cc5a0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc14b62a9db0ed6ca0c9ebdbb8a4ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8e6e323503bb46024b5b82c103ca918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd2387e7d268e8e8bf3fd35005163319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33fd4428649ee83f7bf287266ce0be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a685d44c3f7127923759a2f05e07921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1ab90e4607eeaa3b04df0f8bdd18a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54d17593cdb2f9c543577a3cfee33923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e2ac6197f5164e71cde9f75d411ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854b90c1feb967d9aa91df423b8f01125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ce7a85809e84421d1f38b211c8f0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5a15a8f2195c904984461626a946627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f51f845a67e32ae41ba3a96a2f44cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb51121a248b5a170c76e62d45dbb3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1680955169ea87f83b04083d706756b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6128039d08bbb2b8854034a4d3f2e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261aa3949fd818f45e28282f98b67b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd51138b3497e8dd1533b38743e71333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0a20987f609b6dee7f0643bc5f80734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb62eda7f060f9d36c6b60596b10f6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132d27a63726ff0d5d7290d679e25bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec13c0390d8aefe12775fb6ed69b3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c0548daf35095e6aed740798bf5d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d345788fd3da0c8ec3875f682f7fb4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47b0b140b6cc4cf74615dda0bcd61b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8b72727c7c2648eb1cbb59e2b4cce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2df7f057c49fa16c9352d94aaa84742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec4f3bd1971f38e77b8f4a9168ae7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42732748fbbcd1a1d3ab777287cf1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33aa6973f347d0c42066e154d60d1ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbca7bf7b99b03ceb1fb4578ccc32e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37c6425694adf8b6b754e8fda4c53447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45ff54e1034e426355b5bf662095de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f209dd6787bad50df57700bab1a88d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4ac1329e8d17f16702b151d3285df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7056dde88a8f62d7eb004b3e8e8f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e735399758c7d2e7520db6fc9b2a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a39dd53d63c1c6aa7299e26a5c73f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdeacf5e3865e403ebd1d19d88636b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de656d5ff717436d8d41591572206255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140c2bcc2dd1e0d3b0e3ab950ea51bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d9527ec215e6239e8450f5af1277757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b91eb2542e5189c681da42c53cb7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a1dcb3048e6e5cc2784e8b222379959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514a9667b6d873a4661bb32fac5096360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baf7efad6299402741bbb7f990e66861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ce815e9aae6a6e184944fc46f378b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b81d22464ad0e12aa045e4411f2a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010f1782de507de03c8bf2de72319c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824bfdf09965b56fc74d970f911b51565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6f7c4deb3087d086f59910ae1252f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5149660743be439410ab3c7159c1567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42346b7cbeb5e3f360240b6ddb404f2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2909dd6a94ec211038a8296bcc4dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bce0d623f98b9b19883536cca8f52d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2999f3a165bd6e024094fa34426ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bafaecc7ca8c35eefaef58c793518f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78fc6deb5986739707d5eebb0126ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb470edfc077e64854fc0964a2579cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae13c10962d3949e1ca57bb5f0caa375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413768e52fad99f8c45314e233e1c4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4b55f7aa597f0fe6ec709fcca6a5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a87824593508412de769f5e3539ed078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2eb5242ff7d3c406eda128f84571e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988f5667729361a335377f1f1c2c9d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5680999dd788e38dfea7e4ad5768581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108fa49d81c45e9dfb8974511d445f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7f9dd761e45d8314ffdcdcda8873183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dd0c4d0fbea1c0c4ac9c012ebdb4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746036bd418fdacd06ea179842ef02d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388bb6c1d850b889769596cbec7587e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c8049837ea689bcc88391e23d489387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d05c502e004481181130a3263cf94188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c0b3e859fa4965fc80de9356cfe7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2585f0aabfcc3f59e827cba1ae117190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f55d6f94a7bb4f8cf8b40d1372641a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89911133d1636f3306c1ba36d12b0da292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b342921ce9417fb5bcbb08ae44df8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ec0ad9c62d0813e54b5c165079b4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc108f37b5083367c9c8659acf297cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb974956c6f0adde63c096dab2bb422f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef032275fee182ebb5e4ace95b3b9a5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa861e1563f67f19ae95e5de97a77798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481ac92680250a276645c10b5827c5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602c01b6c62b6c51e938db5fa67840b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25f3aac5a22b3cb8c34ee95509a913101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27aca44b9aa77eb9883c0d29c9deeff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fe7e0cae3d29fe6766f80558f2bbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ca043ce7d5737b163341efd57c838104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aafb55109dd37a3a990e0e9019022105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504356e55a5d7be40d1fb5dca60e349106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd659ba43acd6e099411c0a78c0a74b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648094cf3a425a83214a88e0f551dfc4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd762c53a737147b13e0ce1e35995b8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9998a665d05eb8c465eb2b21acb4671110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2185a48ba3b40c4abca92e6972bd5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9de1972986b4dcb76ae3d72d8eeb72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01600221ee6bf144ed484a2f929283c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284a4dc787888a5d02cb17e17d1501f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beff380ca981f986ad09f051e3c291115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093db7e7e37a34b28e023d72cd9c7c48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6babe46fd0622a2c30b1a493ad008117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f5ba895a89df11748d7b2bfcf118d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72847af9ef425938b92c6a19293accc0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017c84c38a5ee3825230857b8d6a7cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc36e9e573effab341cd85c6d95277121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557a40f1225f2e9669e37fe376391c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34eabcb10214a1372fb68281e5e5c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8a281ab7ece80620dc9b9a80efe17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81991f2c932fc17a2ba27b2514e38744125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19210ee529a00a70493d09405e435ebd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987f44c5957fd3e46f4fe3ac4e9a8f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1928f24191f2fe8c12e81f89660d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bdcd90b17c4c7561d799c796cf58b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed0900b2c891f9d778ea65612be6a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d832cd6a500a726671f2a342c62f7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4512ad6614af5843e23ab90bb2381132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e561b0f7743d6536dec979e612fb577133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd600b1894117abf1e01fb3bada7e05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9974b17c065af1289ec989727f536135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2682937a160bd3f9b41bee7262cd7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df59d49bc4e0428dc42ee31a97b3fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cb6d498385705c3d068931c76fa3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140aeee7f4f5ed722837f90e1d5738d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a31bf4f06877f025bedf6e9a5019b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6497aae5f43c283cfad5a92595ffe4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af15901b946ca8fa099fe2396bf063142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb64e8f26304b930ba06cede4acd28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4cffe41eda4654395052214426569144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22362da68245f27626e70f9a2e663037145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63623603ed3832432cafb97d96303da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da4d0bc1ddc53cd72ed63853038382147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4441a6d47ef5fb1af53f754aa17051d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840742994892aca4fb03178618dc4323149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3df9129a21318ab3df3bc4f12ed80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c22fa26e46fcb7d80aa8ee6e96d76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a6d09cf03ce33b570703a734dff91152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a4e4672bee65707abe29e74e75028153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad575865f9f520f659f1f9b33ef4a7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709cbd0404c5da867d68ebe82975ea6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60461a10b723d1701ef72d78d8afb8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dd02be77476cf91fbf4ba7b7d8b37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88570c374e70cc9eed063eaca698f56f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e17da50c5a1eef78f54a818a9fb26d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ba1fe6391d3f534cc5746d5e4c776160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16858cf6fb3456ff3188991cd28d33e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873bf5a6cc9925c5790ac94b969685c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b884944cd736d8bb959409d908d62fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9509eae3b5fdd51e8819078cb657b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183425966e5d01646d6dd76f6f398744165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e39b00dd6506b003631920863c0386166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b78ee885d5203f9dcce50e3c016813167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76553f4d6bfe2b6cdbe4e40e1316609a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34978a4d32010153f0bbca6dea942c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e81ae0ffc4f4c816ee4e665445e01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67533fef741a7d725f8df2f0f2848700171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701ba8b456b4e18462beaa9b2e2f36d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbfbfc343a5adfa6cb2ecbf95a9085173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c363e40c0c676ba896279246236bee2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78a56a525012159f6164498d29f287175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34859309e9d241586e1a1ddd4b546e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd82d33ddf073de4b1c28aafcb18ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871171bdaee018502bc2c4df6a0dacb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918144e074b36ef0009291e789ec1d4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783de1eb493168901b453735c4b57ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc03699e13c8d462b24bf78118d98e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbfbcd91642584de10df53562a5c5e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27f7574cdc5719a772b3899d3c5028183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaafa9c712caa0c2b64e6d7b9fcda8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36c77581514fc85bf314446b69b4e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab03ea1482fafc1ad32950fb8e63707186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cea7cbb9bc23b18218be56243cb30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4584b0980e201bdffc3342f3c81e9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1c1bca6d4a89e9aea20902140e67b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdfb44e8a5cff2e1322e21029a39ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd879028215a775440ccab087bb4ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d477f3710adadee60eb4686751438192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b68b611552d82691f2baf0c65e007d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e91e82573586525f5032285043b92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0ced7557351a7ef637d072a7ee6b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09543c122ecef1fea9d0e7caab728d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c5a085ed421e0c1ab4d8c54e4518b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e79b082e889a504369f7478466018e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89538939e4a692b01d57a5b584c2ea2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448ecc7abcaf6ae72364578a484e1b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8223ba10ff6f58ca7b85cb7b257a5d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc838257e122b14a31baab0debf03d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7091346af9fd99649480fadd3c7b1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8d67995b2223ee27fd5d5c6d6e9ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22ba8b8ca7d42f3dd77598c0982cc8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77225ecc5e8b293ae16a342178817561206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e7e05535dd6c8c821589c1e3343a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba685438b9884071d09aaa2a28c78ec1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c33911601288d18b2ce714f3fd3a62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6e1fb57abbf9b2272541f4f06fa1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775b10b2184a3a69ffb2047b254f8a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa880475264e78f23db10397d7c522212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6addb5b562f08f02a8f49b6377ff32213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63229dbe257f36e2cfbb5384f64b9c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad936e4935aecf35481723fdb3f620b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162ce20c86f5a4e57a60045df21f200216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7951261a62bf605077a7ef47fee02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adf74c116c2a9c67ab2d0ddfa66360218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd86ba386a422f74298d006fd42d72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1824e533657111fe5240404aab97f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42054cf261e784e9fa0eceecd5024f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98c66a8fe5783d800182d30cec622a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a624dfdd315767b25c02b50c8648ca0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf5f5f69127368176273782a5b6a7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec7d496f1a0e10d4f4949946db54ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726667e66c8addce553ee699c574629226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3962ed2e92552e656e9e67f03cb77ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bebddc04cc83e0446efb4c21aeef36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dc0af8cf0c204660106a0b99c186e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d835afbcabd7334d6590f84e38d1a53230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333156ac71ad2b648331c6588ab99f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83c5c19da8ac3ca53da4657f59c778232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359525a2c7750aab25a7697b813b753f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e43fb6cdd37aa9b6a2f9a017f950f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69893972d2f77ab540231fb4a03971e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6fa0467d12e589574b24284df1383236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822012f2d69e1cc051ebfcc94c53752237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c8d52ed5dbab53ec24e2f1489e742238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c5e1b78ce3070aedf30fedade2dc0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d44ce13bc96724dcdb687e639d6139240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86b3ecd0df6fa8b5af5e8a72104215241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c2b70461daa85c7df889b571f8ac6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0cd74011abd88f87ea22fa4c253e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc926195272d645a4eaf1326d454c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf3a3bdf89d82056a65b8b7430d2dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a0c77504ceddb02de926f3b77affb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd98cf6701e6fa3846c478736163e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112b65b405a80e59379bd1bd1d5c3ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e97aaef9abafc6b45721d806d405f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b1218adcb62d98c50d3823102aad0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b2d00b1d7ef59e0542932dc91b981251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07769407d6c4424d2795a4dcf7a25b07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2919b574864613340bc71f66794bbd2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97836b25fee28216ed6dd4e88ec070a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635421cd738188b64f5ce0a79dd9bb5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577f3b2e37d5c35bcc6101335074c79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19e59fe53ee6fbc2d4df3125779e5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e9d4713e06cd6c39ff6af0fede9ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4040675d77711fe08ec5ba090f15eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72822d8a38d46564191f29396d745bd6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c60b319c6e7f6874157b008e5bb845261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f453fa54ccdc083507c9db2c85e80e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209e9008d964d83aa1d7633895abc13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abc589e191373e56d77e64e5db2229264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d3fde9deb39785eec4e7dfaaca6a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21347e30022f16a52ed43edc88bc06a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d82391be5de9c1196a3f06f3ed550267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30829fced7fd65da23d0401a148c05ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480153f7c54978262679f1f4c387585269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a95e3f7b5d7b60a9e469f7e1902ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02521c64af1e0c6bdc12ee79bc3a5692271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccdb105e0eb4a5ac1c8e2d0a595d9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d344373eae61e80c23493a11c53b50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba585e785545bd0eb050a4c0823966274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6fcadffbb5f2d7570c876fe2759c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee1c63146c289bc51629f5033f2080276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982596fb8eb8b7c078c41cb201957046277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5155d02b61f270710237425ea7f375278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912a06393f8633a0c9007469bfc013e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9e8bc28e3602ce8208d4fa8253532280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e63035edae89797784550bacaeb51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06ee1fcbf2a3143018347abdfeb2ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3a7d6ef42bfa0011f49a3e9d5e962283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfd2490d578668b1951d4f5d7bc4a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5faf28a1c75328d40d36c9fba0e7c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f2ced33939e4f5906a290eb6094e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff91f37c908ae3c6f6e3963c3c4b61b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c877be14267b0f208da3908eab2a8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabb6aac503d062d40e52218c7a8f92289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6b9c3b8d2405e6ed23d72a3030836290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09c3bf26a69a11f80816f6c1336720291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80c6fc821135c6cfcf0f27635798e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23cd5d6c6cf7da6b8e28715f27d803293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926f27c7f341803f8579d14ec0e0b22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3df717c0245cda1af3a53773433e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0098b2390cf8581be8d6ae39ac22d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f958a9b6c465c9ffb76ab70387cb9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb4dafdde1945b168ea36b0053e0a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879df5a0fb8792798974c6876a2f3daa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7886bcb1e99a918a6c9c9244fb369300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266069f05e5a2642de010dedfbe56e2e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9728183ec52d0c7b75efe1816da447a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb531076d2396d67616a99d14c7cdc5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c804cb34c52ee2d2151475a0c70aa6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd180cb4e52ad80694ecc7817ecdf0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db5847483679c666e0b799c5c695f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0a6ade45ca92da1eb8d64c51f2555307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3913a860c64eac9638b1db94fecb37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bece4c37cb27d29ce50aa3e8f4fed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be92c009b113f862682c2061a07f799310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4efd91d7992d5a3f0ce4e36752b08d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e96a6e18e40300bcf13f9a50f67c3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10b64fb3b3b3bea11eb46df7e14720313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da26fc7b5e105b8e53b51befe1b19c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f24b99665b69441500ca00d422f46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f0618fe1bc5c27ce39d3c414f341d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ce41935bfff458a636ea09bba70a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485ad4840608f9579bf9e0984139bc5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1577b60c032c8bb7a34df4662e6023319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10034ab07e106e5990fa8c1db481aeac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40aa7be04931d550ccf6b1109b1b52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8a27c423cd203894c634492a8b872322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60ebb85cb3f603c906e34e78abb691323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d9dfe48be58900fd6e75c7fcf9806324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9056c47df7a415083ef15cef60d78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c979d1a5f4fa1fe83b6c79e56ca190a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d9bb2d5efe92daef1a4511ed92155327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded05982195546a86de536336fca4fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5802f344b529f78a10b836f2c6b473329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1743f3d4a9259c4f04326265cf4fad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1b55ce6b0b607c7f86bf8c40d6921331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc080abcd3b24e1aef276e318639551332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362242256b273fabf221e03224725f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222a75e490df305d1062cbbd2b6496b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a6701d38613d72921d1d99e4933a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6a8f6a1799e64ed916de20decf1bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbbb47a3c6b2528577014cf0e27341337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21a0b8345ba57aeb39648232c85076338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f4627d487d47a1e6940af70e649c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfeb1b36ebc73cde8e5a6eda750952340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6183ea2149407c42bf40f3cb75b46f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d09efc1a168aeae427b316e904c64342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b8c445db7b59c34ea78a38892df5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926154be0256e59793242a698443822c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9efead822a41e7bde46cbf3dee7cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0169389d2db9641263741dcb8a2ccf2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d566563ccb99b6c5870bff986802fc6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a84952dcc4d43f3f0c98edd25f631348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dab38063e7183edcb5d387121e4ab8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5454cc383a6721d462214b83bec3d66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee40b00e7e7674ad777933d2e5f206351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73806599ed013347372c3faf10cce3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a51d195b7eafb91c0391fc98e39a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35835bfe16af6ba742267637c4d253b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d3dd6584ae012f5c5fc836350168e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7f26aeabcdb72280a4ed45aa1f66c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad583f1f6d39caf662bcf29263678e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85280a66a61f71d65e80ce9976a82d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b6d77c7ed7232c17d47eb903b7464359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf428894b5bf9651de122527da6c7516360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f7c59ec7098fed341122cacb71914361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529cfa850f4dde88f6fed6613759933362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f16ef520d616bf26fd219ada109762363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6552b05636eeb57e937261e4d23aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca969cb03f3e423b30db1d13010413365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad5d2cf746a510ec2be500bbb55e83366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d524f5b574333a3d8b9430e9583e072367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffb76361c5bd1e5fca54badd0caa1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7b6b149fed101173e346d4c6e361a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e05345832e1630d3246a221788962370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef8d631b234ef00a6b140f36ff48ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684441b9b6d3d54010dd726484605c1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f8eeb0c8bb46a82d15b42b8a55f1d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f55cb98b81305fc71738317c99d0a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e25362240bba18a37e193933d22a2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd027991ac50d633538b89acee1eb94376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686f4b473df83e2f0cdf2aa23bd3270377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c7fae87a7d4e6d12f265e726510f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e1851d5c365ff1131e4bbf080d51f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c40d2ec017b2f02aff79fd2934f3e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a380070145367e88f289f4acdcb6679381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c241caa02289277991de6b00afe9b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267acd14be0cfd34b5fdb563775d56ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1fdb338e95ebebc8ce2f432dc8784384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27368a29610876f58f491acdf4f73aae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca83863c514e5a71c779d47aa7a657386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3094973bdddc68bfba7253d2af47f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9311b004f8b9cc861310066e2dc3dff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9caab53c43b7dbf558e4fd2fa19e70389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c604518e9246bd4b81f3dabdabeb6a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eabae5edabfe083508743e313874fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee0eac6fb4073f9ebc034f954ab6f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efc8e08940a88482321075af65144c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc526068177585ae8e0de48a15b062394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32293e35d03f310da6e7b83d8a3967395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f3f1e89f77c62e8541760618554cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8f3e9a8b3b057f263da6baf767109397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afa4dae7b17fc41b70ed61208c035c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324887fc28427db51e7c7584fe0e3fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e52f5e5f54ee717a0bd0d7c7163169400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac543c6667e420b5863473439e7f2f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697b7d7cb133fa6c976b47321619401402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689513b1383024dddd57c2426a18eb1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9e1b0da406de273775b869615126f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a6ca98f06d3eab1993ae1a5895fe2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4fda4858dab7848ec378ef88f047c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fe16385ec275fed1c3ef5883591d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e3d2ca968737116ca1060d05e3ea3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373ba788764166eb2fc1332c449e1a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a7d1d2e1ac1d3252f9508e808f678410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345825c0ddbf99fbb4f1204e5e79f33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffece222eeaf3c5c71334bfb86596a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443b1c14ae2978bb4b15dea1e3741ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5537e4ee2f927bd1712195ed1d7619414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fc349a7dfbfbd082c8dcb8ad9105c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c9dac76dd7acdb59319df57ede4ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa016cd290207b573cb6e71882aa3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57982a0fd6cbcfc33555074d6ce044ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091f08ecd559878348b8db038db121c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8769265e9b278978ecbc09e6aeba70420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf274e5a2c50ce989a1d30dc440a841c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c0b863dd9c00dd070a1d9da0b6bf7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af3f87bceff84645ac8bdca5764fc0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80d995624722bee8906a565a2657b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40732e0bcbc57eb87bcac3fb7fc70e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e6674cfd98e5d6c62ddc00db86f29426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab1942549f8c33382314cfaf02adfe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcdd4cffc713ea1a6ad78378da2879428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde31022755d1297a15c62027468ef2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc11ce3ae0ff18aa84b7f1a685cca7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe249353a4303a4c0e4895dbc36ca8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc8aeac362db53c9446e6c7976e768432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4b8e8eb2c417d433afd2d0626f4e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b227c7a01ba098b221aef3df10f5217434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826ada8b3b3e86054c44a649f326668435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e06d8c2ee14824c7278c0c976810ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c691daed809b8267f2c4898a15ee401437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ac724d1173b3fb9298cf26c86c634438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a75c538815faade6ac8ef3b663544439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447dc28c6d3a730d84eec38799208e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47306137029d747b17476945f0ac2a8b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf2a8ae4bb601dc62a64cdeba88622442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74eee4a8d83fec024926f371557318443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586452f3bdc868217b39286820ed06a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b129d9fd0dd6065a305590f4980d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ab10e618eabc4bc23f0eb27eaabc1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043cbf8b44ee612571910a35b809515447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5d6d79821f22fd87f78d2f8adca7e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f049821b9eefb764039b2fbe9fd554e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bcfae70602fb3ade6b1637ca999ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a4dfdf564cc4333000d923362e977451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ad6cb3d0910c5f6696288521ca5c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f7931deb545f947f7e3f50e5ae1a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279f8621a3b51b81746ac110677e2c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e9ae7f4adcad69335577b9fea9e54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d169b7b1892fdbc7d407231c0d2c92b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a11b5310c7298c741e8a2fdc17cd99457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff1630ed5a2619ea0314592183c63a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c6bc90917eaf9bc8bfb53577c1fa9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cd9942dd760525cfa2e4a592b6064460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab331f7cc3e084ea39d226788e337c16461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abf6f826727056c4bb4789160f6732462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3465f6f4341e85935ecb827d8a5df10463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb77f8a1f68f0d546b34be5724eeb2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4b0d5df2008c2fd673364a001b9f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de025b9afb3a9b453f36b939fd2486a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d1eb3b26ee1bc9297a32772891ff4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd1f98b5ccc1aea54394c2f338aedd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2094dc9087fa6bfc3af9eb5346b448469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e8bf3f6066dbf1a776f16710820b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c692245756ffff03acdb9a3611c2ec9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508183e71dc10b411cbcfc30585be35d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62b5c245442aa9feff7a266c1b42c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ac95c763d3f43dc90cd54575e09fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab75fcfd9f0d6fb3a9dec9164c1deb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43fda952ca533816f18a507c7bf966476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8c10c49ffbb7dc700557c448c6bd9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9222e6926d83abeb6505a8762adbafe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d746ae6de45cf6173782cebfbf4107479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f1c194c75dfb4e6c6e2c72d4ab457480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3222486cc315b7da56597737a682d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd65e8f79c5f25015e56daa03027fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc650c4cab89b161ca0a5efe4294f9e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de1ac0fdbc51053df208baafe5725e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96acd0ebb4dba6cb8be0a1ca8bfdfdc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ea89eac0ca87f7862f7d4bbe395c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3dad77fed81855cc42e4255e9c316487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce111141273b826d8aa6e94379fcf2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3b051398a178cde560090b639f32a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6ade25ec8505903dceaabc28ecc31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265b1532ab48eeb496f7fbba2d1a2ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c15f298993f55c371a6c8de04a89e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35729cee03c1c4b4194627bdbf462a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ab8721e8682309c1e7898a4a9bdf8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d046a84da62cb92ba9eb92f5370681495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417de26c958adda92ff808896a1a4abd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835316848a613a8bdc03689af8379369497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e614ca411c7b829ff23f3cbee7646f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc6912a2e3491e975a658085231949499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353ae8b3304b71bcd593b100c49eaf7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f834ba8c9bf85950a85235461b8c1e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f8dc6a9d641cf4823bdd4b28b5eb2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98df6e5e833427fb202482c92b9b880503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406029a13be021c2ab5f7857d17600b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1ebf4ec6a7b35547e5123ec5680cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b20078575443ffc155a0cb1817e4c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf72688dca65d30bba32c59001bbad6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815df89a5911c20c0d616f3247fa82a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88aae91bff2e81f60bd80a7909a036509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9719099adbfc4b85c1f5ae9d2fea272510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0864c2b5e87798e248b699ef9ec2eea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739c475903c3e80dd8024a6fc8f3fe6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ab79b852c0cb1de2a159f68192d45513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdebc94c2f5b39fa712e287e62a64d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20600073330093a70f7104f14280daa4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435caa8cd6c9be520c623991cda7e989516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b301675780d747c332799702e2b2bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940ad4ce42659db3bb7d7e365bf7f81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef10482ce4bc9d191e507c9ca23a83519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdb1d13e1b694a127be498a685287c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794228d27b0d4fa5d960d445f77fbf5b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6fd112035613541a02c6e9bdfba5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95645504a641ec885178ae85246957d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02f9d14ad7a79adfd9cf83b38fc769524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2983571abf0caa2828a3bb8f130edf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b44c883afbfe31b31df15788a71381526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25fc9ea81b2a638ab4d4be0005fdef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863f03817122ba66be9b44309e9880f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b21f877fb2d2b0e815beedd6d4491529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681658f59a78542f7fa674855f54a269530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d735ccd041e22af347f922ce1de94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5ce73bf8282c3c479fee8176318da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbceff5d9844b182f1ad820514a0a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21fb4ef4671b6e4d71bb70774754e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cc4069f6897a20aaa117f96abc55a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d44e8af5424faec70d82b2101b9cbc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c72455ba357bc92f844474e72fae28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6db5809d6658b640997d326c0dfa9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f979d2e3f01998eefba3e5ae238766a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9d8efe02e947b208ae25051937936540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6853ef6963a6ad73e0022598bfd67d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cb03bf2927bfcf22f6ee13bf0745f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd34a55792af9857199b6a71abee784543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf74f46000b65d111798294dc045f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684130c1e90ef19313f5191794cfcea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045dbf15f7f77e104a7b4b9e81af17b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a602af51686f49a12c4fd1b9466cae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710b5df59a86ae66e90b27799d42654548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9252d38d35d4048513b45b950565ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7f16af698c0e5f34aa81016cc79bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acfdf253436a06b21036d386a56401551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f41731f55ec824079d7ccc2d6d0ff8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c32f86539752e2e7257830b4ed73e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50940ff9e169d6511f0a1d9ed378b6b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889abd433a8746db9916461d6057a86555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f201c8a90a22e56abda44b6bc00c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d5504a04a79a73df2922c3353ae07557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116b6e6641f88f71cd05875a8cff874558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4f0eeefc622db297680d62f52c07d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ad9d86dc31e466fd7f5841ecd2923560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17dd0623a0487424ceed64c5eed372561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e1b8154f58a95a99b3b1d4b15c72c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8849ac14f495d5d7df6243d5cc149563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9012d19c72524bf827fb62057b97d59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda0246997f18466096ed151a7adc47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa524ab8f4dafd00cdffee599cc5f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd4212a70adf3abaacaa9676f69a35567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4e103652a881c8c6306b4c73dd98e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a182104f95198fa8286f5b795240b62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcf86431e2f8d2676d4787984bb20e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b255edfb69ef5a7fd90a2fabdc9b684571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77822f78eab4718d02c3589b1a3d227572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72953b169cc918fa1c7bb5819f53aa66573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6a02cd6d19e11df604e4c2c0287aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee59599f392b81c68b57338659f0f01575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afecf1f1225826a30ba2a4ae6173ec8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e0e2968dd1c8cff1bce6906134866577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b059e2e259396f6408538e6e1a590c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c182431512e31f596b68ba73eb1eb0b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8941a556446a3fc5d4171a195d78e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b33dd5b3dcbbdc31a321b29d800f6d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130fbba693faa6135e40a8395f12380582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf1c8d3d8f0d333bb32e2c4ee55e29583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61122b0ba5dad9f5f2a93ac942ff2c0e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c619e67b7448320ac606003f0032a5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c331393cf4180abb8ed87ecbdd874586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497577af1a0b579842c24cdedebf4f72587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f924ab288991b7fcead62554ae4e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2695f46bf84cec9fcae42d2fc8270ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442b8f57012144305e7753880b3fc8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5bdf00f03c4fac5dfc83c632f32c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811905eb1b3fcce69b73cd05efc75921592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe3f610e54157e64d9e3fb79df67d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9704a520e2f4c2309bf46ca8654662594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4e45de9fa7ccece24bd3c957cecd1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38171b65db11f8e96a89de75497b1c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed463019481c3d4594b9b895fd60f4d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e80d058a2a4dad8baf62c7dacd37a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcd9a3770bb69b7ccc082f11693af6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea084407d927951a0db4f479d30e36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0e7f3d42f99975fecbd92ddd1a74c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c004377940e61832301af775c1e5f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc286c68f4ab5258c4e2db8f49d88f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58f1c10c76bcbf7c795bcd22338af5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dd1b80a9b120cc7c9f44420b85975605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c5054537bd5d748a4acbbf9358c0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235eaf9d3ce01ef427f9cf3eee3b1bac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56e27d341ed78dacaca469e7925dd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23488386f0973fd6d432c5e405bbe9b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797aa8f239bd3272c1648e5a883bf420610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235b821476080f87561540dc797387f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b0cd11e6482f30b3e55e5d4d276cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99b0c751b86e0b3f2a08067d0d6ec8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731580efe56a01b84bb5aa1ec4ce621614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16105f351c77ee759b74ec34173abd61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c6b87c6d5f56b62b79a7e2500fc8a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fea70a86b8805cf30feaa8389a15b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3146eee08d6d9c9c4a6e9d52a35d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024d778c0c6acc2b14feff70968e6be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dab82a0983a3acaba68b2f561613f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2254a2643d2be5e755f8cd38550029621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231857cfffe8ef8fffdb984031514dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d26f934103e16d5e037830b00031f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6551f0e8af434345cce7a9bb39ed66b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b44c78079454ec4e64f410ca11276625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42588fe46c8ee548af0d17d29a64470a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868432d15e5f328c4b97499598a66859627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35ae617e5d955b6d06656f29219bd2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7af33145c2154214e2825f329c584629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6345f60bc06f997d70acdf2778763630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13ca8159fb436f2d14e4a751f04ca8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59483d23aba76af7dc55375363bd81632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75612d1814e0bb60e692c17cb00252633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ae7073d783a0459735adab61d7fa4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172c7de7659ca7c7463d1ea9d97e444635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd82c672cb52e5bbb06076d09ce130636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4b294586e88102e7298f79da84525637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b88d60f2d95e49c3689d2633e1067638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ad7331b9ad556c13efaacaf35bc8e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efe4719529cfdae7c66c661905bb00640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20036cee6b35ded2f2caf6a7505f40d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481376602e0b9bc56d962996992d95c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac9c249dd6d0699fe7c7ec8f553535643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fe2aa3dca97c21ddadd0e5d8d26f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5b25af0fd01df3f0e78956b231089645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeea1e476d021fa93575cae417a143646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11868a34f0d83b77c9cbd85280dc6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339c8ecc14a8e7aaf237501c53257f6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f2cbf0f10b33ac3b11d5326c8c026649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d62de98345aed05bd6a6b34a7e806f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af63b72683a1078fe637428dd3c27c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4808b3bb382bec7cfefbbdba7fb0976652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff64f37edd7743ab48e300bd80268b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc47930596029cf023610b17c897c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a057e6faa6f6ba362074272350b2669655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda98f6686897fb64f9666e07545f469656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0911b412b7fd4d9941678a47a2e4c99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8535a4c5d6e049729461a9d6665101b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c648982d79bf51e78d1f62c62bd8c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428e2a3ab16083c3b56e93ebbd32cd2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926434bf9898205e27a90539826dd425661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f933f54c67919c07593cf1c7105452662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858dea63770278594d8b166398b6a01663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a450495b74186ebd06b4b2b71eff60664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe356a6da423a4db4b41ea61351296665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32a4a3d1c17300981518db7dd6a97a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bf018096b8b2fa8295a3120f230fd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46841be2cd58dd77b5e98abc43f58797668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036c15caa5ae4ce1e8cc7699fea42ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec560a982cd0323bfd322669da7e37670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79931236880a919529be285f08bc7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45747312487f4c4f3aa8c1709d35dc37672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0039bb4b669950588ba14e6ba117337673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae620af7ace943f1536604126cc665674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b464fc7b09f6e94abe12c314fb5c5d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20658941a3cdc94c941a41110fee68c3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87db3647f19037cf8fb671ec049830677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0615d1f05776ddd492ffbb33293bf48678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8ef746c2dd258b70e2f734318d0f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57bc24c368d4cbed98b257e9d68a49680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78395ceb2c8a60fbaac5c9377f07f3c6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff7f73fb87c19a9db16a088a6cdf10682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eca454c8dd2a118dff1087810832a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e192c2f8137f179c285ce58e0c2e4b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1b6fecd3416787961858dc4564ed5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4a1a62ed96bf69e6b2b527c0c53fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359264bb13e6988a4216b8bb54b233a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c4e3ae9b2d786fef3ff9d413be3dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c01374b7c3934959afe077313d4afe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee318499b9d8249c27d781204a9218690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7b5048fbdc64e0029e94603035a44691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329554c7a1c52f198174d5e80307284692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257e184dec4adda5394b95892ce0495693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b928ccd1016de298020eb5df9e5a43694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2177c8a38cbd1cc5fe62a5e6d3c047695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7a815e2155dba9083757b8d7df573696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61f367d765b47136d441c0108d47ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297d6e397ce64a48ac89e9425481335698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a51e6c17a7ef025b200066ad247e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca71be72681c343b2b092119dd2f63700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177ea33699531140feda836dd274f12701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695fa58f64801f4db9c592c3d9506de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df209170cb70043bb9177743f7a841703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a5accd73d5e439a7d6d2fc690e206704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e37cd4be800a5acc221a9b6b96a3f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c28b32d2185d41e005436f5c9f11ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ea51f759388e02dbfb907f9769c9f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa70bae82c06f6110d7d3626a479f8b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a8651c21d926eb97021b6a51ad974709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456fcd0a4138a3e17ae249cee4b8c2d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec83da77406c2faba62873ce04662e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be839b99d5d366e7dec3debb4af480712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfa1f331a8670ae96036235b612e8c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda405509b2aaf850473dd7c8999f55714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea5dca1f04c961ee764aa0d8d3373c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92937ebf10e316d4a05d406df06b9862716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f6265c00b3a51f786b39e4894f0a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fe6826a3604607c22504112ec9f34718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0012afd78d933d71b75c0c89e90d03a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822332a4a4d507df3c51b2e397b95545720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507811a2bf4694e513837e6581dc0d87721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6eaf63a0155a882486d2ff2c8e346722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff77caed6d70b5c998d6ee9f1db24eb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06403e8b826bb6341cc5acdc19709ae8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89303559c3fa9df34e8c93fbe3c858725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e38f330e15e44e4bc1091caf32ffd5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbd129081c4264f9e3e691a5bfc49a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b104859dce18da087af66464548302728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4df3d12df7ed428ca53274b9fe2ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79546efd6b750926fea7fcc13b545634730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d582b46f468a1c2626d89a80f9a74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581a73894d5260d404663a623e174f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2080fa567d45992f7e5ecba5bbe6947733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4141c18c4b221ec46c30b274f3833b2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e590173dd9984bc5416810e149b50a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb2726ccc693fb9b5404ee238efbe3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547ffdde6b0f6853b0167542a6825ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b42b076f26550bfd5e9a6b250cd6a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecee3d80780d9edf45d49b50648254739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08bc8b38aa3a283b1e1eb8a84340ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5939dd1b14b148c6bb234b66d63a8fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b73db1fc748112cacb9f8c4aa220ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aea16f63d34f06368547d5c7c1e4dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5198e8bdde7c4e342d5a4904e8baf34744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a8c804d1d66795faaa9d09dbbd1f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82dcef186f134a4ab86b55e65cf05c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf008f52df57a438a26d1000bd1bb52b747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5830,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5890,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6430,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6490,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9250,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9460,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25960,51 +25642,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26090,2210 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...2158 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28560,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28636,10261 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18384</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>6.98</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18385</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>6.75</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13331</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.57</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13576</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>3.39</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13580</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>560</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>6.25</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13581</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>11.06</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13581</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>11.06</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>25017</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.42</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>25018</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>6.01</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>12662</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>7.02</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13751</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>5.39</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13798</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.63</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13799</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.98</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13893</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>3.33</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13917</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>9.140000000000001</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13918</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>13.82</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13918</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>13.82</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13921</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13921</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>4.1</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13947</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>27</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>21.8</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13952</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>604</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>38.29</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13960</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>0.75</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13976</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.81</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13981</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>2.81</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22036</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.449999999999999</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>22037</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>5.57</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17345</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>5.4</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17447</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>574</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>29.22</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22081</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.25</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>17501</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>6.84</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22102</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>3.64</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22103</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>4.74</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22107</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>347</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>7.15</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22108</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>7.71</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22112</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>3.86</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22113</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>6.31</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22116</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>223</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>12.82</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22125</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22127</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
       <c r="I219" s="0">
-        <v>5.02</v>
+        <v>1.5</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22128</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>2.76</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>10.21</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>29893</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I222" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J222" s="0" t="s">
         <v>668</v>
-      </c>
-[...10 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22139</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>14.23</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22140</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>12.74</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22141</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22147</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>6.45</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22148</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I227" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22163</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I228" s="0">
-        <v>4.75</v>
+        <v>7.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22164</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I229" s="0">
-        <v>1.74</v>
+        <v>17.23</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12330</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I230" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12689</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12739</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12741</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>21.32</v>
+        <v>9.27</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12822</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>12966</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17071</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I237" s="0">
-        <v>10.22</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18070</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>715</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...5 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18079</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G239" s="0"/>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I239" s="0">
-        <v>1.5</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>18080</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G240" s="0"/>
+      <c r="G240" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I240" s="0">
-        <v>5.5</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>18081</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>20.65</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17173</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>6.13</v>
+        <v>15.08</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17243</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E243" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>15.76</v>
+        <v>12.96</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17265</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244" s="0" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17266</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>737</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G245" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I245" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="J245" s="0" t="s">
         <v>738</v>
-      </c>
-[...13 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17270</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>11.31</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17273</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>25.85</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17275</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>17.23</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17277</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>736</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>14.3</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17278</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17357</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.73</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17359</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>6.23</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17415</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.21</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17599</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.210000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>17626</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>19.79</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18336</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>4.9</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>18338</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.47</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>18391</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.89</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12947</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.88</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>12948</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>26.28</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17029</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>20.65</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17030</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>15.08</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17031</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>12.96</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18034</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>19.11</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18125</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>808</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>25.22</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>809</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18199</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>811</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.14</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>812</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>18199</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>813</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.14</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>18213</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>16.09</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17306</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>17.82</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17306</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>17.82</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17348</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>11.83</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17413</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.37</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17493</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>14.64</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17502</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17560</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>834</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>835</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>19.58</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>838</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17529</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>13.01</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17514</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>16.84</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17515</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>14.16</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>19390</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>0.71</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17593</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>15.62</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17622</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>37.1</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17642</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>20.99</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17643</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17644</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>22.21</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19442</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>19443</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>0.78</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>19444</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>0.7</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18291</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.99</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>883</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>884</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18292</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>17.49</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18293</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>17.74</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18319</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.31</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18325</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>34.94</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>18370</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.01</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>18212</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>10.8</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17143</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>17.46</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17144</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>15.48</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17147</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>24.16</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17154</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>46.75</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17155</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>21.97</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17158</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>918</v>
-[...3 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.99</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17234</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G311" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I311" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="J311" s="0" t="s">
         <v>923</v>
-      </c>
-[...13 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17235</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>29.51</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17237</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.02</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17238</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>18.66</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17289</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>15.76</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17293</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.93</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17294</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17296</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>14.64</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17297</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17356</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>961</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>20.73</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17522</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>19.72</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17588</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>7.61</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17589</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>14.45</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17657</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="F329" s="0"/>
+      <c r="F329" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>18.02</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17658</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>12.59</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18274</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>980</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>1.62</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18316</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
         <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18320</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>19.06</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18367</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.96</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18368</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>35.59</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18379</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>404</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>23.09</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18382</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>20.95</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18383</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.32</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17097</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G339" s="0"/>
+      <c r="G339" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I339" s="0">
-        <v>42.59</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18353</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>40.26</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>12248</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
-[...1 lines deleted...]
-      <c r="F341" s="0"/>
+        <v>1007</v>
+      </c>
+      <c r="F341" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>31.41</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>12251</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="F342" s="0"/>
+        <v>1010</v>
+      </c>
+      <c r="F342" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.91</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17536</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>671</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>20.27</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17537</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>346</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>63.02</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18269</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>1.9</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17164</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>21.33</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17318</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>24.22</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17319</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>13.8</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17320</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.96</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17321</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I350" s="0">
-        <v>23.09</v>
+        <v>7.47</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17323</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>25.95</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17324</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>30.97</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>1046</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>13.1</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1051</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>19.43</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1052</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17328</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>29.84</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>1046</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17330</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>53.5</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17349</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.73</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17350</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.28</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17354</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>49.55</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17360</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>25.8</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17361</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>22.25</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17364</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>8.210000000000001</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17365</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>15.15</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17366</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>60.76</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17367</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>10.81</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17392</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>23</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.13</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17496</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.81</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17527</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1094</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>47.22</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1095</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17617</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>339</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>16.61</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17617</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1097</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>16.61</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>404</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>717</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...899 lines deleted...]
-        <v>1203</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>