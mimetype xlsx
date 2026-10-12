--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -3352,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed76189a9fc22374a854fc5a0f583361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfe8fcada5c2303a3ce67e96b4b98f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8104615eb6b39599cc9bae109a2d94f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c484416920df4f8a18e768dbc3084c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13b33ba01dc38ef6876e4dd11ba4615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad88b2dbf5c10022a5cfaa9f9693b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d3637a4ba52e11ff5890ade11712e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcea26e5e6bbf959e1ee909987f42908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c549b3fea86b41cf16f7246e97f6099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b08560cab98c298708728b1e7edc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24480adf0d1a661d3188c48ff77e02c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215665783b5145d76adcbb7b2bde12912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10c09dbb1bdba2e742ec75da126d7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d1fa4934ee8e5b2b117e711f38fd614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a87fee507d1baeea7095989fcccc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09217581e962f2fc971a893b25e92b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab3a081c46896215f570298d32d39617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1bc209f00990fcca64fa2935c968718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55c7ad1a067461c1f4593fcd86906919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182cfa3c0d81f3d993e7d519901369320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb99a3af1b5ffbd9a2fab986c051d0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf09c3737f7e6fc1ce0d603271e311e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672980ba3ce372ff4e6d49b88dba17b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b994cb606243a0db4973221b94fd2fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1c56748da41308f6475738618330225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1b06b7cc471f7aa665b1d10f1453f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36df1f21f3e1a99c670dc1eb23dd6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a24dbce6480e039b792080006571a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e735b4edd7883bf87984b253ea9c6329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157f3434cf98cf5adc0ac0fe02ce3ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34965eb6dcc0d30bffd88e21f38598e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33059098c52dba2500eb9d4720dd2fe332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17097aaa1f21682fdc6b99c3d1566f0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaebb5e2209e6ea8c98fcf954e4abce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c3be3d01b5e684493cf76ea9fa61635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786d8dcfc66767f77994ffcea2d38cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195c228e41fae73fafeb8b43e5e471537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bbb4ac6f742d74f9efdc2c498e08b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b528d03cec4452494d81fb1ab2f16f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a0be3f563bf45ca722d77bf2405f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e9e2a03620e5aca2b46deecd2e80741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266a326d7cb845a78c9e08b159f02a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23ba276fa9b58b53cde9d76976d22343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ac3040cedf75d90fec44d86f4e4f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731b316a6179846ddc604773f13aa1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e43206f1145b10c9d3a84196965dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abc537f3bf3a24e602cf491c83fee647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63818df62d910304e80f3e336e9672648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca8490391b336b84e210d9365ce6a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50a3008ee13ce1f352d1260dbf202550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933221bbcdb2541f9e58501fe204a3d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210023ed18e3e708dfc188a51cf8baf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b88ea3f0edd5884a3a164fd30704553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf4f8293daa57a78306aa811d4ae1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a49f5e008fca0a285213c2002d9ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebb9b0bb0e7bbc27b1e9be7c47f20056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc844585057fc3ef3896a2415d86dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d017da683e98dae4e27c285409218858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642575c0f6b2b3e1ab261ee9ab266d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564c910bca19569bc82b579c634c75160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62720806fd1d3ab49f1eef77aa45519d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1092dad59f60b74ae4bdf523c54249f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecf7867785b35ed30a0af90548f86963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be1fe75c75bb987b44b82c8eb9294e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8636850465800d662a6722f62dfae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da54a30efe3e7100c777a37d131c55666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21818204fa526ef50e9697bd989628067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f35acce6d78c1028a6b0ab2bf6985668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d7662cfbe2276d7018508f7beedc869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdc6eebaeb9f7af2d62c0e49f2676170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fecba5205ee3bbce41d42c1025d1c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1b5f8a40fc999d4a3119b70e6014a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c6a950a869e61c3a04fb330c94dcb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f8461bbd90d47a997ced83ec0345a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0ec8c752c76064c1ea51bad5d06b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240f5d657315b1e858b59bfe06c5d3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a28f25dfb7f5ceffb8a755d9145cfe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3711f7f4f03727a63c8e9fc6fae4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480ef39b02be96d109d4f0175cb4cde79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2839a058387f9daea1c9f9d27c120cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f07e3a936aa43dec8e5a96e2afb8fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97501c073de29a116e6009c55f3e0dca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f5c8e2c64405e6244caa569cad42d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3f73d5825e76bbad13d18eb5d757584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569be5ce2917513ad747b9ad62c688985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e0f1a55d156ba80c3d2149718528a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ad31cb69b73e2fe197f0ce0fad9ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760b951690213e9cbdb375454b2275c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904525bfcc8673bc58bbc1052d5b51a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d226427a82b7e8066ebc87bc58ec06290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e940fdd7379dc9621e32db72efbff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1ba6ac72b8eed62460334e1317f1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fffd18413f04eb6acebbe961aa322193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc0adc786ae22d301926f2647fda6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a1a354be85c828ef9fee883361c3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542983b4b6e216213021ef77b4cd1f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1bc1c21cfa5d758fe6fcaeae07d8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e42603b90a4e57c96b9b84c95749598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9492ab63523fa5d844b00bcc3d125899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3678eafd8c79c1da8423ce42d4a70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5aaea4287682f34a8d37c4a3248d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69467cdcba1b0f002eabc5c475a90d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c504476746795aa9cbe76e76b3cf91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7501f79de228834abdd949a5eea505104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7793a459ec20e5646d5a8f74560e5f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28558e5a4a099e2b16f3aea9d572d8d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08d63aa3d78e2f6da1ecbc70f44871107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5bae55bcd9f3e3afeaffe4d875615108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facc18e86a24ac56e112a0f8789e431109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b976b186a3e9defd78175204be23e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ad9765f50c5032c315a3d0f59bda2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de633763a7e4cb75e85ef5390cf4b39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179b919301aae73432d2457dd42024f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff05b6ad2d7a91f1f4192c57d3cc4c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180d1d96922e37e1365d4db1c5968cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875460d8e4a10f5b8c89506e32c1f0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa763de349ad98302c09cd3472e71a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7997355b3664513ed55cf175a2cba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d39baf195212da900c877985e4c80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794ecf89292df3b76a0e62cbf14b34e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a349bd0ddeb111371ddfae60019973121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52135c12c143bc93fed98649bf1a498122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a869a9f2ea16c1836540a65554606f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95b7896e08e137e2f4e42e3eb74068124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28456d507a2eff1244438a5fe9b7f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362a744f43e5b92d08abe51fc205a31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1300d3c161b0e83609e058d5842fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060877c003562c30b5cb9b4aff28f1c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8af30e746df9db826b2b8109e3502b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83d5e6dbd8bba7b8dad700a09524d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3aaa065e3396ee3b819fcad9b16529131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fed1d0a91b4450b929802b309344c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461fec76c6c2a7526cd2d691a7437eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1635c798e42ca97b1f90e4bbe64d28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a96c912c3deb9924a9b10c84c8ddb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca2948ca842469ca734d6fdae03d6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a48764c5249689cabf3ced3df1eb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f71e7f7a1d17cb1765355c309b910138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043d9055a69e80818f09a88cd3e0b13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e407b43388a3c966fa07c04f9a88f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5820c40080b4d0f8371df53ef01e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985b28e9d535b4ae6e9e0d4602b76b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1043b51cef42ddf2506af9cd4e533be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb340f59865e17e8bd1c484b23c85c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ac1c1126e6cd923d5235e2cc86dc4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b6082962f9a0707d1a830ba23fe36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af39f878bcfc21743df469410f53bb6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ba67e892058eb10f7559796965f21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593db9bc758a177f2c1ad37ec05e7dcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a6bd6c48d3ee67e9c9eb178a691e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf6574d69ff9e317fa8f5233636f39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5ac7640e0b8178ac3950e494cfd0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38d1cfd378d78d0f43bfa4dbb0e35b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b487e7192a9c23760d83cd15cbe06a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46de53199f2edbabdbf49f668b0a8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947247b893d59af68b4f2a791a88a3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaf8c583fd6d1526bad6dec3201765157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562cb84db63cec89ee8a11eee4374db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff11aa0b3756798d73cd0068d4e9886159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39574fa19f7c933abb610c8aa66679d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea6b0c8ea546053da6ee32f276b2cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dfd16127eca17f473c0e46ebff037162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccf45cbe04d7e82ffc1ac6350ff16a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2d4f9b07bb8c4008d9b0abe09c2a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d2055e9f1a55bd5060f2cab561bfc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75553c6a734bac187ef3209ef9e0a58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1670e38f4fd32559be33fbd23fc3d28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad3adc4e43dca652fd3406444726fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f042b383dc05cb6701e38eb399021fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df8d44f026eef4d1a84b0ec7d63625170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31083b965f0fdeebcab19191afef21a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f653163ebda0678377e75345a12f14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f6ecfa75bd1c0f7f12ab6e99ce63a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd14b5195c3e9357df514e102eb32f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ac87ca282e1f63cca0bc94fe0a962175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae95239c4c0aad53ed5bb63b6b6046176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677318eabaff3c8a7d7a0322f49cb5d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527559020c957b3a9b0f18614b49b978178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a1a1442dfeb26abb03f9ec58d5983179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c03b4e2517f1c361788c64b124b6b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66bdae3fcb185c8b6f7fc913b8f932181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d22822ca37c5338b0a74a566d2bf2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750753dbc94bb48c7d9de09eb586820183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2dfcd4929ceea2566695fd2ccea1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e2702710efb191be68422a1cd0c18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2cc376f3e74bd4900e98cb6b2b972186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f61932dd928a8e94420d216051b6e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f06f02e2f675b0baaa9982b8b6279188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635e929c8e43bc5534ebceb7168e31c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e43f81832a1268a4e5a90ac20c3b91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99a3b2a278f8c88de8a1fbc4658f02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c04c30e821ff081b7d9b5d02b4a4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358483055722edd96345e284e0171cc7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0130d78b8a104cca060d31b7ecf31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97187203eb2a1b76a214ce1b150b09c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cb49b50d8648ce8274759f2ddec63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379a28b5f9662b7c4c8534b92f3e4a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f39d7142d2fd83a1cb08c828a8c9f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4141d999a513c66954874d0cc78d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac898ceae5ee67f4ce46d1395617dc23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544503edf1862076d65be57662273c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80553f95dd110c83a62eb3bad23602202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cab560dd8bde0f3a5ee3a15a570dd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeba477714515ae8015e95c8600cbe7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2214efcaa3b8a584fa70f45e5b1494205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2fd547f1698db52d8a740f774721a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3ecc31cc5efae8ba6eadaf2071875207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1bf948abe332dee88dbfc477038fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee24a545658a8fcc2e0171ba18cc26f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3564a708bf67942f7185f51cc201535210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842db5dd337cf91563f3f1c59db9f7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7d360e187fa620cd735119e81a97d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa74c00fd19be2e93fa5b4ed7e9aa5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d1d2a26f9d90c8aa66c743ae3470f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b64cf0cd68527087b2decd1f7ef2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200b9cc2c8c50b0e69e47ad1f22b50c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f5aff3ba82e240f0ad838387b3a39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14db497424b2202a7206c5da9966528218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de43b33b1ae69a93293e9a55f5f0b11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bb0bb73a0491c21d988ef4ab00fce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92a580e19e2ca2a93c437d344fa0c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a49b678b4280fb47a0718492ae675222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf99f3aa686f236a344f7ca64123f1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866404f0e210ca17d40bd7140fac0df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a93062146db323bd8dcb42e25597ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203501005c325daf68c5511e2bb9352226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683b9819ba0d46e0290b9fb8126dbdb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78ebb27eab0682fb70364fb14b7832228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b66db215561f6d9396c0c67444d1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62678b6780c3eae6091048fe99cf77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f898c55a91b123d60c4d532559e9fed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7db16c491cd7794af7cd03df0e05a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fcb8cd08707a11d0eabbd01b569f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab63136f2f7a92082f4cf30fa1d9cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de235d11baa76e2e06e518ada367027235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b64f62249316c46a54eed0dbc2aef1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff02c38607c3aacbb2b08ccf87809c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bffe9eb9fa3a7707c8e7aea2621aaf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b2a29b35436a1bc461723b21c8127239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc708f66b26aad4ee604a0d5b4cffd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e12f3b70acf290deeee6bb37b83ce0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00788fa3f63cef2ba78e63d08f574bc3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd265518e06d53c8a5ca8fcb82c52a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94a9ed78d92c4e173b1db72af78315244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf194d4a5a6733b5b241f867f89edb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39447085d4c7d4170815eb1fcc8cb5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c24b2646163b7a2cb25e3e497aad80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f5d31ec3fdb6009ed4756b2297ade248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac285e052dc1abe8fae5f2bdc594c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36b99e2c7791869325a654b9d9862b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8499dbe160a185aadb55ffafc48eda251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc2e7ad4d35d066a19b82878a005f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57cedcf7bdd031de10e1478815c940253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d43d1b4602de439d611a20609c0e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6645869dab177b80937786796fe585255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec39a54ee0d61fdca7ddd645ff6806256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc733a6ae6580e63ab22db609ee09bc2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb0b8a1f45a2a26214e8a0fe001d75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42213e4a7804c0adbaef7155947e006b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bc8c9fa47e97e811d5f76cbb1306f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991191737f22263ee90c1ee15e8f5fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980e85c4e24015a6335c41f63244583262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec05ea16887b8b2fab20f09b04f815263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075fe83def16a050f6c6bbae5a7737a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310acd8b60f2eecf970300cd302d727f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d3953cdc4f38425ec6e7b647a2dd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc87a7a02ed21de6eaf52290204db8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cee35290191a72274f04706c7de807268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e595287801dc8fb1e01d067fbe61bbe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45c68d5e1b8736135496379494ca01270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241cbc475170e0ea7ae3606cc5e8d04271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3109036ffa3c47d481e374ec0275f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bad35c7cf0bf355703cdbfd727f91273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c40b4f569be5b4ea6c83fb6876e76274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f99a4d6e9cff99b8c328baf7f8972a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954961a1d2ddb8fda8f9ab899c802e09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba05b45b09522baca9a9a69a250a10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fd96ee5e43cf6159b30f7f9705302278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e59503143da30164aee96774cf243279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a32ac7cfe05004eaa22ea997ff5a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83893997275b5734ffbe1cc69a631926281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26267054a7d40b0c3659ec05f79f851a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d0a1181f7c7d4aaabb7a9ca71550c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb88cb229d292f35aeac4b257a77486284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f857de4a2e3eb5f487a9f0a556c22b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c6d278c4da92f1c36a3b8c39839fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada36e2e2c8133438f9016de6a7808b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dae4f7d623cadd97160387348307c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48666aba410ce4db976545aec33d3b39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919ad89cd2dcd1befc0a0e2d9f70436290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54b6a4faf5751eaccc404ab56b7e5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60856b736f7ae7c6a6f225c5bcbc0113292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60affdc662d402974102c28818876c0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19852380d5144209d6396f5f0523af5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1d835d3a7041237507ae087d6a429295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88b5e9464946e2f99a036c8dad9474296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d53f830d9c815caf5b111e1bf98b36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81da4eafa30629420fe55b9d5a806da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c058779915fa722a0589c0bfa3449299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad47031ef1e807007416bc10f6cb72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455da5703882f8a82b4a8f5590eb423b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0de535070a76bfcf4a303828b1e21302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00951e96a47944e14461d23a01cbda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bd13154cf5cfb1bda41f9b8ef3996304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b6cc59c5d9132a0cd565929f44f8e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2de7ce55655145c47acc45f4079352306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37e98fd6f9642b259582c52598be99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f3707ff56fc5d6682673662d6e4ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5f16f87cca208da7478066bc3ef84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253f09e2d9dc19f157150d4281ab284310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843d563c47da86dd9427f469acf5d53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b982eca29d8f25e390613e41d3ae6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c77fbd73f87f99009fd68af2a37c55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a9a8ea334ec245b6952451d5260d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244ed077247acc3a8c2077aef2215f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03822f32e70c88d8d0103e6a8f425b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c27a812cfda2e58987da91b670ff7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11891d5585621746cda03bf5f148948d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308aeb78cc5fccf6a6d05c591d359a9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ed41382937a7a1c27c924c205b42c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea4525ca17ed5a4630e6ed151186fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1426b85b1c9a5355e2102a6f15957322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82b42b0a811bf9f8657ef23710a7be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27472b31749e4cb44f3a90113514f1ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec151a15d64b0e7be7c4652216a5385c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40d3d2e91d60cc2d46543d3c12a194326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05deda177c8d978e027fea148c74831327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a68d19602f6beda3d0c16153e164b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50c05c08265eeac577728d0fdf0b31329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce6a4bd9615ede06042cf5c4a1e3ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f10ad7ac85c352c91f024e3630e33c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b4da0ba7607465501d6e7791f9e69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7626f1f458be01f922159b839267d85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e48b98087adf6345d632c077c894b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5c94ed3dd8e067e986392d81316e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990770fe1f3fb662202268e0fed2fade336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ede7064a1bd1a194388d85be00db2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f94abd495e168a5a894d3b78c7e01338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e5879444e57d78d435697477f0754339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef789504b237b9cf01a31ce887849c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d00fc47ebc24f3ee3321d5a45ab8b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e39decbe9c831075f7375da26e95e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c5162d95d2758c9d57ac1b781f619343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922350bf2b1e70adca3afa34a2b92c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74610566fb3c2ff2d3a8e23244ebb1ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd5b5d4af8ce4706477a340db40da1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be103158f9dcc15c56f3f3f3391df632347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142069585aad696e09e9c850c3a3598348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd945b7acf5b4b6cd48ad28ace406c25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c91c56ba65e24e14d86bdfb274675350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb239bb16ef3b7a5094bf5cd48715463351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140f590bcf1452404c11d5c1f00bfe5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fff2635fe49131ec25efe03cb38201353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afd4c437a2c53893a6b1311fd5ebf0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24062a4dfa291202db4c9a78a5b6e924355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc277c88e54288ffa65a8fea24d6ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde62fb94e137edcc242ccff8ae8995357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468f01166e6e1604262a1f3d818853e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f855faea7ba30be0970cb58fdf69b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86609c959bdbe3c9b2ab2f9678098f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd09c003b895446a1630f46c4376296361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5cc236f9a391db3d6bcf58677697f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f92f748002b6aed4f21c9cc9ab15b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908ab9b6e9e4fe8939ce11bb3186dd0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81549b520c69f917b62ec1bd9a8a99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1417a382661b6116e18d23b2a8ec41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbaf77e06b152ee1d5b7065b3b4940367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e6ae53983c0828af9a3950c87269a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314a2b2a07a426286ee947f686d3993369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98a110df8595467e5960d1405ef1f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d0c01eb6b1cb47e0b7ab9fffbbed9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f598fc7e110da6f689cdbd8d51f2518372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06531f108ffded84b089eae7df9dc16373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df46c79649e8b322aec688551143db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87f75f784fbf1dba33db43b0b66fce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15dd80f9f7bdbeab85762d20a051d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9bf51016819b05a0d671f1bd264cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fc7b82ba22e6c42046b5891dd9cc1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ec561d2e9a65a3c87e6bff65e47e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3d6ea457afca25f83127a0f0f3b5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a8ce227982504ead0a152e0bec92b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c7482974ec0291b6f3d0ee5328cb2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dc77ce21a5ddad52a216326ad2c99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfa213ee67e06b6ae4f08c49d9a600384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a3d27f05fd64347c5dea532ef80ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb7e48aeafc7dea6c6f448c8806adf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110823203f65f32d2d21d14eff0c0a11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdab4ca0fe272ba41750182db5bf48388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc1a7e790370e9fe4d7809bba387dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa1e7962345b4c8e8c711ef1c336d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab80cfa2f21d9db4d259531842f285391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423856def6e79eca029057426513a72392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533a8fc1406c3c71e8278070eb6b21f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f883b849815412a8da0d5a2fc1156394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca3a728731037fc68228782d14b32e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad871e5aa0fed3cd5fc7419ed58a1c55396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a59cf6fc2e2e97bdab290f01669f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c75bb7bdbfe4024651332099812a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1aff04f8b991bafb0b2b11e16c083399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2007b392babf1410db4709af855558400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4f68a7c0a52935e3aea8554fc3739401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda6ac7116f147c92977e093cbda795402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbf19e5cfd75823e02e62137908363403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bca95e4aa5953b38fb8c38624ff9ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40103cf3529b044d00680641fa867855405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c972690751da80adc46529a331ba0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0029a5fca1b4dcb6c4e6825c0402e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8c51f652a72e74604ffb200450da2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012946eaa9df8bafac06341dc7bcdb97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83005acfae2bdcb2a480b2b0df0a650410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58231d087db64a49c5581f53792aa3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596712d0fc18583192d33b4e79231d54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a9177af118ecab6431886966cae66413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd89e00c8871204b4fa51040cf4120b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b7d727b7e114e269b75ca4c1368dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649771ab3fcc397e4afa1e1bcfb39c33416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481d84c30276336104cdc47245f7516417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efd65940450b346289492571bf2b21418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834824516ffb2c13960b1f37abec223419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6330c77ec0331fb605105bac62cf0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3e84a418751f968aa242fce6e1344421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed4a8bfebdd73a4ca68529f2b606e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a246bfec4d12b12fcd44b848b0bb4e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d489f10b34f1189c64ca420aeac5c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0555e504aaae6d290ff479d2db8c26a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf67e1335da9e0a3e3c834617afb75f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31e1536717bdb88095fd0d63fc666b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e293f6ed86d9052bc64b579fb93e372428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27a0940f42fd83630c3e3bc2ceda4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c605fd3a43b26c2ba07a0f86d10528f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc35eb28690ad1f2cabc96d3d78217431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ede1d8df8b8f7dd370a6a72c9ee31b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a522557b8ba7eed65b9364f36970745433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cbc055a53cae53d8b96d5d478d487434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d496a2e2ea569db3fcb0203ccc6c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bbf94c29ade9c027d04f711ee7f82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753774e940c7c8d6f15cfbfbd8bcb19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cd2fe6e7b218018a874f975016ba4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b989c543affb47578f5c21424f1531439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391766f812f1fd45d489a6eb2a85b74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0f7fbe8f1d74da0059c4ae815b95c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb982464f0346d51feeb806ea2435f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e8abdc7597a99e387db9c72d6296e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382070bd0763689926dac9fbe5828ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba844fce6a1ae910dd7ffc5562a076445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c874488d6f3dac74e5d79550643dae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462c40aac5658c3eaa6c6ebe77b6c9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188a9ca7dc31944117c62da39d17968448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86373606908429fedc6c04b082c5e98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db8082047343c37185b59096d0c2b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad55a5f6670b00a7df1b0fedb0bf89451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc69da20e6b7d4f2a127502ea4eb94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e165fc863c1b1df4db14007d0e27aaa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340984ebf3287cc7a9bfacbc23811292454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42013111ccfc2c5c4f5106467e01f2e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e221fa2c735334e3ba0934f562654f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6042546ed93c5d97ab4dc3e3e4648457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2459450b2ec2c4d75e73ab9938529458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c731e773baecb1b7210de0966a15b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26363e5651ac4c3750d0cd57fbd64cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e7f729853a8311674ad6316539530461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10262d9e1090891a9e2daa3f17cc2968462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f9ce338ff10f2409ce2114379e461463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137214223cdd270f7919810bb166300464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d18b67bc175f4dd674233ecf902a84465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16a8e14a16de6f06a26c82006cb992466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e93b91672fc5955a87ca8b2f46fb1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be23b3869e7fdfa18fa00d47e5c55e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad96d6db155e6e25bf04266a442d369469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e2232a9069d694734fa528f95f30a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee97514f093d38ffe16716633ccb0d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb456bbf90d1f148cb1da9690099c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7053cf4b6e4e82bb322808ad9c600473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c0bc131356ad9fcad94ddf1814951474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cca5978aab1fdd6f36030a6ad5b0e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4502e67f01c40e1fdd9486c921fdb10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141fbf31e4c372346503e5755e32939477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0b9fdf4ebce879430cb23f8ee24fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70c1509403a010089e6b91c6e8637e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797f05cc24ddf14bce7c1c694b7a98f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc93c12bf7aeb2a23b5d909006e471481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804dbdffd2e4026a590dbcd89e17d36482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d08a385bf526450cf19d76630b12d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9be0bd772b6d340c35f4c57a499be4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503e8a5f5db5363eca1bb2c8067f983485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692e302c41924ac2503d82355f65ea4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647ca8cfa6c049a549fd7f564ec0106487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a6790da430deb5ed1d3ff15459653488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede5a31a723c8cb50868f83aee0b47e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c487507a24d2520a1920bbac18001cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005a047629083e9eca1daabba97dbba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5102814c1a572f56727a07aec7902e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86de69b7f5ac46bc6d4c06edfe95b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26b714d2e8131c4de6e3c19c1a1eca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648326d24fe4e19a7f24b30b1e1cfbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36dcf92dc161ebce601288031764cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eae19b3090eb5e119730af941d97a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f875e05d611668dc89e32a003dda3e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb73255b6d5067a6602c7e6fd036217499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec7bf01789b66a20e0c8b166c181b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b0c82b62ec46b00a11874ba9607fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a504bd616a1607c83133adfdc67cab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290797c76a7d335973e1277ddded11b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f914addd76d214fdc39bcdc130db2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab6767b79987f16ae1e739b6daf4b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04a7d8ba6f0602dca49a753cebbdac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a71d4b166b2c9348e0608364694e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e74991153ea41917602a601503217508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec66b082d05629a8454f55325bf3a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ee1b223ecbf8a1bd41908e32aa20f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da64dcb0a4f052ac44eefd426b6fff0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c566b5fe8e19584b43a8e6af34fcf38512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae21c166df51bacd09b0df626c5121513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb893098fa107a2075244602ecf88ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c79bb0d0c0d204a7c042fd8e59c152515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21419e9e8e0e948275d3fe6b4c4dad81516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce5bb7210758926d3f7e249f2d7b4a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e63755628421e552d22dbe89c496e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f8daddd81b6952a4933587cccb3eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4572f1fbc573babb5e962604f9aa16d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdeb2cadbc69f230445d2d5ab3ee53521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a900dfcf3c94fe524b848eb6329321522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719290051156d16742c1a9a6b5bbf7e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1751cffb81dd44820bb119d059e8d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526091db6e2b87306aee22d9eff7dff4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e8935b03bb5dec360b19c56b705a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253a5f8767a0ae2e8372ec654b35a21527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea2099bfe7a0b68e70754ab965b7f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db5fb393563300967991cf55790195529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fca74fbeda62c2733b68809551eff8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c874ecbc841c0defd6524910f158f3f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae78715ad9a5a0e8ad12a37ad53986532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ed0060faa8d76ee7f40672dd25e69533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e256c2758647c244f0a4dada9e669534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efe3f52d467dfd65bc6ff5ce235f9f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80b5dce26222f6911b16bf906f5f06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90b7598364593627ca52f375fd843d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1890d79608cb1d23553e101d9b30826538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc433f054fc8201f5e5b5ad5667bbd87539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3b671af29fe7ac6679fe0d4013d88540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ac1be4b129177758d39ac0b8fca41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433732a8301f70e9ae57d23c044c216542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f4b4a762afaf36550a60d01445b54543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf285315481339743c9ece95e67e62da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0144f7a9712cbe583b27b61e51f78545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ccfe1c01298bb0f95698fb32112fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b515e8a79fc70622adbe5a6bac44fa1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4019e70873d0044f896fb1009e84a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4f81e2b71a5c85154ab5cf57eea82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f94bccc567d58a9feeb517183f0fb1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d97f8c9a49a3cca79a3d4be8060cc3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27986936b1bf247d3f93fd46c29c8068552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7fe5f102f398874125cf7e9975e34553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c65057398644f2bc12648316f83568554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074500075f7daa760bfc234c300c8b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a492d62ebf6964f194797f3b1f3a4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361a2fbdcc2736c456fac6c4e50a3d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcc17ed106fc657bf9aaf3f092abe8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1d7663b0a0a9c7b760f0775638ddc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1aaf9891b2de0102fd3b37e1e9bc0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a803e13955f7e29bbbe0d4e8c6cce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac28fe3c56a9a74e6845af35991e76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b44cfd01c0dc88a04e48cd77fb2243563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe3011a750882b5059fe32f0121444564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48a001ca315c521acbceefbfe06850565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f264056f85e5906972d4c829edcf343566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b1a33ffe91b9d96b6417b423bcfcc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f8f2107e5d7d07b58a75a0b7a3984568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4a5f2caf27bcdbd62835d84f8831a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0078a9bd3e01dd2c0c87771101208570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fd5df99fc30bd3c2bdc581302a0b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fc17fe1bf86bddeb16e3e91c4eed3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5dddb33497f77d74b3cb46a7480ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9d98096b9dc6693f00db8a0209832574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa540a63d6439d7d6ee5741a391e209575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1ccb10f6ead745def560c6e1051cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadec0e82708aca5d938bdbf14afe17577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b12bcb2ea3bfc1ff3150f519b8024578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a0c7271d25569bbec0d850be6f62f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cd0a5ce1a208644d64bd2f4e9cd36580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad744aab7d2a589c45ef5ca290b94a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ca4cd8a498d09a8cd03defd399dc4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad8a4310fad496b83e1436ae3e11ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d667cbcec321526a7c29cbaa547507584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d476db71b38c48ae29dcbf97d37f35585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56b18c538778293fe0a4e13c654e9f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef2458594bf7f3aa231407134a04da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0266d2d322875b2f9695b88ec2cbae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85a5ca5b7b9953239d7b6962e6fa9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2da7ff849144038e81a6111efb00f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554323fd12c85824f231e75c85e7f8d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478f26a5f5ae64ec3a913ec0dbb441d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2ed7a8e8679c3bad2b9ff96ccd750593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b7f61c85f3b3f155264b2e4b86cd1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e549fe49c7b91abcf32b1153065026595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547f3cbe7eaa4b8eeced3c234ea2047596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2c06815a43760b8c3fcdee068e929597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d080fc220c5516df302f94b737e6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce573789370fb32d4c72c010161b13599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5518fcdc9047a29724f283b083b34600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65234e2bca1943c06ff9b2edb2e12899601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a9a79d699bbc5f0ef2b41a002b025602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d2c85c6477d0cd014e66529ff8840603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626796e30d35ba9142d4e6fa06efd018604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a55bd8ee4996d14e981896e4a3aa47605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322ea20f7ff5eea09a08429d7af5d55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdc2b68367eb595e9337faca732dc2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b7ddf1311377243556728cf7b0538608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c1895bacd6d75a4a3faa35ed9611a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878d07a1ba5b3ae21967aa77af77744610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf9035de26e7179d4c7c84ffb107fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717f9b247ea80d8a744aa7f55ccc6c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7b08ddb826fe993458dc8e5fff4c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddfa23544159160d8a6fb1fbb96961614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b582651ac6418607c915829549487ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef1fd93ee02087e198c287965fb6ca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833f51997fc759fa00c829daecc9a1a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e06a2cf455a38ee1ff37d9244c079b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c544b9bc9f7616b1be9558ce2a961f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3c96d116fd76e3ef6b0fb127a2a77620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b277b2e54e4b89b41f5fce9e8de52621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59a564d8068ff115e7a241644fd633622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcffd8c318fe63d61830afa8e63d94f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686f666bd18aa364d7944fe3b9b2c5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09021d4ab5734a797ab1c26c61de8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eceaf566b2f5186e31e44ff7a3dc733626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f9c216edc3d6dc3d4fbf41c0fa8ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc717f19a8b954eada8019fca4e3bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bde0330d283d43f8090707de93da2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6004c0ff4e2aa0526284fb3285bf4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f7cbc26fadc97b5afe94a4bc84e86631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df90c967402708f5a802a1be4c2a9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b3ec430e8f2bd7232be6cb5d008a9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02ecaab2211ebece9e26a225c5bf18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132ca8519c00e8f8a17f3cb23d3cf35635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96fbe3a170170a42c8e53bcf26b296636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08041d06b3b9e24a012b9b5a764bd7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa1e1c1575c91b5abca8c01e9a57a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab278798f54e66803652fb594de52bb5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0af9b913d4ce286d55b2e2aada664640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457e1f4c20d897f184e32d377d623fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ec2b4090751e657634731c5e8a314642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8610a8f93fb26abd471993c433573643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588062957c608b585e398630b4734f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5aa24bd89a559b087abd083cfe7cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca846f60904e7e73ef1bd5dcc4f228646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826edda4394f607ec21253c888674fd9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de561128587ba76d42cf14e5f916cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c759055f98ae2b5cf6db401f37526649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47436f33740ec11fa8bdadeda372bb58650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a3925859c76cc55b058f01b08879d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f48d3b13bd19ad18856a2a570231f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e41c2c380f6eb1502a42cc07d279f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb7c72d3bb60b68684e8b7875f89b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a328a4f895e35f2b656bf21ad9c22fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e28f0d31dd22f17386de1292a704aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa1799048345dc837942f2856eb366657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c1ad14b8934bbdcdf17f1188e65c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d72f54ff4b2d874023e858c836a5ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba39390ef227df01f0d2b72c4bbf32660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24182a43c00d0847f45ab7292c015b83661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d591efc9d6b1b0dab9f1031f1a368662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f519a19e6b033df0724d2612c4af677663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852f2eaccd00446ae6fe7fdaf564a30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635d2dd50e349b732a3608373d66def665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0650718a286676bb6458aac6cac42e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7cb5221ee9adac49738476b3a898e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ab4f4119aef48cc2d0153e444a722668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68298cca68799b7543da0a171be94add669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2775d263daed936a2288106f7175397670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aff60a4f4834ccdd869ad664b957e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7436705eab49dbfa92c316d961997672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc59edd50c02fccb0a9a1f983de04a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0656addc022a65be3813ac045102823674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3e6e399def603feb4cfcc719b5b3a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633eaa22948d3f640da38df9dd4fc16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd912309e8326f7a6bc41670202ac5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f09553b729cb50aba51dafa41ca0a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287f71aa4bba781061087454667bca2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3bf813a8ea5eba2724633eb282f71680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fdccbd6273f7883ab8ddf4e06da8d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c90ee1bf53a0971119598815a7d0c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941bd03fc1cd37b48618b98c61507c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b18a8981f8cae92caf17f96297a8c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333bc98b9b7d4f08909188ffc1702ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09a6a790e805cfc9a7dd31d59844fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074a370dede28edeb7fbf913192f875687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65414dfe626ea9f08e0cd11432b1f516688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf611e2e1ce715fd2e86bf84c905925689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472228dd083331548f3f1ac868385bec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e25110f747634f5677ab6275b8a64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421ab826abea6a6674fac901f7572f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7570c03e4bc99e11d4720dfe3421d9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1df460ecba535f9148afbe19db77c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a33ab99a0a3b0f2b1091fc1ed17a0c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd4dfc888093a7fbff77f5926d2233696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e5e951c74b96827db0fcfbb8aa7dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdc1faf27e30d180260bc762f54310698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df613f3ecb0352fe4b749318d56805699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292a5963c0bb3cf46dcc96efdce0c0d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bbeb85b7feee2c7748af1f3d169ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde6048c05f755e849b13f0c0f8b715702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229599112f340429a324f9c9f58553c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292ecac0c16fbcce8a94078d2a2186b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fced5ab350587bacb6d44af53f195b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f5f3fc4e0d6806ee63e368580e480706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333be0435b8756a8b6293831ced15a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d2cda8f0e2608c8dd415ca1e4d46d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6790697fa8efe09209c1f515830ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb878b56b9f3747b2378425b75b44e04710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d743790f3185e8e752df7aa9697eb23711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9914267f00abb7ee46e3dcdce08fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793d4349f833f7b6015e71ab17d774c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da544acec186bda5886df58eee8fee47714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80385cd141395d57670c78744dbf779715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6dfb694144896f56247098af6f01d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da140df6dc10f70acdcaa31b6459358f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f8916b9926149b5e204cf14430521718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81e81dba732c320c3d722e96985d4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdeca1cca3078184329c11066e7acc0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab4e5cf8ae222e173156092aeac2ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895ab97ecfa146cd68a8f1d31500df3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a5f6350e4a4465984d625b45a1659723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55739315367e9792623e8b2dce151071724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1680d0d4c62d9da7ea7fbdfb4def57725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05d020d2b43e2f782fc2293d136c4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdb05c15107e274adafddccc511d8a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe47453b20b57f788e377caac81fda728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f01b8c754ff6d991e7a31bf630a8a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102651e2b22d4400b66f08bee0d3ed79730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d518a3ff224f30ddfea6689e9ec4ed4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbddacd1286d291d2887ea26bc025c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b976c6696cd687317bb6b86aaf508733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269c6775efb3f448ad29cb41e50b55b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb7aedff7c5256533960690c183053735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560eeafeb4fa97dc23e2f4fdcaaba0f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4455e6743bbd2ccae073015778700737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28ac6e354f3f819749fc50eceac3d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc44926bbe96b56ee6af61b739addca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b0df8da2e201dbffca19ae5b28e10740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922be2bf3cd7b084230021055a8555e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e96da11d5f6c75d9bb302c3ad43ada742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910ca90d65f71e34a4b0e6cfeca29cf743.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792f6adc4179e5866ccb11ae9c46cfb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940004acc7248f58c80f13a5fb0dac222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe32ca810977b038e45a744c251d3a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc38ad9f0f41831405f96add6f19844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a87963e57b2d729e3b05884e853f7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308924b70a9ede692e17df594404ab1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f7616966cf029cc19d2e20561cf257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90272d757e638b88bcb64714f532dff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d8b17235d4e20493bb7d398b80b2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f900dca29ea96606943dd7f8ca43f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0980bf29e4e4347df6b7ddec8fc3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80917b3a4f86bfc7e07fa7e406fd351312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2397962fc6dd7b6a73f6c165eafeb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b59bdc373c009c8918528d14d0ceeb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5d808f004a1eccbdea6856de5a40715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3810cb6b0816437894b473cbe0606516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b68f7afea562e4571d2dbdb7c927a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8953bf6579474eacd0dc1d4bbf867118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e04f934564090304ac87c266939a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fa1ef14e3d94b475233ad15d6b85c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb0480ddd891221eb7b9d8818b7bf621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df88ca4d98e42a24196243d8e9018022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d078bbaf304fcbb08e3ef10d1311623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08f75bfd29448886517cd551b2173724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc290873dbc2968352a3c75470171925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340254c3dc0db1b10a98339932dd2cac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5f0ab71e358f13d653c72b1e47c6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183153d0391d76cb167073972bde63728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908387faf98fe09f7176477c03cbf59129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a4cfc4c28e0b8f08ff4b8083395b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ea39f3f8df6720c977af52dc1edf931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f76b26677109bafbb8b56ea71b4b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92dbf9c3ca619c1cf9aadf015ec10a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d5bcb457f0cb1e60edaddc3afffde34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeccb9825d577b9bad87f0f5c25c62035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b56c269db92f98a048bbeb28633a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0158c8d36e6e4295fed65b402de1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89e0cc12e6a980c0da16ad479efcee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19442454377281797ff9eb5becad909039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cc9b635a0439755311c09578e9b7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4348b70f95b83191127aae3ef8fcca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a9d14b53a4340a7116763fd16e73b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c1792c5a78e4328039a8cef552b6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51df737b4821d52a0a3874f49baba3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38792870bd052a2f50107232366f7b4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12720d6957ce35e3a5b0ad99e44774346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33899cfaa48d243d503ff5cc4534bc647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f062e39352ddc3543337152d96e7db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b59cc14fdd620e940b0a8a6d1c3c2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acb2177f794cca127b5f993a409c6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c869e738c0c610225fac5a1e4ac92f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828841cca8a5d8d021d5b17c64fe34552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a3be5c648d0be6e720145a17482d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35b1222bf051dadae082c70fcab4bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576474ad1f8ecca065bdd5a3f479642755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177732428e14ffaece0802f26351bc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd5d97282efa40fe169b70281d5b8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a76fdf5702e45b5074dc4d185045b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0635d87d08d77ac37a9859683160bfd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b680b1a275a331304f2431574cd91460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a5c5917322feac2bad083b2e0f29461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14479ded22e6093b9a0990e722089e7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3faba5c07ad1cb1a32e29b35953f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66627e1fa54d82e41668bd462521b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204344ea641b3d5572eb3d6bf791351d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffbb24688171d07edad8d270ec79c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f64efc5fabda8f0c0e5a0a39e567067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c6926078250e32d0c2a71bdefd63668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99092808430d40ac644feb44423efabd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e4366b199348acb5cc3ac8edc16f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ee9566ca8f818a6c1e41c3583558571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b93b118ad9071658f450fd79f9466f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b34e2d35cc3bb0389c110ff7c3ce273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0f6ed062c0ab42a28bf8e74ce7b8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d108aa4c2e40737c17b23a1fb3cd91675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3501e50cbc31ca139b594f29338bb7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7370eda78a059168a7562b5419520177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051855ae2730dcf88d808feb1f2eeb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca442b32c4bbd74529dc6c225c109b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56bdb2139d089ea0ebd5f3283d8c4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b87c8981ee4aa362120be6ab0ddd481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93337d9ff2f4285eb6a56fddd5faa582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac60a05899920c4edcb2779e95322883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcd969986de960e4c1876bc0c5fe9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057ba18f67ff3d9c7c9a8c29052e2bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3687d0566e542bd1035bd6d3ecbe9c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947dd9196fd8b59d2c229055da7e1b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523c3b9d5468e5482178157fc4a90a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32412596577417feaf3f650a44d5a5b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31117ceba5bef106d8447b80fd225e6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080bf5c2b8efeeb1d860c0b39294cdd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cdf4b406cf1270e9fa8f71e6ba69d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168e6fcac37ed7294ae79424f2f250593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a917147f0b89a8cafed2fc2ab223594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae4fa0b744013bb570d70780ce53b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaa9a5ae5e6a668644cd75d3f534b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c73d3b29b577d282844ba2628e29797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330895d5ad23caf5df32c21ef21aa51b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4518cdecc449fa81e75d290264a401e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9490827a4e0a32346b1bd41b30236f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d4d5be1fe2d64e0a1186d35b71f3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b128541461cbce3fec13a12c0700d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23191ccf33de9e750d2a2610fa37579b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3b40136c4bd856a59e21249235064104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a461ca5025bfd0533450e6e8188a15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8cec44e10c71940e952d7a8f1e777106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc179ef245d9688b79d489fe554f28d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50597a6e538dfa8c31f20d19c79c12a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865255d82c122d04b1acc5b53529898109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497c3f668f8b9722da5ae0d24d9424a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d363cb2e8c2d2696bf3c7f9c6d0e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0551a853cb8599734beca3b6e8bc0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddc212b64625cf3f41fbc6bd441375113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8073fd88143c094693585386020c3db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadceef329869c8d5a7918cee569b2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fb965fc4248c97a6d01c9b49fa2a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88fd9ca1165d2e4545833d9453e96f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d8fbce5a88b2c03d8508035c3e1ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a424528cf63cbe3637527bbfe81b8f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94240ce7e1700533949054dec2582e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26d2c8bcb8e921cfe80eeaa1102e2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187d47ad69c97199eb714fb1429f1df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa0d148c1269bfaa4a5ef4f6ea11cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebb02516d0b6b45bdcc19430813c36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffb9fd7623be254227992d15e2541b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2874639ff92bf318b891e939247b7cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cb0705ab853b79776bacabfe9e547127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dffacf4fec2762d3e141cac8654c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4096d590dea9b1b0547b69038d2dd7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e00bb18eaf0b6a899610bcc8921c38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936138ed7c0d87fb5a9f6bcb3328b54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ecc5c974ae6aea718ea60e6b7d49e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287abe1fe0e78ad84947fef23646fd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed036c1d52109a3358c0e3d3e1aa919134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d1a0f2bc1bce65e025a9a6b26927c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216490d4d26386e0b0a1bb76e78b7852136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1c0109b9c606c550cf86b8a1b90e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b53dcb9554f95c0bbed10925e3c79d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c196b43701983f41d549106b3799d9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778431b9291fe289b44baadb31b130ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593c07e401ab77e2b8184ad38cfba06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d7598d3eb238496cc7a71556df825142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5c05197d758ceece609ba416e3216143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f3002d010e4f63664b41693efd72c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243cd8efde056c94b93536324455822145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7facc3108bc3937250f6e52aadecec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bc053d8e3d80f2048555980bc62d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033c466beae2ee034f1d9c8be335169148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd420d3c2bdc0d20198609d4918c15c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a46ee4027602d367689c82be9665ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d886760d152e747495e249b84d2e29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcade42fc48242574531e51d90d87a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965545afb6e6441432f61c04167256d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591351f7e2ead1565ebd8c46a5a75d2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569ca4e91697c5c28d868dd32f35100155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c32066774b6999ff66e2a06266d2f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e943663ff4b40a1e334f179e1d29f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c583be919fd1ff2a2a7aa24a8052968158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767df9ce3fa19af4f768e676bd107374159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7e4eaf0ae5b447c679a6d5c6d1458160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42de15fbec533390a3c231f079558c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa360cef0a95f526aa2d8461ee2f6746162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377c2d990bfbb5ac56ce2e1d617a4a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c35a328f0eec1d37f851745431d47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b063a282b681a0c4d88cb87f649936a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d591372bdd63479fff4d3628a7c1db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ea1a53b1e340b458f1ba014bc0378167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadd353a62de855828335d3ae142e56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3ec4687da87582dec2d1e5a2fcf7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c5a7edd99116542cd6b676fa25a2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dd7b1b3b1cdb620c6437fa6603a54171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4a2a2d670591f7b1adf26d143f458172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2dcfc52f215fe90e7a57c45c646cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6dbe8d1d889c46ede77b6cf138d40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2467f797c517205083a17b05ed06c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b984a1e500e424aec3d0dfc2dba63c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0054f644ccbb3cea366dcc714f9947177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49cebb0e1de8851cb270b1c4ec231a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e1101733b269ce4e3d2091e66e5ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c26fb70a10775902be691612908b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270682bd25ad6501befead988038a95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2f5277d39e95b26f53c24cea93ca2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6818653c80282a4daf7fde40820644183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03072032f2a657e038b7952b64ae0de3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6c2f30f28478f28ea66b3d3995430185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d312340e2db83388562b397fb81dd2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f3c73afcb0c1a1b7a9a9f05e77b68187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406870b96457e14d2384f20e969a32d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72f84c25bcb0bba9f314201d8a3fba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd630442d7f587fa19ce789f2e3eb569190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e82b456bebd17a04cbbca602923ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e77e46fab40b4a0d3e6f527591f3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3c59937057dc9338fb449fbe5af22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291975ac0aa86dec251741f1f1ddde6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f88c52be7f20d72f6c04b3a9c6bbc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657644862e643e5bae8186c596fd10e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3c42e21eb1938f3ce04a6c4b66788197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13553ac5b5a8896a03ff065348791b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acde30e9be283c81b5317923834d9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de459a63b1f6be6a695285b5bf5df1f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511274dc1c794b64d31d7d3612c7e53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c135d13eedffb767265ad4ff8b1a26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece24dc6377f4a2e9f83ff233bc6e8e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadd0cc606b82cb2147d82e235b9c83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb84e9ed07407a5ce2bc8f5bbb2cfc2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbcb2bd4c6602b1d9ca05d7750d643206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5beceeb8b86892fae1ec7748ac5090207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e712651932e86af2c4652bfee0dd5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117c124ae33859463d12351dde979df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ee546972e2d1a434142bc22f9d879210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517d12b62cd830e24cb64fb293c0b83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c07c107316651cf62e02f956d614a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ae814abc89d510140a29484b1ba1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae114c3e740e6026a96c37ad1cf3a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c23b8f62205da0de722e515ce2f825215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b276ce738ae5b1eca4e7d88c065e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87ed95ebcac65724d995d104fe5587217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279710544c1c6710fd2fff6d7c03cb5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa98e24fa9e8aa0c5b045473e44d03b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e626efacfac96482a60d0789606cd9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24041d830b7803991ed5458043dccb25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d3435237b3dce633c54a2503a9f8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec9bfad278c7a689c9d3675f952061223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa349505265ca0573e6076d2dc01350224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87e4fc637c388cb0227d86564e03f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9d1f2ef4f10f84a47dcba844b7852226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dffd755511dc36de01ef7d34d92a42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e49dba00dbe7fff7886191605b3147228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc4e546ef627ae178eefaa27073e8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace4588d184bddace91d9f842272236230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5f7e01d1bad403190fa0c1e60ae50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fc60f870f35834104bb06f0d36eb8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701df87b39058e46f733973bb15c9047233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac19a38340eb95e55237b115141b29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78913eb1e7127f451688a53e50de704d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98226d75f2803db15b83a1ae3f5e8fa6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b955d13a9a4f26fbc0d9bc6df6f261237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbc3f7d9b604ee09503e3aed570b7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb91b9115e382728dc9e702f2cae45b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa5a5d4c92a31e0e9cfe7ade85ebb7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617989cf4664897b6b2938fcddaa209e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385deacc311abd820004adc31987181c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e5a412f0e9f005d9904706fb141b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b060c9204c27b1186401e94dbd169244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193db415e257d32e5ee2e4ae6f5b04e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbac8711586f43b7d9709cb5eca921246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc83128e58782866df397e19ea5b6e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e32c66d987ea4a36b503218405222248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6d9ce4365bb2d564a4f84bb14e4e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c7b68072c59928e7a94570372e075250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e1c2910b53b6ac6adbbb94e697fe3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76eaf9866529ea66b0f1dd1ee6cc9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b3325af98b72c1ccaeb6ba3527f78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41242fab7ee0d4d2418efe1da4dabf7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49c2d43ed5df84db725170353ad6be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603f3f605ca850401c712c0785998c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4823129e6a465dccf5ba6bc2949ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27803aba43c1c54ca3a51882c875748c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7461c1480f466430cd3bbe97f96fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64827822df2629865141ac21550461e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb74d018c5cb1de16ab3f19264af663261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69593326d03f7af637f08dc5fe90a2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9838f8533ed3024d908c53e0dae39b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a71eb099d0523440c410975ac19d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4d3b757a3a2c023f241cb3d73086b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c4dd96792da187cda8cb79a2ceca6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43f18b0ad6cdc6da5b940ed2d7ef23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b51d4e247071be8a916376e6d7ba3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf6e062771b6a29862b03bf7f46a75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60729a5a627e1180bfe25a35b835c472270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e29d7c881a2c5faef4c53c09ffd01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda28c16296890b0c757edaf0e908e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecf56d669a423e698428dca21a33b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d40e9189d94a430b3bd31484a76410274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d70fa5e32228358d2749c740bb8992275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100fe137e80b5c79d006acd156825da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d845732aaecf886a031882f84976c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9826812877036b3627abba947f09102278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a996900b9a76cd51bc943eaaedddf12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292cd4cc1858af8b558b7ac6df92ce7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1642a9fd422d88e2334fd97e6797f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb55d6680202d4ed4476b8d7aeb1d16282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ad2d5ad0d2c215f90cc8bca4249c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951817ab2dbef4913a03ef028f9b6fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129db6b978e2c5c2ebd28e402f8aacb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cd52de1f9c213cfeba2a8e79b25fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef40e41b421523f7b84cd4449c00565287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c03b1295c47fff4f293d4868a2d890288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35bdb80e9498adbdc127db1730f96c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d48df1cfa4eed72dc111cba8767012290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0ddf7ed345deba0dc5d09c0c3f553291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3d71b833edfeb9c9733780f672cbb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd5b7d3ade40e5026d621beb398827293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc0e6230a48511ea29cfcad4f7ac39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdceabbada2e661be0b446af9b9fe4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca35ef708be4dec3c002fc1f495054296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2c32264e25597def0ac9718731744297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6589a95d9455c8e4732a2e9348368f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c894e339e9720f04cb29b25523cf09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3298fa7eaa4e281622854c000204f4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f85cce2de081619385394fcf35f49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d04aed015187fd4e952702be939a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4089cea017132623650018d8177c223303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb89de588958017fead12c49f7a16d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d0e188c4ec61288387bb08a736c41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cae23de86d608dbc78d340ead23dd9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609636f7cf783eae3e1ec1c2dc2a8c02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b46e1ca35dd3b87a7e4a7b793171e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33b7619386751418b45396d481324a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f1d484e3140ff692f54497d658e05310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adb840390d8e73e8276f95e65dce54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ab4137135ad4cc2de1fb02f14b2a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b571286ac8f4e1e86a2698fc3f200313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1612872a5e58fbb2c11f1f34d7d87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b603d27ebb4912b403201b3fb772f10315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3142874466a36dcf84b8eebd7089d5c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2551357437ade4ffad7a4975f18ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae291e8386ce965b0072cf8c0910af2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a7893895b3b0700e4737f47ce3365319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a5a0b15e1cc8e3b9d3f80cc83d865320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c69176d42be65645b73b8dbb3b6d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca83d3af96ee47c3259c4a38f0c52d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3adc44abca5abed8e8ea7ac30b24c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893e2c36e455ed611402497a1be79da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775811f63c06245adbd4fcb92ba556ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e030fac44ec4e1f7cb1285748de5ec8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47692871bacae73427775dbf672330ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec15e2f61fba3675d1ed75ace5f6d4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc15d9cb96f4e4a78704089473a182329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512c4faac4a06ef54fa7a841fc4567e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0a3ada2bfda4c3fb60697cc2bc09d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2743eab5f269fe355705b3e5eebde57332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1cc8873db4618c888d52e268c51e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aae1fbfd818f419350a7ebe8b59767334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0571a498e11b15591bb1d4c188e8271335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfff288183df60d41792e64368e43ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79132f7fe3be8b758f30983338c1a6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226761f79ddd4fceba8e66b80100a7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c68eed985511956b8a7977894d07be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577df734b840ce7676a091a41d2f4bdb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb6181c92e06d8aaeb961d924ef05b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48aa6f9cecf6e8a8a38ce8f574c2f32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba184446feef3f208d6d96f1e79644e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7ff313b242c61532c7d3585c6c3cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a0b63982439be370f04d075e4f338345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568cd01d7d66e7f14c84a690ece8fb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c08df2dc47f6a3812f18468ce0387347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05d0fcbfb41a5e6fd3e75585f2c0e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5e019a98c66f59f195c6f690ae9dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a7ee627c967de0bcc1a92fa747414350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d1636843fc93e6d8151099c3c2cd3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854f507cc6a05fd5a025fca69890b06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f8a828276105f3542646bdf3c345f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798434c8abfd85529eb8c43bb1747890354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273541868f82d36000cda1d7c6457903355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e98c3e4f111bfbf29209012fc7b4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65934539f822a4f4b22a1bcf1b11d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5a727a5dd2060623ae47c682d81db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc261c008311fca0b9dbf9975018f59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d05e174f478f0c545f33a046e290f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cc5cd8c5f13b67c58acd45abcfec5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57ae1f9b5d9170ae40490ae28a361a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa4e57c7af70cfcbfaa7bf90550d0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6517c5cd3ffee53b6d6f87b9d5d3e6b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d78ee3d49db2a3d3121b36b6534102365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038b5b05311c4537d6ddf50f9c4f71d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2baa54b2fd2ec2fe043dbcbd483e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aa824e08c139a2b321e26b80584fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3b91f77861fcd7ef0573ced4746c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4440619b719b985a43b9e78d91d6bdb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297333cad945764d52ec406a8768bda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a81cc6cf0704321cdcb533f0c83e13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b9cdb7c14f7afbbb193b3f2f7cd26373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e3fb0862f624e54c25ca3ce81508b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80b1919e96c2ded6150bec262a691b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c2041e650a8289c9030d5047b523a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b824e169673999284d44d619e4ac839377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d25ee8606a552e76d3b62830b1092f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9a30b45075424b2a1e15ec38b74e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dff4aab91cf92932b2fd9ad19522d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319bacf733c19431bfc8b8df38a55ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c226a38038fd14035905202b6b093382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3601c88ea665880ed3d670b52e9eda383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caca0a46b620c1198b3d6606c763158384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce2a5e38cf27e8b7bda6ff3e2cfaf3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69ddd3cb67433f245004127e40dfc3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8b8216bf01b5bffff82f7ed0da157387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa535179a317327664eff652b8bab29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44549e126e6132f37552668f124c12389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f694862e471c67568a9c98eb052d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7298a43f22dccc680703d4fc2cab66391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf31249794892080db90a61607c7202392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b024f4c9da1c33965fe97e4e9bb852393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c56605a5de43379c2790811d740081394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293f8454bc7c8b51ce5cd457d63c400395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdaaa12b64e9400b44bcdac1367365396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad6411ff29e8a84fa42114700ded71397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4355b19ffc0cf3a9aaf56509585c7f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca2aca0cb8a922919031245954a4b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4ef7a5e63df3fd00df0d16c8f5d53400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14150b35fa79bdcf012a76ef3a1501bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7691a4d688741ceb3e5832318ad12c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b233e39775174ee7309133f13b21c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a3357c7624c68616da264efb96873404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908607050f2483e2cb7bf02a9e843f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77ef479f337d5a06399c19b38f5baf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfe383dbad1f8e70e06e36e1222add407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bed4df5ee64ff35cd4a3723460709e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810bbb6450c2fe4273a39eac9da7856409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81964481396a72598e2002a58ea714410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c3b48c9b8538dae2aa307f2c3ffb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a554693f2770e53509af6c36c8814412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023503bad65bda6f489297d09d6c89a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcda8112709d5d2da1cce7d55765807414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeca5d001814a86f4418f32ed422026415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cad7e6507694eb55d1c9f84dd3c48416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71042794559bb2de162d8e780895944417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db09572ddc1f54095de3f5625e09b10418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8661a5fc875963341bb91a8c0c29ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fae39dc5f98c3c0c9cec2149ae1ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15971c353f5a037df041b9d6a42176c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cd6d4d30893c29143ae36c01fbb39422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eecbc82b79ef07742bab2337b62349423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff6e7d9819744d9998d6f92a266f1a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a0b57c6cfb25f0a36db854407a025425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1e3a18c0aa029c874719d94b1699d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11de00538c10598343859ee215e6bf7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8414d2c8114f4d042430bed052b5de6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc463e18374399a2d0ea21bcc2013fe3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5001b0a58468cf41930ae078f11b0ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66dfbeb138f8ada8e1dc04ccfbaf6a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5ca57181b99da78e25fa076f8d625432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817929b363337afebb2d4f8bed65b774433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f7b077c4652fc8ee872ea544746df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d192aff025251ffb91e6772dac8c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88102fbe6f333fd93a455d87f2c7526436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa808ffde2e7077f173ed5c312a36b2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e419b62e4d39f14fbd742926b803dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5db8e73a1adb5fe02142de33337e38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109e843f1cbecffe31c65c2dc3d7657440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea669e853f216edf393115ae58581e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bb62fe1b06c69cc45c852e4d9ddf1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bdd7608414634328f43f40045708d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391c6f44219866db5fd0a90d5b7a713444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1c8ef03d357f8d3bbc35de8865e7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b718d0c1f6429c312368bbcd0e9fd8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fc33f10567f3384001149db2b113f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c1d6f75e1d2e8fab6407ee0f52641448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25a2015db13cb2009ac91b6e0edd21449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebe34f8855b56bca3ff93b2ad59f67450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318472748f712f27120f8097dfae2f14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3408ccdce64a4605b972dd61f6ea0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5a5ff6bb6bbfd705a4320f38d00b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704db017b1bd7cb85fc4ff2dfe9887e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4912b4d02f1510aed34f48ef2be5d6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27008580fb76826387c6fb74cb7e4d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a450c4bcc1e9ed6bb3387fc13ff290457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed6c8692da2b2e609052e151662602458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320638dcf2543ea05c02c9344d490f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462a4e79c0bcb004cc5b33029ad962c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099da5e8bb10797428c6fcca50e754f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ed6187a38d16a212e7613d7678eb7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388fca628fc3f528db83446ba6d86c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda379c508edbec8a12a12568b22e55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde2d924dd800e2382aae23edd8e2ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40edc329f89bfface110f222a9e719466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2360a0e031e4599bc997f094dd801467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540284cab74b779f9886d2c7ddd5c73f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea72434006918b6746662826b40c6c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f700686a191eeb5e45248cc0dcd759c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2eef8d2ae616a2deadb0dca3f7ea5f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c33feff95c7dbfea4e50c3cbb09f9e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a362664028192ad0a1d3cd598cdc44473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2281003575545c370fb7e8ec5cf13e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedc1c06728fb49e196e1add7515df4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41820a7226255ac1b11d66a380acaf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e162b994a643ea2eaaa695dc96d9748477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7a77f70d0549b236019bdc27e4849478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bbbf391019f51ec8c3189922aef2e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687657030e9a407f3d4d413d50d2238480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dfe2458bdc019a6b262691188eee5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566cb653d685dfec728d5326a9cf9c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe781adadcabec46342ba7b5020beb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f57126df2c32c8e180d2f8036018d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41250ba7994c7066179c2a9e2d24318b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81e2e82f1363aaa2240d4261025096486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ba5b4cac5f5150dba7531cad75f12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd0b338353ec1dcb5b38510a3f92ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2986035a658bd35c748c86584bfe36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f2252422b3374ca672b4631d0b794490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc808de113b20b45b70769a463add6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f2959923e19402ef74872a25f2413492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cb6e1d0fe0a0eedb6e79b99c18ff6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cef1ddb77a7cd4250e54bf14b32d60494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676b94120c1b3e10187bf85984a2bdd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa2cbc39a2b1c0aa5f0f6102a9a269496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32089c2b346575c7a75e2242e1e630497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dff956116e7a8a9b81a5bbcad4215498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1293be62113043cd00faef19535aaf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582b0c4d955728b45eda5b3d9b154d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c69ec3aae006b22eac99ea9813558501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1713fed23259193fb80c520b2401e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a70d5c864badf08f83e85f9c75dce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108443517b3c09c09d58b3d953ead80a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec465da5def1a0bce7e2cd7e3122fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb728965ada3d07a5260538b32fecf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dd8dbfda0bc7bf7e762d23222f148507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17686fa86ed9572c88736b234acb1e2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01f1eef6754b12213063a3596af763509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07585cb322e0f52a7ddb6c0adb7b09a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4fa96b2e0121ba0c94e9cff1adfd1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9074c4018d24034386cbea4a88075512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1864ca00cbd15db9ec6d2ee4cc861513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3395393dfcf213737a14b4f869e93d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6004a158285084a45aef9fbda7cb95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701b93ba10a708421646e37a02a7ff1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41506ef7cde00ea7541ac53d03bdee82517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef349207a59ba47661d623c0c6442b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74aae70b8d11054d0384b76fd4e8176519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15406a18a41d2f69fd4f02e61ad1d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443644b491d8d6bcf8cb501d5282128521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cd3442f80dc3817868e2d769a84e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5981c735a899afc6aa37a2c6c8afa7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bc7f52475f4e79465d3b9886a1f83524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c03dd2ac35d64578e831368584059525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc89b97aa93bb525d44ccb533f08e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7d241fb969b70408b0b603a988bcf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3576e30f83d7ed3370d4613df11d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460d73d23311fda7402ea78fbc75b87529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78c01543e49b22ffc50910e26883ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46589e1ca1b5fa3f2969c3cd9240734f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf1d68503a4b488dbe3080347384d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b599543fd09cd69adef662114f5849533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692f6c5e8a138544f5464e2eb988356534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a8643ecebbf0b0732cc763314c1c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a4cf133b223a8b034efa9946b84b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f4fc08ccdec2fa369ba33bb3a242c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af025444be37d884555f1ff0cbd9b59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32a6040072672d32382fae96315969539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d7f95dc87058f39e9dd287343cdca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7eae50b069af03facc058df5d8ec8f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce441b3583a4c83720247630c924d295542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fcd06d2d3a615c0fdfde51adb393c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02443302facf45cfa5debbc6a56cd168544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933b368e5d1fdc84f876936697c949c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96037e5e22b9b5a578775a03596e6c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974dc2b06abca988c72972aff175afe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf5a76c742d9b7370e8c078ac3d474548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd50d358a0a2c39671b581193a573ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218070f956a16fc5d1eb0fa42964d804550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9677f893bd0ffc6cf27d71219da180551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb27952aeb6237719a6a5ef021578c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33da187b7f099488ffad8ca9cbb8380553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09880659d90de51f20e8e4b117e7654c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2513bba69472b4db30b8a1ec34e4cb6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3706c2c91c09f2ceb944832deef798b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113318f977c30439f4ff2f400aa05b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b05fa11d5aaf45b904797a17592ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba2f8ebfce431c947ec4d070daf73c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67bf982ecccafbea85b046c946dcd5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996a696fd88f84d0ea5e5e509e6e2fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f53fc764ac87b5f32caebdeff75a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f32d655617d720bba040f9d0d030b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9228f0ededbac90673051d0961d814564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aa91ba701ab95bccb214312656d1f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3066beec623760fbdd1281327e5cfe5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f39c9206e0eb3e08d20cc198e2c88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212475c2b8406f15b894fc76511b715568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476f171333ef4343efbaa7c53b9cacd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1658c924a585b1c7f4451d79b226436570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162ddc19e2bf425a6d87a42cf990a75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539e51e7b5babb8a29cebadf7abbc06572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59da58e7c22297cc6a983c1ad3ae25573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d5ec177bc283a9fefd6aa889789d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f82ca63a138df055254078fba7b8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6691c1a3bfd77e37fb6fca2a9cd6885576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9effdfd43ff3f2aac9e7cac0eddd64577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f265fddfbcb78ab7ae6eebdfc90af71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5cdf785c4458fb85d61f81b512692579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175fb974ba11b0ed229fb2aa5fa425f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a901507b18d2fcf6f8455ebdf12d734581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1e67d7bc739394ce45a35cb097228582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963ca880707b4db20c598609ed45c87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d31c3a0104e6698ac7ca4c1151baa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c3b88e7422943046d353f4e8e4961585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f984253da6e1de933769b343357f99586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09603feebfe1bd6b6718d54e531f70e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029769ef52eb771b163ad05449e5c24588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8979c352d1e785149e0359b2865d8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36ff555425aab19d81be840b2a5172590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81728c066abe457f79b8e5357f9bd7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415539bd9c1056d0ffa787e7dd83e2de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957a98d5fe570911a12ffe4ddc4ccc2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b939383562be4cb8dc0ed8cdf511dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510df0cde2b9815044c94e90721c8ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad15e49c0603f3b4d5846e00202f61d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69a9441f69721ad7049b9e7103b289597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa321bace3035b54a38716a70cf7972598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284aa42da6fea0f3eaf0f130dd5ab870599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43238d787b20e798c7daedb1ec8cfcc4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed381172d7ba402c79da884e2bcc68601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a26216340a22a2a3b3976dc8ae853602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ea0ef8c32ee7d8d141a9a47c07165603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838afffe3fafe64adddd78b116e1e500604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431fa6edab0d27e6e105d3f3005cbb4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932fa75bf8e87d7dc173c7a4dc8213b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177921257c86683eeea68948a551fd6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04731718954d4d2e54d2d6bc710d3d2c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ea1bb56bfe132b34b23cf61117ade609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471086266fcaa1e1492fae7dfaefb43610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedc488bab04111e2d0909e01f57063611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8b31380dc4105cf41c4c1aa04aca3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594c0f3316f11cb3873705e00f83180613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccbb7616f68da78d133089981aa99b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7155880b9091de04887f05efc51556615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0e69161a5bdc8970ebc93f346658f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23293cde2fb75bf14ce715c2314f673d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba9867ab6e6ff38c1eea863d68a4e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49925b0038f17988360d2b76144ff9c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d2f3b4c64644546f8a7aa2afdf181620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6eea389c66ff5255f53ae0f85e74cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece595cb8badfe6e6db23f21ca9219ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec24938bd62f9a89f8571e7a609bf5e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b16d2d8d0ff81e008257826bc6c04624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d931d88b58fa5ce286709e5089858625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e9bdc58ce5210b4485e88fc1e175b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f332a52e6110162b9ce1f3470902421627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b048a73ec946452d2d90256491a9c48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371bb0f4864b5293c84ac16e74e4a3b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dba01471cf9f16d3520c18c39a590c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e22e05af1dd66ceaf85ef8f842858631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f25e12e5e0394b4763c9c865f1e269632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933db40c69d0bad5c573c23f75754191633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f94292eefe5134dc70cdfe721cbe9a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257dab06f6ac47d6fe1c213c20c3c9f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7483ec04135d1a641f886435ba5fc53636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1b25850931ca225e8bfaf692abbee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d61bf7e166ec6b1d74432dd04c6f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec0cf06012dfec6fa01d78b6e84913639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aded1d0668b9948cf4782c5a6722ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88ffd2221054538e3071acef48ae06641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a369d357d9383cb00f8274bf6342c40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5d1fce6ad590749b2d3b6e89fc115643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f631ef42d67b42c0cd84c8d0e5d91644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac687cb0bfe406aea915e8d3bf5d9ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a8824ff82220b6f203eb3beeb980e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f3bc256b3fd881310212665d065f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9a1fd2cbcd0be25aabaeccef537e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc92658396e97ebfe0d753813cda67649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ba3806c7cfccee83202a6b8ae4631650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee327bfb011b3a406fa1e39b7e0509651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98eb3a76376fcecc1ba03032eb0976652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500b8a7b7b1789d84504f66213d228b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50c75c2dd9079e91c5efe39afc6cbd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f64f4a2419cb6f7ac1365e0dc3d92655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aae9cdcd6410f93fa151eb39b4068656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a73a105daeebb71214ca85a220cf9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8c25071bb6d80b56f26ec1a862870658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9d1ee2700511b5e5148d0706a792d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587fb1a7446826cd1dd93c95ae99d25660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bebf195d87fcbb48d5b04dd6bfe90a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c07232687c9229032bd42f93bd161662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422f5d45daa8b1fffe6a3062664adaf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c76a6a3628894083c78c8bf846de4e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569a648f7f7d86fd1f1ed2af3b76a27665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8003abce59eea8e07c6206acd529d93666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d13f80bfedb376988590a643daf8a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd8e7abb62a75fdab280c8f2de8f73668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fed4a54a9ae2e149db2745c1240a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf729a58f2b69291f6d2828c7aa640670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4612c22e429b5b6512828954ebdeb2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c581c2967ec44473770c3ad7544bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f17cac5df142e2c7be3a99e701750b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd83ca1f13684b9810dea162ed7b27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1d4af534ca38210ec097f692de76a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cad5fe192613aa10e05660791efa7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80a4e92686b91eb30595c823b53199677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73206b85ed75a0af39e78b237f30c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fe96256d4e8718641440a3af6cdd8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925b973bb0013711a9d1fbb79d98f9f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cf9eee3b6600e1cc79a088271f809681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62afd0762391ce31ec17fd3e23ea105682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e368099e6406225df81c99fc0ad3c0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c287c698e665ae1fea02c27a4bfc976684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce8a5553bb8382d5503d4802a06a09685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebf3e6174d303e2ff39894ff8cee46686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a2514ee3bd71aee9a64f200029940687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6da44a9df0d9f08aa4f471fdb0a30688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89774110629a266dfc5f8665532c07d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ca332142cfd39a5d047db7f9b2b00690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d80c9507f8d8a78a0d6bd3b69744d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3534a2982369e7ed1428bedc6d398f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3869807b4f3c92a9f56cb021f470e4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953e666b751ec5ebfce885bfaa81263694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413a426632b0344e6682db8a324e957695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf43cc48083928352474741042b19c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff79c19827fa24efa301b49077b693697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890229ef942c5b940317e8fae0df0fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7800061ad27a3a4e5b608238a10b42699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35782bfd5593bccccb86b7c5a90765a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1778a086967ffccba436160e6f6cd47701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387bb2353c41b98d1168b383baf3997702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8009ceaaeffa192cce5c23e746c4bda703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726c6c3fa752c70232def840c58cfac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41db10bb6b20770cf4ce6a38738c9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b644bc5d2811a7f2bfd0628d4c52f42706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ed5953146b0593326692a76ec505e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe01edf265e7425cb7c0a10ca402185708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a6bcd6ef99fed18fb768f18201726709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fd4c94fab3ff8831831cb9310f94c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089532bf6903ffd1fd28d1554be58fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9ddffe36aea4f96dc76c0e704938a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947196da2f8e72f989bb1d14de72749713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed0ce82228a4b7c49e25b109d23771714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17db381eca984aaefe7dd3a2f2e35cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f998d1a04fd97c2d93da8970fcebd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870474d9dcaf0fbc063bb58d62f40712717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff78de58b994084a639fe506c642280718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42926dc4babd38a941a89ccadf2dafc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdd8466e97084a5e7ca8435e285ee6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e92831ee1bc2fd076a4a962341e21721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07febcc7b85a0fa241b3e42f7738939c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6005289729e2c175ffb6aeb5a8d91d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4df6b41d4ab46e5a05ffe6c1ae91d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5440921fa1aa8c5d92ac4ed956be2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e06316f7b5dd0114b8430ca1a18b95726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58c617857451cd9cd871fc7afdb925727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df715570ba60385e89e962df2c8f039b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60778a22f11b7ef102313ddf7579a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a51d2427d814f1a6bad2f93e07a73c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849f7597d3f2e6549938245c48c1c60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aec60082598ed1a71f35c44616a221732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cc63e71a5723377ed138fdd47ae44733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c914149cf9aee139603fdc529ec76734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2a9c517bbf33bab63788434f92991735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a64fe4eb8f934231284443ef3f7ec3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16e2451bd31f3ef3d9bd7c65284b87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8009c46e3ece971c2c664eb993c27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09167365cf16ebdd199f20d039d6c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a6957ed753220a550eedbd35e8ddf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a407b777ff8119415d5c1c5ebd2ac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5608289ec9d584dcf55eb0caeda832742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bf6769354f9d3dd8d33f39aceb070743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>