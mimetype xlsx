--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92110b4f17c26404bb900006ef24451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d1eb5b336a32a720fb5e717a81a632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a965dfb27ef9e6c36464d18680eed83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a23e53db816f8cca5a15330f37980d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2776c4025b7059197c9f18291e56bf25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ee570861f56afdadbc3ed36aa65136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa467b7350e8dc07d659455b0a6917267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5295283a2b27abb6c2661dfa8b7c4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd03c36813f375d4b675cf729e899ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9be1359b7fb8dc6dd3bfbcba3a15d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4154e82ef0b87f546e5e4f09ff1d34711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b38f02278c5e82600ee215f4f799812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ed855f47c344af273ee1e6d2118ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570afac870275f93087679d04b34f33514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15949c2d1c5f95d208a8d16844158de415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3574ae6f5b6b2cbf45078e1924a59d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae895f454b0bbb3522d2653212e0f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0858c8e351e1daa97b164a5464d79b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94918155c342bb28955626456bb2b10c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da0755c01e8c1efa3fdf19ec2fb11a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785916aa800983a24d3a2abb6e9122021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7014a03d5ca839e92493f400110d6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f22138e5aa3cc975cf9d9f9b54f8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f8d95a02a3f734c5fcf39de0ff30a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4bcad62a03a04aee902181abf492225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858608cfc974e0db96edb7004ba76d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886ed7f4d59dac6f62ee2c05ffc46d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388c58f3dd7b876d912a40a43f5e1e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689b4ecf53b2e0c02f174080639dd5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e627f8b76eb88cf7977f496bc688e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c956d1286ac11cf0294ab6bb6b3783731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a66e6eb816dd3557c65e007e58f34232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5747e01154d1e3d5f0fe8205c2c3aef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556f7ef4db5eb297e0fbbad9fdb409134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58902d2b133ab8fec3039c95b175bc7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5089b1e62da474927cfcc10b1e4f2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff279a2213ad95e76216cb36040978237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d91ae82dd62b13457ece5f74672f8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15006051022dda6d1daafc7f3f4c12c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f2fb342d80f8d935dc003150277e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3670c4eb1288d70979f1e12f3fd6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739ee91a541ea1b0267cbda101fdd8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7642f7ebb61876bd968141570160e6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ab22e49a1f37e3820fc34d656d14744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f989c2ee2489f3440784e8f75a84b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea07c58df73bba59700f5362a98a88046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36750004867516ef2e9ed63851fcb03d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dabc235240c88e7d9c74f4675af72b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20080f315458cd8592fc825f59ddc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9dd80b80df72b228c0cbac7c95ccb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1eb4a62ed801d50b0d549e983304f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a316c7093e9f6c3b25a01571026c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be206e73358cfa1566997380c5cb8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44d8c6125e41a97c62122e2e9d45f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e229ba04248198cc4ca08dfe26858a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d792e26d9466c97398a5055d0ef9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77476523618454aedeb1ebbacf999c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650216ed5f8a6a02ec8a0fe4f2fa95b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55d28ffbb6f38ddeb6df5a4e8db08c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ec8eea6457fb107bfc68435240c7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dee9933b3fd20821094cc6e5ab6e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615206d763fa8412abcc339e290553f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe58df969b017d57f48b13c29d167d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f59caa1ba4a0b140f00c38449e32bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc5f8b637bf5e95eb8c86b1ba3533d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd321e35e1a26af1d807df8c96bd79366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94eef838f951414d5d7b460f670f3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc453cbb469c84adefdd36fc176b51c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c937aa34f28f6fbece576c7bdc78369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd702f782c5ffc634cd9fce677d220f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f86f5ac0c6fb21aec69a27ecdebf971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e3ce36159ce4d6b8283890ba3b2af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a53cd36c32fdc65e1e16db640c47673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adab03d4e3f35a8aed7ecff83ddd04974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f92c5936c5473dd110bac04916fa175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad4a9822638543529b331106299ec076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe479e7ab0957d81362c590f70631b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958839f9aedcfadfc94890fd55d518d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4f7473bbb209b17bf844112a3875c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db64ff5a797888a3d69ba97923215b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1423323cd716f9f7179a49b8bb60581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1500a634e7dcfa9042876031269aec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d3857b5dc4774f083eae53bd1bffb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf34de5ee812f17ebdc38d9f428ced484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69254da90f2daf49a87d256fb34c54785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea24d0c6bf093514b8ec21c47842fdb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee51a1da2bf12a90efce5c1bdba62ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1594b871d5204e2a2193c8bb1534d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4a03cd6bdbea68e2b740791f4736789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20efd7bb7fd6fdc2b38d0e7c9ff0faf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199d854e2df7750f2f8c35d24a2a90b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8d7a94978fe90cb49e481141fdc1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915bf1cb4f6cc690737f93f83d2c54993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b7066f3dd57339c03fcc5033f045994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb681dce4ee5d6c10a6d0c5d7edf7595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb6910ece222de05e40b96444c15f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66d2d46c44f134e56b1e6d7361161c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f08ad4ce110174f03992fdf971549e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b2e189f4af7d7b960e1cc89277a3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4436d47d17696bff7a576b5cb9babc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631967c8b0c48d3af1adb8b775179dc0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab06741e039d9494ba79052c5e1c35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9d4c45d175ab29971b21af34639fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77123d6e000740efbfc6e7035fd6ece104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1732a93e1e5d08e8e493ddf182231105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ceb99eb66d84ec7eaede49f6c5737106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea99ca52f78af6db07aa4f8b4f721eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7744de317bf6d3e3dffd3006941ae8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112534a0db7b9d2d31cb4c55baa9ba5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fe8b80e3525cceff4e50f5928a858110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595573e3d285a618927f097d417d4a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e91b323c89f539522dcdacec12574b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1674c152675bc13d7b2037466723b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea329b8297609c196bfb816c61ad4349114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e376eb8f8ea718c19b96cd7d100122115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ceefacf741013ba06bbc629649fbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03530646819d9b0f111d1731c6845de2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca70323486304778f9c27695a924ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668258fcd306212148d868428d486a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ed01b44374ecd6a499c0ab09e1b54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6ffe276f6b57099b35405bd909f6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b29ca5a377ca88b0bf2ab656774e4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151b6c6fcb4148ce31145890c2dfbf5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6de2c2f1f0d4d75e43a328995c42a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19c2d32dec789a43dd060625d33f57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0ba85da8fdeb57eab84b8da7589de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cb21ca4f399f5ebb3925d1dc09d08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56c0f7d15bba1e9353523761b69980128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa52ae22378f03fb947dc4d4152e34129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a7ee8b0cb96f7b7732d1bad5cf3a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6d31b7999db91fb9442d22fdcd649131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfb61d9175dccaa42ed44a0b19f759132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cd105d6d5b9f3a0a08bb0b83b8f23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f093607b3591c597d2afd6b2e6d549134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4dce2619b83b03faae28770445a2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1252f0987f86954140c1ba4d59fdae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58618bb39956de8822a091c68146f6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ca5c4262ca565ed7b35123eb02221138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf0188259d8b9e5658d36d90a94bd9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cb61ea76d6889d7ee0ed6bcbbae35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df4ee6449da8dadbf974a586683345141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd97c5ebba7e5a70b6691d46ad3b916142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382e4c9a8647c3c33c9d68a5efb3763143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356fa8ea39f4da6604418a1489b2fb6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f534ec3b4aaf9b4a9bee3fc63587d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ff3f7d4e9d27af5cc6313f6d46321146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dcf48e40cda5db54899b2d363d4fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3546d88c6a1ec74636a2be4c2ae70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aac7a4a0ba00b27260a9e288b5fac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26660127fcccc55441d7f139603d42a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f791990cd5669ea5c2ce406acf9b044151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ce14097e5f3dc09547466ea8706f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a0894ba8614281e7c85b5f5b08c9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1347ad045345cd36bcf95a37b74fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ef7782b33b7bb41cabd4f506285a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfb5b051f1254a2a65fed9b95c3b79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091137c8dbc52d76888b41ebec0db5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748902704eb9d9e537823bf918df301c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf09d6140c5bb6d713a436c32d9eb1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7135fd546bab39a97586274627302a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e988f95ca9b42dc5eda3f7d124466f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32af18b58602698e9792e03bb248c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ed51e2cb2c501fa67dc91530ab4f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287d8421a0650f2a365e86349c0b38e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c309ba088369232b0a5d8f854b93734165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2e16e09a7e56db87b26f2abe96eb1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba73114cd0dcdfc1f9e529e708df85e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7933d4346c149e0a90cd513f9bac34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca48b69e3c7222a76e0a85875ad9ab5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b66a2f6511db627d98ff626dda9fc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d9434f0cfbd1013d7ed2add3a3c6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2d5eca0ac55ba8ae66ddc2e850187172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461ddf4b04fc1f0aada6e1416fb3ad7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d27abf41ac49763640f66a6172ddb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021a9d35b30d52ab07dda743fdb8756175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b8a6d7fd35bfde9f35eb38321828e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7e97fa93db904c8d1e13290a8753b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84ca41f31b2606bb5399f3939658b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981a34467773909160a713216d0ce6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a09151c18110dd4fe31297bca53da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfdc3458035aa58961f87c80898bd1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19c89d311e6c540f26c5108ba3ad0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03e853040c9f1e4a25baacb5663829183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47417d144231fc4485f3c0275f242e73184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e0d520d97ee5cbe03bea551d1fbf4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdef708bc4be2efd168d7505d2555d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd0274cfb9ad609838ba040c9834ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05377a38236542710463183e95cb37f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bd62b71f7d4884e54668a5d50655f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f79bb26df4ee547bff6f99513b8460190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e9a0ae6114d8c80cdac096a7562e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877378fcfaf379f3acf0f74c4e49c2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8638d7abba1d542583be496364fceb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a186033996f34b978f9eeed01742d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e75e7b6caa455265d9544313ee47a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4118ad2b7e685bef59c9324872b3316196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8823f2395d33b63096dae305cf7cdc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23df3923d462b7fdeac03db20bc890198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db847d0875e3251d1d8fa798b706586199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb20c72752506ee71bb11c72d6da036200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01b04cce6f364d85ef39ce3ec470b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da459f5f490c857e3167c775f9a2486202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261b6a1dd317786dde39a505d0ad485203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f068d4b9499bca2ef191dc9e9c5995a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669261149e3e2b4d7b2a733d27e06504205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb395dce29c8f33dab0006535d16dce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb02ec7f4974c88f1d31fc46ca7a1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956aad1478877b5b59931175b2ea56dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8b3469429a4d4ab8a8e763f0cfda9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e3f841b0bf208b829cfa11aa1a91f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9598d968669d601986980c87d47080211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417add5d43ba0a8fc979c7db149046c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53006465625e94b8ef8570e32f8536ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de06398fd707ba041f5accb5f8d807e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e7d40606130a380c6c3d8ab3ea69d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de9469eb63ea8a6289217d02f08159216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658bb5a8cf6747a3bf93ffbbbb9b9ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215fce5c737f6d92fba583d6b4891bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38066032e3741e50fbcf7519263109f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56025a5a3449329eccb5af23927b3040220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f30575ac2395d3f4a696892484f1a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b1af28ed154a383a8d666ef8f5b61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cf5f4bed45382d5005abd89c01eed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea23c61bf7bfe7c21e2e78cc7eb5f95224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b2e22ee79a7c1cd623cc2dc4d14ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5ef47e39d39955f53ca28a56cfcf1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36dca1e1277404e91f267e0f5c7f7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbf97b0f6cda017d74d53f9048d4a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100d95feeec9856d2e9330fd936c0ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928bba588e79779c6d22a7b0e7139b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616ce878faf9c88f9aa3ff863cfcf40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ceb9f48070dd209443d4ba39697ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3df1b35f81cd0d78908c6f603c818233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca284282d0490130ef2b7de558d0d116234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa3b1bd38a59dc361a5dd99c0c0b3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c134fcddb4a2fb875b464677c92352236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd460de96fec409534b7876f5c26e267237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c702d0fb0fd4f5e75793c8e46bad3f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45f8844fe14c7fdcf2c3e1a093f055239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ad4f76bb4fa3125559e8940fa0171240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ae164f0fa15b3e357f0bcdf850c5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423552be2e360203a1357230dc187f04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93b9f66ebc863fd607efed46be0e11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b383292cbce195fce79faf2a43046244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920fd76067c633b6fc8c9e17b337334245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b66ee2ddd6181589abf6ccbc06ea95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0753e7851450010d05b19ef0d560b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80999cb16d5a48187804c650e69fe620248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d295b757be56eae8f5c29c7535321ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c580783a422e1ad4fb3767a9862f7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3acfe5f686d50d1ecc14ff0da0f762251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caae774ca49517ceeb65643cff8b703252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7db3c6d04b27f732ec33f9eaa9ec8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf7cfa6ee739961309120aade53ad7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f57bd87435152bd25e1e942f4afcc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25a106e068004c922a1044a8de28f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd76ec5b47123183788cff76d03b08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754188c09b221be29fd701173d4a27b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd58b5cbd391b2929e1a32ac6225d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e7a39211d52591f82b53ad724ebd6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92670f43e3bdcca03aef6a615642fe2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16ea36c730252d1e08ce5176d53684262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b03652f587d2be8781c9757c82366263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0259314d7867249ca011b83a71e2f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492046da122d2f0f5c93a7263b63d164265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2ec126d84260ce15f4cea3bdc199f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c81efb7971afeb3a5ebb292aff1df1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007ccf55591c750af5e45edd38d2ff3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64dceacf62004132d0d17856add6e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3ea386020f80477840fed725b27ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e93fc81e6688d78295683021c128cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38eba5b125ca8c3b4fb850e7943a39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258bb6dd9861377459640780ad8ad07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1607d05bbc3a341e72b38a8f121133274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb05b3edac5ec57578f7d90e7393310275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a45da17a279df277c02ac61a4bfce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86f853f78b6a114cf97bbbc46c48df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c277cb8ba044be2dc917403b660124278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dbaed307267d430786ad6d4ac24cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b49dcd82efd61b8f0398dc816122c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2bae59551949023506a22acec3f3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c60b5ca722ca26d407baa50845003b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4937177dafaf7a837759578b24ff8d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdcc842b15985888e601f2b64ddd0a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2a437f47329faadcbc95615e79769285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943a2267c76295e242fd46777d8e766286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e54e2554843008e273dfef2de7a9a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d3f8862ca731f9b772c774768295c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b9c07e711c80f7e10ce1186ead35f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702f5d49b03d9fe67c458957bad070f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab1e4ff273f3b6d37569fb20938aa0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a6471d9446d73a697b4ffa9f38576292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d317cd2f68f2ab3f028decf7e6c38eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bf7db1a947f65d90603cf0ff31440294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0510f74cf8039e9d186c3cb7a57ecd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916b3ce7038955df75c000324fa3228296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc1141f4ff8090d8c9a610c420c588297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff7b0fe165716a54d16b4fb1995310298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bc09cde061bbb891d454615ac9759299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09062f6ae676296ace322da8485f7b16300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508f2f5e19173684ae9f2169ec5993a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668442681656b9b4ea2e0b5dcf0dbda302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ba2849ee9b822d180993916f1e217303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb627edb1c891ad568a11e7aef7d43b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16e92ad9587b9244ec0a0e5f0d7894305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290f4ef9a48d803351d26bb45c8c243306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e47813b711f21e331d7f2f4022813f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0d9d92363a03a4e1f0cf114e6886f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab10cd1fe1db8fb32d9b2db3200673309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14b4e69cc4ca55a016719459b31220310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13899e669f93276daf701a5c0834906a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08c914109d45f015a9cf7477c0fa4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea5c83d95c8e55379a89658c5efd36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354de90e9d7477c79697a452f16aefb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceade5517224c074029db260dc25eee7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e9350dd81a0282b8d49d5f3b71aab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202d4deb3af48ba7599bef4dda7bb81317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f388b08ec9dce1dba126faab8dc4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70f203ba7d793782b3a8d0015c1ab4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964244fe80915dfb6de77477016d561e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70e9b2e6da23197abaa6fb635585b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2cf18e85d5fe1b2423e4883d646f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6846905a9dae3abcf3434c16380bad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ed53643ddf63e79381ba15e08aca6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592e8c7ca3f4c2b3d25c4324c0294ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa002b49c1186e44ddfd4dac2e377a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d47df3c067016e12631b538c14aeb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9a0aaee39036427ed6257652d69b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae95b1b12c069619abce64c90bc7ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0be9d3e75364bf88c5df07866e1d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62435428d6f2262d7b55c734476db971331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10282b62d66295936738c42541a34d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8a14110f50e15eb939d2ce09b86c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9b6db5e842af61baef335dcc259f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4e89d5fcc7e2b6fe9ca338f6aef77335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9ffe9f82b7ea54a8f6cf9ba738d19336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaee2e7153d7663eec68c586975af0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb070f905c3383ffc13002115b3a69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74b37d6dd16958cbb4cd567b38de0b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a8d0370ebeaa7636c0daaa136e127340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065e3f1f85f283ae2a16ba56cd61f59341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8f3709325a7f24383f7e084674e8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159188c2c323ff7045c2a7d6002b53f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819dd34277956e5733eb8a6f39c5085344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15670c85a836ea713f108b8bf8d3302345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc757242b5f3b252c87d86c2b9fcaa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e69f904944909fe694a9c2d7f2327347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2caed6200cac38f65e34fc10e803463348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91a65ea8ac7d2ce14b00d63430822e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4246139cf82b5977392d6c3755a7c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0c6f49c2a8b30c4644a8a6d03979e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9436a31b5c94bfebf8f65ee1b72b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4bbdda8873582176e140c6049d100353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe989f26af25c6eed4c13ae7afc5e8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd3ac81016e5eac088d3e5b73a58a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080a1dcb5e40c3c3441c7df87bcae39356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811a502be506e1ab5dd342e66cbaf05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9694540ee700e1badefff1a64a58f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6893a60c0d338787fb18c479d57bd8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f937fb7e61c7089462c307e34c5218360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aad57b190fb0ae0cc81d48f219bd2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab545a24581bdfdc3b57c69d643c9e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7263b11b4b5b928bda16ff7550e814363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278329f6c0a2eebf2dee3ea1fc3a3f57364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9e5d0e99dd5498bba0fce764c02b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb06cf162e95d20f9692e3c568a3ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f74b6e7d6ffe39c1b32562ac8d257367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a088444bb33da22549ad8208bc9130368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d72decc5805efb38e6caf99e325afc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f1c772c31df388a41097bbc10708f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1450577808ff507b2049f643497056371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ed6ced09b3d5b82d5994012ffc8d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941fcb2c9b40a6473cd7657ebe1c70e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec252108b7e41b91384340ba79a835374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ff60d4a78afe2a8cff4dde09f1104375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f45299ed9f5c6197d176342839ddc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb728ea0c0684c162f3ca6f53ade553377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2f25116a4f6bfa2259e6686ddf432378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f298f733751e7070592c49589f788379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536fcfe8973e7aaabaf3e8d6b28a5c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc6d32b92e98431cda675d7df8254e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f68f91cb22f950a26a975f59c3f348382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8d50567337e56937abc61208e56aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8162bf92e0f2b499252b6eb5402a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacc2869e5b3dc6030d31146066d543385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b5c884fad56c68b14ff74d895e98b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1272ac03152c0cb0de37eb1f23e61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0e95da9979195af60279f3e3b5748388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bb350ccd8410f63f642292a0d62e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742fb2e57cef9778045d1464310349a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672835356d17f4658315d3b4ab6e166b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc230c33f6952d7c80bea191d679a3f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7eaeeabe537457b751ecbea2a68c3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6da902402fe4fbb9d1156ed913cb2f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46e8be68559d3ddca50ae199c0a464395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224e0fda1271e6b24fffc933dff42d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520d5a41d096dfabb499c7845b84f1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0af7c7bb2de295df821bade47c061398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb875d20ece11f7c13d3042c850ee1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5321a0091ac870f30277890f1e0fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9067dc305c29f8234841b662550a10401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23499ae477e2460813059f750a76b33f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac58d8ee0463d22bb4bbeaece38066403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c017d418adfa6cd0a1a87f33cb5410404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1564c3d483f146af4727c80e94bb8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bc7f55c11eaeea11d59623cc869c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27678c128c65edb60db70a51bae5544407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebb1f43585d7ab81c55870ed469b51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c231d047cd30674e20f14a7b734620b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bcc4d1ed0b4a10273e3f0c564acb9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c54cca4b0fad2827c3ed144a22a05411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f078341260b57704b0e85245e1372412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77c380727efc148ab6015438e7faaa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0d980618e2d8e682abcad1db81371414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275f3a9e3e2994da58bd3a2fa56f6fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d4771387ad604d0ce48296e6754ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46459dbe39bf54a8b3dbe103f2826a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a13b9d3b6f09bf2b8f551144a88d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221315b59b2602882d8766c036a81621419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294fd9602f7cbc1295918a8b8d16324420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231811efc601915966a4bdef31a5988f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e79e34fb937b97c62f1b302f00b5f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c4b801b37beb53c8e6d97ee7a54d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023a1f29fe266259b879e090107de8f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a54e2685402adaf36aaf2a1ee23b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b7281010d544797daf95be0d85c78426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8b0d4b288953cfd4ee13e02ef227b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba871b9406ac0eb575fb9f9349ab68428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1830fbe2ff7b6f7b9341ee71f07ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5b22ccd9b166f59d79327a9386298430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d114af49ee436fe410a3966e6bcd7a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b7d04aa62c4d1ab012ce154165860432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d09dc2d44233ff24d2d2fbb6606a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13b3adee8025ccb1f0450c71b3abfc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc991ef2f9a92d93596bf1a61617465435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded687896be5695eb63f6bafe0bc33af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705fbfecdebeae9f17250eaab4b02dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca09ba33f13290b3a024ecf564efb90438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a9ee40746a1a6a9252422c6c63229439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd08b81bdfb80e6ed663444a141b8b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49401b2a3100273aaf085256a091f11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e2b71f2110e8e0ab2b42755104a8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0b873d9d2d58c9b3424664d52b4e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630529348fcada25eb883d809555fdb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8b46ac63c0da1d3ca498c81323d94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcbdcc31c1e23357631b1b347cedd7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4b21993a0f584972fa8b484b24305447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94ea97e1815f77f97902ca39671257448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23dfb5efb0815eac6d1e0f011c527c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba6a5b483a056dc32c180db3866af5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8af3b82ba5a21f4c68a56bcc985b41451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3479163a8d93b611deb6cd005e5b922452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693169a07064937ca355710edabb09b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00454af90ec07d41428bd06a963b862c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c44e1586813a5133a54b30d117e34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e976d6248d845470c7a9f8c60dab72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394321f82cdc674709c4f9d469f11dde457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e5cfe1e98a899d43fda09cb637c70458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4b4860454b10c5130a1a7a7b589e7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e890d2181639c028f8fe4df36c7a052460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be5402da44fae89e80974cba4cf279461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a879823e6cd021ea58c42aecdc47810462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d9d3080d70ac84816adafa0e2e0ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc52734518011488fe1598ecb932bb4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93776f184b9b9e957ce454cb90fcdaf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dc41d705d49bdc9f1e71dcdba2dec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a37ca03885cdf71d1a269d32ce3c61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afc2988eebf94a10f50ed5dcf723c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896f4d3e52a24a98dbfd88b6ad5f7a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fd9e39eec3c2d28dcf15e12a34762470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ec1d5bd0bb51e90e00607b44ab0ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808e090520ecfac0a9eab9f5c749ebc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b93158ba1e5ee39eca09d17a2e503473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926beb6377e491616296dca294da2918474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5b7a25be1d9975865d099d043a760475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be1df2700e64599ef59f4837e6a8ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57224046366949e9d5ad07f8edca016477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe94e8177d121c1526696438a64b9ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9ff0a8d9bd195288661bd137e43eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ed527566d336a3055b107f2dd135b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be94210859e4122eb14f4f0788a8a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738818ef1d3489e9e1c2a84b78e6fe49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ffbb49bfaf4290baf78bfa7ffd8b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499d8061862f63ace4fa7cbaff25d45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be0e06e195d0aa6aefaa0f65d0b201485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd5cebf19ee4419cdd4bccee00c07e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471bf98ae28833ce9a3793a6375aa0c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c21552a3709f8b91e2694585f4c1c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39a41e605662893c134b9108c7ed26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69c7f3ff25f62a94ca911508022825490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742fbd40c9e03ea51c9175ee46e0e55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce1cd5892feb27eedb33b97eb58870492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3446cc94e86efd5b45809fa4941b26e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8ace2dd2c9999eb568b3af9d69beb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e4e931ea9a5b9f900b9f6f4d5ee4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939c2c9b8577253be5f650d63411d0b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a150c468f2360d9db98e5891f721ca3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02920adb465b3b7708ba33cf73a2bc2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b00489a46285c6fb22057b7f50a86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5c704456592f39478c291643190c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bd743e8e6e62abf83c6c88786c4aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2667817ba1e7a6bf0f77bfe9ca5eaed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c52c4266e81fd9c66b18b47054e68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9d8c064d33fa56a5ffb2baa7dd273504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0c7717e96ebdd1ba3c8ef80a175fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785214cc9ca77d1b7fe8b3d6bdedd59c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dd0ae142a49701a8ec96040cb7ff9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad711d7fd9f6cafb1c7130e3ec01f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dd11f3de1b12601bcc9ebad38e75d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d58f0492dc246f32523085d5e21c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e4a69c1523ffbac0a436957ac8867511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb4e68d3a0f567344fabfb379c2ccb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce17974a1e3b2f979ee9dd924c4069d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea2118c38718ebe0de0bfc61bbe00c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af35f141ea0cd0e91c9e9256cd5f95e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077640701d29cab8d9a8a15966ab3646516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950231200d229fc8741ed55eb582bb48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40d494815bc667346e098cb4bd0afd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72ca47270886249e248519f3eac8bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a908c091e7b4201b6c0cb8beae91e0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb022a672d58915eed8e29be66ffdde521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634be593cffebe6a37a8e09d2b5b2aa8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7678a9552fe102fc0cf7e46e17dfea6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2069102913a02d5b2212bbe1609fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c90f649bcd610eef117c6278446ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76eec43f78143bc944a4cc26874f5a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014c7b8761956f2228177563f73d418527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eee7bddbd4cc6306e2ca109c79969a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242563b20bfaea93b70511755b3ee6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c993eee22ad45909c8b10cb7cd608530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a42b964a6c8c0c185a7c32d4e18fb6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7529e484465b9fb3c91341186c686532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35b68eaba2b90b02d237e36928aea5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56818907d1ab3983fe1cf89b19e83ad0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46901aa91ba2bf7f56dc01f5ba85bef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358f1439987831b62ecf1864db9dee6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb169bd6c8a98b61d72a3a3dda2d654537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c328be7957ba5222806e99d75d92a37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119140da43283109e2cd936173ae8596539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904eed3a55bec4552d65c532b4821d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e953aa4ddd5eb8d623779f5f773a31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1686427314e2e657e536def8117c10542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdbeba8794d82cd6ebb371efbb2d35543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb27ba52724d1e7e4fede304517863544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4436b0270830281ee316e85fe9bce23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d26340b78cc062f4b0864277b9eaa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48f9be9b95959358671af5589f8d16547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b916b05b1e57498bc4054e04061019548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cac3fb14c2a20bd34b629ef413955549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c193d43622f0e4a58f4ec7a554960550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b13706ba99e6d21a914be75a518ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a844b09a0e15f7b9715df668893663e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb216f9d514fe4a2757576c1a7ddd8fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419234952239b215720b46d218c75938554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd5f521caa32e99cc7d65863bdb78a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1cbc8906282086acf463bbd3447c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a9bd4cb7da26289bfd02303052bab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668d4401793330e0403b1e0b2575b7c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6291d13293c3fce283157a992bee494559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e179d918573ceda7a67f97cedae2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb598d65956ae58c7fc53ede7a6cd64561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457d43dc6a4a48464ea489751c3a5a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d03c52c529f77613a32e13c8c4a75563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83f9ca1ec77df0dbcdb86fb4429a6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca91db53d78d6b50a48c8b88c2c212d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefa953c9a3d2a4e20fed320aa57fc7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3b3989c7023e5f0bf16eb79d02aae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f1977e10a2354c56934fab3030d81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b34c5f9aaafc62356b6f4e596611c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b574284f0f81ee02f40111567d0b21570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b09fa2c1952f2354a8dcb592d8ddda571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448d949a92b426c3e466b9379609706572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea8d5e7ab31f193ca9d42f86258702573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570867bb7e09802a6db32539b64234d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870b1d99a55be7699ee137cff514158575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c8b9e314c7235654f4d47d6a0e690576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba621783600c838ed59feb58ee4cc5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70006312292dc69ff9cd71df89f559578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3effd3885d47381bc649768c5c160d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996090ad9691319c1d53a946b27c5d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16055103a6a82ad2812a1b5d422a7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6eed619a0b8f184e037223dd42bee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6a14cb1de5726cd56c90fe1f9544e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d0017a6239640147a5908964ef900584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767e596e51024a7027b8518a03052f2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40bdf468592874b2441853c218ce8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a198f4d0fc6f2e53f95030389ff0934587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d358a654abd5fbc353ff3d0ca7fad7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe331b559277e698b17eed87c9c67d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f700d3d3ea2dcd5e2050b8234d73f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04846a12a0f505ec04d46289e7e4900591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaa4cc606e75bf2c80bb418d128b11592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393f5ccc7758761d49caec32e483253593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141796596f9b6216758b66ec94b73302594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5cd8f1f12065abf19311d92eac041595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20709558f396b31bff32744a817c808f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2cd64f871465c5540f730daa60d70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a55d7646b53e644cd67cb0ba7d0ace598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f221de5a199b4a4c49fc350c39209599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88901ea3d0295b57b97c61bb915861600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d265489f174a6e0c1d41a6fe41e61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac344074c53d8ab9055b9eb292a22d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db0f2ed23cfa8ce6d4955978b97158603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b7c067d437534ef7444a4054bc058604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06066e664ccce38f1a36392b1d367249605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5c86652f54d2f64c5d96f4cef9df5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73566c9ec587e452623de0bb5878ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0286ef5a078ac2985b6ff8924066d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114205b557d342350c8b7e51c3eb68ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe925dd2d4aed8fa3c0d5a0e7d016048610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deecf40a4c2615d02bcb887f6a36c8d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d879be2634e40c7af180380fd4e94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f4ad90d8499dd59737c074696efac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cb4db931feb848f4186f2bc178f15614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4d67f7580cc5b31106feb39bae342615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2110ad1a71c7eb308d9f998a46380616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76482b8fa5043417a224c181aaff5a4b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee2edccb8f5a2f253fdabaf855a86b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4521ef34706ee8203ecf9efd60408619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409f251c343d24d2b8e2be5a32a80ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecde07a9d025e41af549e5f09aa09f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b669bebd3662d134fb0f98352a9ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204143dbd4dd18f552c5ff3061aef96623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac46652dfeae83c5515671d93966e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb7669e36df6eedd8a0624aa773944625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3ab9d6286356378c045ae8f475d26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496433d916ab953c295e5fe3d8fdd15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8fc10831bba02701c7737b2983764628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002ba5f333932d1e3fae46e1fe32915629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8b951279850512cbcfaf528c22e6a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a779e39e444f2127a9a6be26ffbd2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb1f82a448295d7e429b8d1b86347e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfdd3250888eff4b5f37128f2311ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624dcc1b4e93db73214e5cef532a4c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bc4edb2b13d5db7c0142cc6f6a1c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0324da6fa1eabde4d1ca4a701fbac8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa05a9b0ea997928122048f699c03cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940df58774eeea8b284e08919fd07720638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb60c74387b693c01794d1d60aab4d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5734e6513e1051b3d29a158b6f7fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fcd1a1f5142c06555cccdba2c0d52641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9884bffccc76a6db167c82fd16b4820642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bc7bf5fddb236304db8cebf494c7b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb366f16de14658119b10dee3f78967a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d03fb0468895b5fe02df4533def92c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da6d46764ed72238f38572bc818ede646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3d743a94ac9740c477f97c747dda0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ddaa272b52f8305a331fcc93eb208648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd073c69a7783c513d0302bc2e2f3485649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7eb81dcbd6ae1d2b17d67e9e67f67650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6aa3235788d0e71995896b3017572651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224099fffa99be05e61967bae69422f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb3e17142ebe8fef6ffc2525188d77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b0eadb0d9d53618dc9493d0d369a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b1f2f10a49d6dcd7a0692003d0ff9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934030224e6a022e9f75a2af6604b57656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18291368deccf7b44f2efd5822b85f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b202a85843ebdff57c26e9e5a03e02a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2f15ce3bd8f285d5deeaedfdfa074659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bba767031352d1e9c1b1d7842398ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9115c8d3eaad32333b6f1e724cf070661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f50debc5ae89be37bd67f822fc9756662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b5beb9aeeb93ac6470ca43ec7a6bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc74de56b3c175b3812e550b9a355c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b37530cfe056cb2b421bd6d47b146665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703a887f62a1bb4fac794955bef99de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc68ccfe5343818f9b4d2d4d786b205667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd45d3dadb828628b1d1a418643b16668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336c9c942633bb3af8ea8a5e1f37a69669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37a187cd95994a293271a65617809b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25d5fb7675c9fea45b8e3f2a9bd221671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d25d8659487967181098872570219e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aff29772474c60ff752c9bb0bec48c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda08484dee16b6bdcb40dbddacc963674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b435a0785e0b3214b25bc2900cf8c53675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01a6c59da81730477603ed50e7d971676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1aadb8fb49934e6995b762f4c4ebf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc57b9a7e36709a8e6fdbac74272191678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40beb3b194f78823775dfafc380e666679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8783cb2f39c14da0cc8e8aea844bae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b12c6a29406534a70f65562a9f28b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5491bbb394f0e3bab6ad15dffa54fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8a02b516b4b669da57df8d9a05593683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1845bd01152c8355e6e7d72814442fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119be4ab7c545fe16d1376c730bec58a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b37043213bbcc2ee151aaaf8c9b1d0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae057931e9605bc3a0f831e173bc95eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea4afd7d4f22ecd073e06c1a413997688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093543fbef2017b66bc3c3088b7416c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3deb3fd2142fb74f09d5f8b5e9c47690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa936c9bd696560138c99f2e11ac46a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e6341a6a8635bb12f1ae66dccbdd5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9a83d48e124e7abafb06bbd1a48c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782c59209eeff7c48181c3f867ba8c1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e023f1b1bd36740576963e87cd7155695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0f79e82ad78f053012620217ff6b2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40d5a6c7a5bfd3392686f2660d3aa5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f482c2679252872c4ca7a261a19b22d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f83cf1eb295de084c9ff360330e5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090124756bc32dde4bfed19a1ea2bd4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cc478074b8e1a769b2c59a497fa82701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93af7d4f898c9578893f495625abe95702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4b9c56af3a55f8d00869491eb11ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b282a40d99a291a44e7c1c21af8dbe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13b0cd14dc71ef6508a110783c8366705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f347bad959fc8552c572522fc9a8ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dd9febcd48af1bca674b4c5b01bda707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cf3e9402922b1c4fbc3543a232092708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c2fabf5d6eebaa04be35b4b6bf67a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc08de4472ca12a5afb3c4d0f006239710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c6bdc7135b2e527521d76cf699c94711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395565964899181b707b2eab1d68a45712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49849eacd8208a6d7c25f8894647f4c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91617b7f3157b82c8408b515694b8e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ad9a4d31f7db65bd45660b89bf279715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85403ebdd06c0a48b037399c3cc55505716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040874ab96873be82a6f4a2dc77521a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84189f12adf8d9e8d5dd0f87272154718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd645607f32813e2a81ef727995eccd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b62041b5f17951b2427c2f1e9103ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56478d5f536a578d2fdeb1671da01b4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0ec6330cb9f36bff9b1d227263b0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414471bab5902c4aa115a99206e1e884723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541903498ce8f08c5d050d9176f6b8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c65d85dce6f5bca63275fa1419ea1e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ccb98a65dc2c5f707a9b90ba8432b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712cdf4ca48bdf8cfabd4c5d0125dc6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519a68414b6832ce15edd951362b415728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533863f6476606f2b8039bdc82cf9d6f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09908e1fc41fc0cb5f2f9d207e00d39c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6f308ed440f55c0d24bc20d3f2927731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14824f161041178f54aac7a80f0625b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459b4186b0cd6e4dbdba5f6e8524e0c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502ade13504a20915c47b19f5006561734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecfc3e2c247d92e8437b130c92f09f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e630b5a78e90d0e1c3d08b3c0c8fa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5e6087cee4162a666406e6427bb61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c58c6c4b903f6ecd32a23f178bec38738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1e902eb222c52f4d88da74c7da9a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3b4749f10e1124be2eb724ce5eb72740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6f7b363ea1598fb968cb5b54aaf71741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162708c0bf4a8d36768277c47a1935c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22703988400e1938daca8676e7bb16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bad4f8675c3641e676412fa819c9cd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b6a47099575e06f29bd6d8054b154745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ee490da233f6ed5a56bc54a209df2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce7ce00220d8173c9547798173eb08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8084f7469ea0bef654aa3015367854748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023b2341ad9c7651dd5f99f6f54038e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb64336d452337cfe8670caf7515074750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcd770e87bd22f3cb1383b6d670f1a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91f151d78b488e66b11e4c072af374752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2541841570fc47fff3666f8c9abf0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96bf9f1d86a471417550ff0d9bceed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66387a36e27fbe8c2efd4041e0729a93755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18990d8beee622e6990d1edd58eee222756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f68dccbdf53aecbc4ab2408eb17200757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3eef70f0c294174f4b6281ab1ecd44758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaba9dd3a64c405b978211c6d676a4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8e75f74488cb6f04f25d42f316c89760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8aa8288ce4c0b1934ff5ee0dc1a646761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4625672e6fe714d7230245a033ca8f5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82edaad2d1598a7f872bb89500fb669763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176a35f216d4d3886757c3146bf0029764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2723f3551ca4ddbd976aef6f06b74f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42845d82b77c558a8682e028fcb19d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021a72b7d5e4fa66d5f306196e3d836767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc0c8ab0630c60fe7f107a57257451768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24547e3104a82a9d385885ba6dfa9a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ad4061a683bc440274ac33a76294a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc848beac1f279b7648e6c14b01004771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaf8a17fa39d0ee40db7ed380e5d53772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c04f2208fdf08ef800175baab209f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527ace1f7917cc3b735524f0d35da9e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c56103630506cb20e880e4ac14ec93775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad0776711d68c099d111f6bc243c06776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd21d76cf8c0b3a2f9038e93b190a0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11841e0f36bdfe10588d5a6ac729ecea778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddcf6ebef617e3aeae81b4d09c01e3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8df08b0f049f6031c4868f65ed48da780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76b0a5c49ea5d48ffabfa5db74a67f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ef9d4ddd96b34446f19a12e7f6e50782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117417a8f37b21bd3d6884be8bec8cd2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f24c94c1e7468de4680732dcc1ed7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae52a44b17825dab244e3bb412a17a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded36a7ddce2230e86c4a7bab421f08786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692d33e46982c095fef50d51ebf5788787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3de1a00e061000e85f1b969158f750788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae55e1b131939404497e5d86357cf4c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30d4c96cb31536af9b7b9bc9b90032790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a50f7937d9cc219bf7cd45a4799ed791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfd19226663798090a576b8f599c72792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602edda3635911a166025766d943764c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144aed00f187f77d0c934d6f4dbc492794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d4d0eb4ef8db72f5ce39be716d407795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab8c39de81ccaf9b847ce50c3d75811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e3db6ec410af1a918ae4f2e82161f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196c14ac3b5a904953b5de6e8e65ea73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535724b733869ec97121ce56e6bd35d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cba706b10981c3ac0dfa8f7b928b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf5aa275d24fef879ba99534fd9ccc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f650a2401ac1ece537746df2dc928c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07558c85923c1471cd07ec015a39324f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e83d56ece1c3a52c61298e9118a7769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215c44757b11408feacc43570a900cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef2e1574f14b8da155e3a22394c39711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1732ce97df7b7d3f8421ca828df3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac6b22e37d25a119a50d9fb4d30c8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9027b504db6cfe451a7d7e2e3a2d9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fe3e193b418ffeac4d5b5696230fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd325764965bf6462a5d25bb53bf81d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcb011a3901b3c2495c5c61e53f33617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a55b13c19f19ccbcc25577e25da3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947fede0cd2545f83c8341213f97d7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077173dfd27d69a93fdcca075f06b39520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f5c3d624e5cb38f4063c76f4da9d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb57afd51fb62d3a4036f0107f10d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fcd7bbf58a8742f32d59ed112a77123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a6340981ab4828676508ad2da82e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1ccf16e1923469eda0ff719f8737f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7299e46d50f6cd4062ddff60d92dca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee931613e4e3d5458adc9081aa25c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce98419c55ae9036cbde577667115528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69b0b24d95eb1d8ddd594106e1fc0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f13ae82da60699399b259eda008f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036fd12c92b1b290d456a5f2f8071fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f4281cebde630f39334cbcec065b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8cbf71a64600961cab4208e8e9c3533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaff016b73778b631239276349cf9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317eef693ac54c100670eadfeccecd4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86e6e0c622906ae2bc572627889ce136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3c3447a7e7bbf3f68833fdae4832237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f08f60aa01c52b3ba68e32dbe9fc638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09f70ba44342528816cfc08ba420e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fedd52c207ddb5baabb9d6c69c747740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d30798e89599bd2d39ee3b30907e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298086f32cf74a737f62533b3ed52b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bf527a777ba91d0dd45e16ac5199d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd417e2ada8c3aa5e38c194505920b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5170716c75d7bf774729f2a79bb39345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33400a675d751e1b2cb9dc37d931082946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932338bd0ffdb71586561b9aa592d0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd6f43ff595a38d8263d4b18084a5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ede36c194ebef2d4943bc23b2060749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39463208a37f62ea39e3e8978ca679e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dedfd9e1abf8a618bff049fe55475051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944e0d96855825f678607fc49f314ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9c37f034a7a351f00e76f3c3bd0e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79191fdb0458e9585f6f1b8f5819f75354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fff06724abe45f72a4bd8eabebfd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe019dba7f4250bab49f773b673c8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92abbf96f06bf4d0d5a300f319d76857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd4e35010b20859c08e1e9448dd27658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f42df6b0c117d4ee349c84d5c4a93c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9618decbcb89fd1e4537df6e7019960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7836abeea7e465faf6944adecdb80061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430f950953e2bbe9121c9331360022362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ced522929e29bd1c433a545d0be17f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dbf447884955adb1ebdbc42f7b80d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e440b7578d7c439f0f341f9e0d4e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192de51b22127c04f6189aeee0d33a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b03f4d4ce6913e4e981c770f3be3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea76ed34acafd660a81d0222f19d63b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ed5551407619fbbd788c70658e83069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d200fa9cb1c92e8e65ac9682926e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc27ea6b3953b6a184c060b5ae5498671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900e6e34c8fbf75f944eb91bf4ce1ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b07b889ccda65c8b50bacfa1fbe2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ff04607a1f05a63329257fcee099774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d540164977e78253a3b2bd2c531be2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d267a24aefba8d19504a18197f4f5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035e3c673631d381097d4dc432253a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcffa7e83f5ebdccaf3a90d2e42c01778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e71e24c0c9ba76ed6170c324c2554c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1507fa2d0f6868a5dacddbc5838cc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7327b7d4e544cadd8c34fefd3b8a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6b2319c1824adcac8a27b215e3cba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a955731748754c633330d7c093b62ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863dac0bd9b20151c610ee0a9e2577c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac60bea5b72723c6d1c00511f591dd685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32622f221e7e8140827ba732f5386ed486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34688f8c9f92076773d9764cd55dbd0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021c8c6306f5ab6ec833ecb84951e1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ef1fc28de33472866605d4bdc94fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489115a3aae2701f37df1fe381102c0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08683cc3ec7f9e4a54805e0ccea952a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a60648f667fcda5949499499e7cb7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9869d7c9e2ca0cad07a463ee54616193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d38da9ffc229d738e9e6d7ec0c5eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce99ac2ecd6953f11c423cbccbf618e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaf239d438ad2c82437f1bd6bd599c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98d748f6c6c994c08aab812459c12297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff817d250490f599ad110d898010ec498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f176a8061a850aa078ea7e262a5ad8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee88365d057eacb0ea6d89eb09eb64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5320437890c6f2026ab86a4e75072a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f561980531f4c2e44625e80ffa7fc3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c30ec2d96197cee17ed30292b3e6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c726913fb2777e237f7637ac186ede5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f834c118bafaa843df986f939a55bd4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf81f71a693ae833b3bcf1d52e841f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41e1769d3a49b44ec65fa248ea6b61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c190e5febe7ab9d4b28a95550d692108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf27e5668c050b8366236953bf2fcae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240fd91ebc0cd80bc036bb531b03012110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193252f9601d74605ccb1524ee68d4f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfff16ceca3329549b6db84c4cda386112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8b277a102dab0f5c8483ba291c2d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405c76e7317e06bf8bbf23166c4311b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb52f61815d4e5fac6c445b4f28682115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86841f1776f2100a3bd4dafe0fa275e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452b53b4bd8124c3505868c7d17f452117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b616373b724d429a04eb3962ee156118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58396fa1a5b483b94d18d1587fc42341119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6754e1a454c53273bdb0996607122bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4466bdd9989f69ae7bf3c1e35aaf8c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b5827ba2c715319a64dd01c26cc83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026caab4a7b522f8e9eb7d1e21992e00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada00f391d2ad3eb90c73fbd2206def124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01a1eacc9b0cbded94172b78cac003125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16779bc63a8db66ebabac195ab2c4ed7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0631af92fceeba06fe90151cbe941c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f62f16bd1e32e74edce7ece5c35a96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a10accb93ecb6b9d030a2140dec35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7006861fcc26efc909ec0cfb7ecec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00e2e33673a2b9008cb16845e13764131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b862ba51e413341ffa2a8c11ace4db5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40739daacf214bcb1e6ed3a7935e27e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426d8a22b20c2fa5758ff81d58ad371134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0fc92d26b18f5563ff0d9ab2ea0c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0894aebada11fa0eabba07501ae10f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cc47ebc5913cbbee1ed34a25b817f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e687b667598f0160a03db78b9233c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f5306b5eb93aadd0090ca092b9c14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e259541a2d7c0797b9bf87e98890ba2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc611dbd8e1af94caac5974f431685b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d67f0dec7f9489e31f228c213579b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681525fe6e559d7dad1d2bba42942b6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20b8a812a1390b49dab669d8aae640144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6ec303b6d614da8217c030608b77e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5ef43d7063a1f6b165c8ecf1d64a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d61a77bb0ee59c1cd80d4dbfd3dd7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaf03ad4caf4a7458336af588b6398148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e32a016e8526f8ffcf96f7302e520149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4280617d5152ca9ea82922238872c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e27b769d8d9aae8a4cd99bf0686f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc354c2b6c0b1d5967bcde3fe41b6065152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617a78a87baea999c0bb94217062023153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4ddec38fc1eaf4ca2ac5bf4aacd8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2ee6fc040c39b95e2466a06109997155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faea27ffc7a5e3364ed842c000e65b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfddd38238a5459d43f5681cdf1e53d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784b5359148d18793b73a8596a04495158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62651a4625e49e1039427d709f630272159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6ec2e92a323101b26859097a553e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bf76c9973a60645bf8994078e6c0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2609911d34b84fd4116fffecfaca3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd1f244119b20c5d8b172e269a0b1d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91151b91f4e5bd5b6b1abbc62e366e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31361dcfa5b15a93e0afe37722b0ccf3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679cad86d76c7b21041f120f1779cf4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d06b0ec3f596058fe23fbf4592f25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ba95aa5a289ad82bb04a884ffccf2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38935ca033904685064f43f0c6f4407169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273553f82a6c0103b5aabec80f8b9a81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f499635fe777e2fb27c117c0f26e78171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752da63468ccbb16fe75540286a8f8d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe19348f81f7b81d04268fa3a6f83f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe478ccabb9d64b0fa3829195be46c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc004e714735285193e196bccc60c021175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdcc337b55ad2c46aaadd920d26e40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b70edebf34a5574d31289647ff27a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b561305431dcee288c891a2ba9b707178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634adc0761860cba36a69ee32e15d65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271825cb97f9235d09e8c619a7c73e48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fc18a1e20e94523432007104419bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fca9b8f43db8f99a80234b7a22ba9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d1f41dced7e901368f3a660463f7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06963d2727e9020666b5b3a028d71500184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311bc5b229222e5e82d9b80813defe4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829aeff8c6d52a034ede0a611c7a19d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2108bc1f59be82652a65fd5a4bc2e4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be40f6bb96288d5ae726023ece4fd2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9197bf42c445945bfc8608399436b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b692da2744ef248b45ea0a2fedecd5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6119fc839ddef7e8cfafdda732f138f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fb796298693ca2f605efb65152804192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a396bf1f761b940c16ab3e16d4b9a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4386c18f3da002db25f48068f50be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcc4d74936a3b367ccfff220a3dbd8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba518f0a514b2207496ac0874a8edb2b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff4ab1de63e9e29a1eadf8027b7ad1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79fb1a9c7dd7b44bbad637cc8f09b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0eff3d6cf580af49262cf7cb9a5db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e8cd8b065b42f05d632b1bd6fc45a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34756a15ab155e90e68734f4b89160201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75676c07b9d95d06f5ede7576d58a6be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1d3b661efd8ba90b24de62c86d244203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab359da029769340d68459f02dcc2ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce55aa3af93c184ab3e59dfdf885c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ff3cbdb6fff740277700cd3a4ae2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821f477e4e8f80950c4f2cdeef905c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbe4b0bee1cd96b38f4a122282d935208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d398e9c8fe030445df6d651a77da52209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a317516eaa6631735063797fc9cca0b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba238b730dcb3190cc9f6d4d87c92e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a62ddbaaeef18640adfe9ed3d0b68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b09225bccd338b4a57d8a5d452e664213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073ae73b031c56e01f8a1b125bb2643214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedea27d0f1493352913d4d86e0502e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe1c3e4a733f41b8dda4a356c19006216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e8fe5a532bbf588f2561a53e32010217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02717ae1f5301c1ecb21f878e0b1a60a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6340d73172a40a66a4b4882da30dcb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2d9eafe975dee082e7582ce75d0a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac3e5b0d0bb61d9a3360249a589b5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122330c3c7a6c3b1fe376ed8211e75e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b15cf35d735484cb8a985171d8677223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faced41d00d549d2d6cdfc1f8614f1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218503625c2040e4f468a455c875b0c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0b399d13265fd74603acee10d237c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a42bb6e2204e7c2113679b52ed4d37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e59dbbd5635de28db668c44fe5aa4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00513a6d0b630e5fe5ad827fbde0b1a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4c43bcb6198d94b7bf1f477c0815f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719155543872e68df9568fe0b73dc96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b46d41254f6236f5a1161adc05d90d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadf966127b3082fe465d706d406623233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eca20c026184ad4713e8630e4fd9a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8685ab8eee02272971677ca132cf9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ae5ce2dfa03fc23334e7ab58d4a72236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca22c1af718ffb69ab36b37a49919fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5100c44da4840a651ae58a07292f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724e10a95bd00ed33b71da7c62908e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1e879913e5c7bded69aa29360e3b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4881efde095154b4090dd2475a6971241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd44a0337ce03d13721de420561caf2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521c0010a3a9725fc213b0bfb118736243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846c450e7bc89aa6a52911f02442318244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb909899a42adea0f99f242fc909d9a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d30f11871553641c62912669fcf2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31eb199d08b81a726dff02d11ff04da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42bb1347e8eabe9d6ad69336f9f253248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0caf588aa21548816bcc7c31e8284249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed7c5453ac2b80acb1f3051a30be9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ca22f75a0e15e3e0420cbfb319a48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cd9711b1bfe0cc93892ffb12bca0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9474543919cde7b028c272bbfa064253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919a8974b2587a870f66930c4780ee3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de29220f4619b50860977c534183ec9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e23d4f75211d530201f4703c30f9eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f85d0e8b51ea5375683b6e5b352c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8dbed03c6457077afbbfca7501250a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255329f5c825afeb813f63eea9dc492259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7af375834023eb7244ebadbc5a5f68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44785b4930499e1ca138cdd6157ac91261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada97e44ce67134652ec50bd404da090262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfb5d16f5582f89e86c62120f1604e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd0e7b00895ca4aee6efacf7011f8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299eee16be94ebe0a2af122bb0b1d6ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b5a6b3928f5eede7b7cedf9b4ccb6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faebcb3c3fa33aaf60ccf8f72481c0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637ad7561222cc7fd8726f3183efc51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37132cb1e210a093a2a5b1f6f141cac5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02dcdf7c7ec49be14a0faf4a76e92c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa486de8e4d3b78d2c714123de0e7799271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e627e3f6be268d720a371eb1cff06a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31732611bbe6dffb70c5d3808ebd6a6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737d4bb15338cd1246e0f6d8342e443274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d2ecdb868abb5452198d7049305ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf87ab61c9e45e9842cf1a8b499a08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c8d39a614ee54cb70fbf25af5391e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527602c166086388140a9e86a7ed07e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef621579e628381555e9dc8271053569279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec4932195f5ca2787fb4dbe042a2f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184033303c04ac1a22487b5c86af356281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84d12fb6a2bb9efc702c7838bb77bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d126089920c587132a6cb6ca7c84a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7952b747e34ae33bfb13198d61116284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686074073bf1d74f38034347189e222285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada47470bfab60f2db0435b3bc3423c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d9c074057c4e351aebe40c3a82509287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d9fbd7e73956db807d52fdef72068288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4db9f3122e01e6efb138827cfe26b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efb4d15c12546be09ce82b0c62c09f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9878f4ccfc2e11208ed24edea5583291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1345d515368a507ab56b08bf74d6b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15aa8dfa19d20cb82f12cb84e8baa7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8bca7b6365eff9f82656847a848fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2eee67aaf6296077c3a1f60b71ab39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347aa21d778ec704f0f2d161077c15b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edd923b0835c3d820560f990de18d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac41db60b982317fce8c47f66ce5607298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14f69b54edbb85a1037e98e8f97453299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43c0bec75d5ffc2b5b3084d8e07edc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c11d7c67b9c4fa3606ac990a8bcd29301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8c8458e1911b7f13e0b9f3ce461f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9232ddeb1db4412b0eb43313b74958303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a723babdf13e25b2a4ca40fd446016b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5784ea413254e25e89aea8c41fecf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd22be842437549fe13059f9edf0b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cf47bdef9fb502f8a2cd306f87481307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac0dffb50e8bb82e75f4c203d5643b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8ed179ee5f204d5bd42e8d99ab039309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b5e0c6f9fd9b81018ca9be13f1507310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edc5ae4cf7d55d487ee21d42de625c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663ae3833a4760372fb86ab218d7411312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dfa6103a8a10c48c2eeb71ace1b4c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad55d13c19072c0ea047f4605e3096314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac78f0db87345b433184c867919168315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667308119357ea0825c09076b39edb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdabd63bf3383671cdb810ecf31410317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f8cc0146feb36764534d6de64092f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fc325245a3e71210faec1b5ccaa58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb3ebadf06c756ceb0a9c4806b1aff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0bba112e182cd1407bde649a00022321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84721c0e905316ede004075bf6726641322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaa53d4d1b5f2ca50869a554ef2a1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79b16b80e69f4589ab3a217703724c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd23c317bf21897b042536f35437db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69bfe54653d9ea700959f9c52ea2b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363247f76b140f3c88c9b813d7593c6f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff62fc99645fceda99fde549c854dc0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3e91ed6c4d23ec9f892c3f20cb386329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc36c619d9077497a4f18883ed2bd03330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5dda2c6f17c6ac64bfb735f4abb87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4781792b95c545c13121be3dbc96c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ddf7cda5fb0ed2842269081c3555a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef39a7d0dc9133b6fb04ee50fc5e6e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cdff8cbfbc16eef8b9437ca828f4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910dcddf416aa1ffc91d8bc67f660b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d58ef59b8b7f17c86c1f8fff5c6273337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b95b970c05d53517c08218b9a79886338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fa46a73cdf50314630ed67e766b60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ee0f5d45db6263d96acb8e26a3d7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a951004a05fe8ef967eb61b63256e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba65e16238190a87b1f2f36d9c8ec35342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64207cb0913080ed1b511bcc1c7d7292343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047106008d63132da61d3fb7668ed13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85c92caee4d96cb4c4b21e72bf43a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334fe20840247a04d7cf61da0377925346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d80f8397dfca75a910a4a0054ec91a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b35a5d5de3d9b8a6c109cb808334e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe60844c3f27446181cf25e4e7b51e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba586db0800963d99dac937ccd69d007350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9d60428912151954ea6866f7ef97b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dd40531a68e5306d5d4ca9678b274352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c83b4469f17da2c59853a8e42e2f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53307d9333e8f6cbfdfadc0e9939a2b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7bd6ac54027c8f4e34ef4c659491e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07965245beb849b21995be3f741e0e4f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba85a48a5c79dfc970701864f61712357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae20944cc305ba39640b03f589b7f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cad31f42faf6d6c04d6faee6cdd3e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722a7e763f39445acd29828e19cb39f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d620a65e94fc9412d6f152212614c59361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800daa179a52141be4b8eb3a33d3849362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20955fe2c49db11c844f658a0ff117fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62431c787e0b7506ffdd5ba705ccf136364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761161a9f2a59e8d81c5964bb36ce92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0dab11a75e2d4fc35a6453da39d75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc002971203d91ad0a0b622d3443151367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7930ad2e6dc54f5528ae53ed7a90cd4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de4cfa45c739a019c477f8e7e937c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa1a4774d90f249768f74715864f38370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157c0e44a0c4697957f907177b8ecf6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6825afdb5a4493decf6bdd0a6e74c9f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95017ccb30833fe0ea4cc471c743ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85079808dde25f1ae303add7e29a892374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea38fabe51e3290e4b6df1c428b7ffd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e00881bdf84cced435306a0048edd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7e2aa4472cf0eec01f2c137b70ce4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473613907de3d5c568b032fec7d0b445378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63501124ea265ccfe893191967fb40b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec647b9394ad7c09385305091d7ad6c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4ad59618899cf719e84d0d0bc8a6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7eaa95106a51aaa22d870d092d190b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8e5fad2da9797d7d0b169c2dcdba2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34177ccf6f519bfa4347a30be91d21f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6cd0212fd00145e1ce9e872d37831385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569a5d4c8536b6b6e36f587b5d3db36386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0784ca48a43f998b3885e42bb0c49387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3710d563fb9cc77f8fd45f637bae2dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d109c887d4e50cc86a7d27f7a0f703389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073266359c7567a83be61cfe105fed8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9615b26c9a58886584c6c40db50f3a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6ff890e472e9c8128cc179f10a587392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce2f7e66b4883ad61398e873848825393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc171c85bb14c4719d49af33092b5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af79fedb9b75e2646a14452613b2d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f7d4f694a29659f67fafc60a1047d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168832bf3fb777e04119c23aedfaf472397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248acbe3f7628320d9ba347bd0d228ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805c44d0cb2e10eef86835b0dfcf977399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3ecc110a6f4471c59fe8fb48dd120400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbd5d772d5852bd877933bab3e1445401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4e28be3fc2ce52276329fb1994f70402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e08bc74141941d86554ded2710696a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f2a877676410147c9555be5dcf008404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df709ffe25087cee9b6bf8c9cdf1fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9ff40aa68fa1c9741ac004551346c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f995b273da9dc3e504e567fa2c91e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958a55e717a133eca61b872bc78faaa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba02da626f1402212135c3a9ef5510409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b98622bef0988946e96007fc5857b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51209e4e56a58f09eeb38bc8516c9eee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56684edcacb5e8277b34316a5e7744412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9332db40d4ce9471ca48337390b57ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bff03bc0a2e11bd3356484b43bdb5b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07f6cdd84152e199cba2d6be396be3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5b37eaff82a9fe5ec187be6929c4a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99975685a48ee55f8db576bc12356cd4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb1c79f8801ff2c3cd33e048da5691418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c250c7f2f869eb8a59a3a47d7f68f46419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c969b3a380a92d63779a00424a9b75420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a8eedf8161ca0366fcb7bb24170b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec1e6818dffd50e39d93b047a794ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22451ebb29312bffb615e0a169fd83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e99e39696eab602386d5d6baa459e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a5e312200832192bfe65e6e3f8148425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c17b5a81d875f43ca28e90dbd08284426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ea8fb7dfbff9381d5d1cbd7b27540427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ced6d358bfc665745fb8b6241372f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627520f33df4d622feb3da02add7a5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ffc8c9b6fa3c181de00c9ee605501430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eb112dff00a54a5cd748e0b59879a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fb8c7ad96691a61076863a0fc0a1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d98a8e4c1646eb27da2bf30005fe92433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f63a31eb106ffd6ca9a8d7ce827711434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3355ac321f806d30e235fb263b32f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d34339efef845c4d0972ee92cd6894436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aeea4d2ac7c59476d33ab4bec84e66437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca8a5d81899758976ffd7d054f39b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c728848418997195b0ecac4174c88439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c55dcc22ab87ca743771b7248552a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e27874d08d5c96871442393a15c3a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03fa6388f69ee99432dd5a07a6c7c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9affa754045d9c40ec86c40706ecb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f18c7288470a33fe97e05c2576ffc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03177f90f8af643b5271064894eac213445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bbd6145f885b980a367d8ed1bbc70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156e6788448689aee6b5d85189cfa18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ec53acea45c3d3e5e70d591fb576a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23cfcf10e894040dcef142073942b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45751662c85e737683603ff350832326450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61bd93e15fd1278462a18b2bbeb5f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c70640dd138e88d177cb3e8932f88452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374afc738fb754d570b339f241b75ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f317a472714c833938bcb1c2c3ba837454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a623f0842a42a235e4e6c3ff1f283dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081cd49bdf6ad4f7c8c75df80c2c9bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a2979d8dfa5e2514cfa7ff9455956457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c1545e232e89de3182dcc4c3f8403458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ea91b3aa76915cd4621da82096980459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6893d91dd5f1435912518fe0525a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1d783446cecc4795e34caa3eff653461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1074164bb1ed939802eb50057f628462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c9231a2c85a1c317f6fb6c8f56b68463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c529236184ebd66348e1e7174b1c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1794dc7a4e826240d067b33aae29a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74749e78e1c3d9c0a208131d3135e3a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52a6e67a2ffd1d5589d9c7b91c8f57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b22b712ca9a0134d03555c04aad218468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c0685deeffee151caf105a6420831469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeb94cd61d97c220dc7b2dc5ec4a18470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cb06ba311c17927ac1b72a122bf89471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a83bafca43ea21c637471ba714976f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492af113dcd0fde0b6d9e55c64f5caa3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a8e0ca9b8c146617f5fd737285694474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaff0d64a82621e958aab11854f720475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d03d285b640ce1598f80661deed99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87b65f39ff27479ffc0c7b32b5bd96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12aed9322f6665fe536a1dbf66a9c83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aba35b6a6207b5609418a2d1758c7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137acfaebe9b9d08ec66cbd79dc56c59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d79afe8fb41d59ff4a5eb162ae873481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f19bc8a640587a8306c6f9b3fe891482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a912fb903387d3cfcf7e1706ee022483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcde58681f6f26ca399aedc7c5dc2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77824196de7b90384422d35bb0ddb267485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b517b12dfc41de6304721a82bfc9b8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccafe26fdd0278a0b7e1eb7e097312b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3aa88086e09553f2fc12beb1dfab3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2255aa562b6adc6942af5bf3e212d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d5553bd0c2e334683013207f187e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db8b04da06cc989d097e32fc5e3e31491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2024172e5440959bbeff9834d90ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f205f068f677ad16f79620ea3d2663493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062469624a610a3de5b3f8dca7d461b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b1035670625f5557b58f86d71cec9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b518df448e4f815e162fe28ffd153496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3afdac57824aab8f9559388348071497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77deb64ae9a0af44b2742a5b6844faf9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2bfcec23f571409b111b36e383b3a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb828b29da3b3cb47497da0fa3adbd4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486b545877cb8ff4c4d9bb17acdc5e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be68306cf1948e11dbd3c6126d1c66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bd4975d2c215d81b50fae4663ea05503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a71f98cb23e0a8746715d11cca0e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151de9b3c390155c16e538acdbfebba0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52faa484336ada852bc673c07d8e385506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c185744063a9b1200929da859433e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f757d301ca73907a7914f327555977a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940bc5e42e9c4989186b87d6e61cd0b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a060d7a57ab8b54dde53e748a991d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebc8833b15fc9e2ee96a95da2e9b32511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f9c78b5d9750da681c9bfd3064948512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0d513441d1ac4d5c09a79c88f32b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b600189960863dc7a40356c48e7f81a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad41c9c6dbaef27b4ce8eebaac275aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106921ae4a3cb4b6922899a4d257313516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b37107cd2254160507e1bd91e15f7e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb09c6975b93a39ffe0d8e9799bff8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73429174f37edcf4d3685fb10aeea4cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624618112a3f35ed4b07f81fd28748f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94b47b317109c7c4f5571a0bedb69a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b998c1efac4fa0a09f768b700a20c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cddce0e63240d2cda5e0953c53c80523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99042ae08ce2516d85fef71f9288f14e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba686d4990054879617d33ef0ca2f465525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82280f37166fd6160f43ff846008a3ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55668264f3e3ea2da4d8acd6e343e25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8e46d260a6fb62f6987c40a67fbfa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687e5b844cfc813a7405f3eb9ee4a1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150d46c59221cf1359a0ebf5a57aa02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398c92274556759e7b74078dd9a85e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f054f0085264f95cd17954b239cad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfab6e835f549e908aaef20f29cc4a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7b9f27172f01f15433496915dfbae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadac15efe1b62615cb7952065f5d89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299040593fa1ad91f7d3c5a14bd5337536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da8b140a1fab38a469f9df6d76a9f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12722066c7bacbbba76e0d986f4a6cf1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da03645b817e58ea174b8234d581be9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde1c26ecb36d3cbc9d484c1bdfa699540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4079fcdd8b22f73c338b6db5822b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36f915b024dc8b40e8d706d82308b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49da1111f006f6c4ef49ec4c04e4bdf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da817d25f16131244daf6a51541ca2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230f5c45cee3e3938b8c596472aa221545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0a39e164b0703e7f973608eb21388546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc96a97c734ced6f7e851e215b0838547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d63430b11a053ee2a0353f3a831451548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b02f163ea1cbd0298dc2595e4e2dad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd187d33c5efbd7722240788213090550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d89e28323f259959f4f3db8dd34d0a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7091f43ee09801afe8fe2d6a88fdd6d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2da42cb21ac58d937cbd9838db404553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9109444072484492a96b000a163fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a6f1b7959443180b90e6b9d6e9a76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37008e87d9e6dcd37f6dcde13d7317a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95609b786cda9ee6d2911c99bd6d37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5209acd5d5034332c5213010ec3c3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247af6a400bdddc9103cbbaf4fdd4939559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe154087b441f8a67f6800ea73789a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fa45c833249e6f9080214eb99b03b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f348a60475c936bb5f694523e7bc2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe178d03897fb16be684141260ba93563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05136e149fc82d2c9e4a8e24983b676564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e32c0430a20b3f699768a51a2f67a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3695c6516741e5205ddab3acce888566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726b3617b3a78db34a592fb2bda919d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bd04452c2e86dd51678334a2f0944568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba2f2126e088e3c0181b22503fd36b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f717e20d1bad0cb9cca55179c52f4a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b999f86b538aed4f444fe43c037094571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c240e3edb0370786604d2fbb05c75572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ced2526b00cefa9224a2334da5023573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37903f0f42ec8c0e1e8b7674fbcc1a19574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126c9f836ddf04dc776d682c2ca913f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9183fd9e81c3d98c67118d9fcf10ae9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db198c2afa6502015c6c3873d14263577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c8a63bac9fc9753a996a3107d2e96578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d889df7d0eb59571df4d02f938336579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5d07fd5d0792eeb9defb3a05d1d16580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02853765808d1ed15aeb81fe69f6ffb4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cf52b043d3cbdcdbd9cd39bb39d8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a4ff82add8ff4803f147b50b0a082583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f8f265bd1ef70b80ede08b37160df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3379318672137a39b7e9ccb3fc2191585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd259bf740fb3860dbdbe74776e74128586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d9df402e71524acbbfb0024d80afb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40e49687cdaf92e505767109db5a6e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfec9e3775954f4f12c83816b99abdd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bbcbdeaeb2dabb1a188e69f13f27b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8547aabe7cc225db18691bb4bf1776591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4b4422ee1e65ad3e95fe5186cc389592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420be77bb7ec6d93521ae941e1d62b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7165838b0fafe2862de2852423ef65594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e34294552ebe1020d385579ecd71a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a413771b528ec1025756abc6c1d3a46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe740fda3c4d5a9a25e90857b27ba4a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c90a3eb1d30a0a7af9e86c0c98beab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05530e587cc01ceb07c9a9dd935fe0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b93d10bb5a6c25f3ecff4a36a9a30600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4dbcc937a18c2a4224cead409258a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e46273d387de21dcac684e76f0039602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657a25ed6dabf6e7c58f153e651e8a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f998b9ef3f127eaab110957aa63282604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb69b24e9abd474e2259e69e728fc2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dee74da90d900fcbdf6ce77bae864606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea354fb8e17009359a90628bd04832607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838a221d21ebeb181ba45cf93549ce9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1bab8b8ec7fce4e8ddbab1a2db6ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec59b3c637503b4b9c7108d1399767610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd7c56357c2c247c6953aaddad2f78611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3790542793630fce84482cd95cc97612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed735ba46fbae570398b29c9d7c83c27613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64deca053686c189cb65bb742cae2923614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3e7bce4bb8ae7497668bca3220ad6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47047bed60c30ff35f21ba729b59fa8d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06675fcc1283725aa3b21b7340c7757617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73a53d150fc51f8733f5c153c3600c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816add3c54e04049a012771ed636296619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97311cd01258b33368c81d792bca878b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383bd270e335e3a9fb9572c73b05dd3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e564e091f52e12809b7688190cfc0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd572db3cc2c337882577182afc25e07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474a72b8c70ee0ee842d33a998f76de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee624f0159158665eeec1fe49a889060625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3f2158338c95234098e006d7270da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e4fb9d7484074c34321403c795b77627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468a864c55b1829969286d1b5316200628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09127fbceb2aca0a8ddc9c0ccdbb9600629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8623f1dee93f71b47bc08febd56ace3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65368db158e592b2a125e89bf86d840631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc92aef659186b536c5d9b79a2442b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07e7a2736970b75a68c27e4d3ef644633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbc01681904497d1b9eb3f966def6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357b11e0ba95a3cdb74d2688c04f5fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f4377ad03a115c3bbb33344548b1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf545599f589bc7feeee54d4f751ac9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9f8b8bc6179676839dce77ad78d29638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc70b93c84369616c6e84d2fea8d27a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d26801d0974f5e62dcaaa0ca77304640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb1cbf8e2d55a88f619b8593b6d9b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852037892089eac8ab6bab14ff4e6c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2bc608ca9f830e53f79582e82cf42643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acabf899f977c477b2b38dd034bc03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31222a7c53abd681490552b998f82c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54907df7eb724f925f07a8ec0eb74395646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693d9194e9d347fb15cdc57a10c4792647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11904bccc835372e83a1036dee2ee21d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eff7612f86aab037c2aa4bc93ff27649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f429112f616e7400ddf32528fe71b4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed63b8bd3a2d455939de0aa51f53c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f59444878073dbca504d079b4d08f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbac2f372e506ab569956a8d02b9c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafa9d20ea1da9f6e8ad9ee3b60e95c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64480e62fb5005722eba9e200d0e81f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf139baff508c8d7a31a5234eff5745656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0429b995087c1494ad25d3a2e415f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee52ad7598aa122324b92538e65737658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca111af31f4fe3be3166c520bf80d09f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01530361bf7d2c5bdd123f0b453235660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5020ba9d4d7b8553eee594319df56661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78935fd3f50ea57286f41e649fb452b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879740501acc3e3a9c7e7a56238d6a90663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5c4c9639759460cd28f706bc185c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a8aa70214b818aa4065ded5fbe86f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c47212d27726231d6ec1858331733666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0164c6b5c4f893072f8abbe03aa336b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a62259f621f0c1d8f8040850387998668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd01d05e3daa3cde5188ef718d76bfc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001db568894e917e3e5b97fdb5eedf8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6f139519736fbada37b07030969d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908caa24a89954313876d668930ca8d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938a99280d8cbf738e5a8a54aeda3a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756bbbd9d1a6d66eab18d5494d666b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0b457898091b1b6f328bffc1b0ed4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97435e364a13a0ddd7a29f0e501b82df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc338f433c389b4b252db220ed6d363677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c25f7a6bb163ce5dfc2778d6052b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e06e663479194787c0d916ab336596679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212f89f6c002c14e84957f61a19cd28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f085eb95282855debd724bae986eed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be329f40e1659c5a427622aeefca2c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cb673e5eaaf3aa37a4cb1bc57451f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a754d7fa656dfa59199d40fc03a5fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3b4f00a3d6f37e50c09ffa0e32528685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcee367c9ebc8a0f521d350644d0b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8a638b698e753b25b94f3be3e9278687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663c0b1b0df0ecc3950528113e3f6ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90451969413ae62c89a66c0c2dd43e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eedc12380b7b5efa66ae106b5e78c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50be37f2f98d330f9494e7ee3f76820691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ce7296ef008edbc50346f180eb8ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d08ed6ea0ebad65613ad2bb929db5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2650e4416f64b1da2fc3b5c01ba312694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c62e25bdf1c29f1ac732f39f10c71695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e8fdd87f7d28f928666e83cd93d30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea1ba236275fedc794f8bb7f966fe8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf60bf0bf21346953d210b629743e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15a3e894b5b9603dfa8da79c85a1a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281eae0267dee179522f6fcd9565e7c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9b038bafe1509b2762428a4c76a36701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519240ad4d75281277e01678fd08aa88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da10b0c9f66a8e280e8ef0bb0ed201703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d864f22b0cb415378e02f3fa9864b31704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3044fdf88ec921149dbb1b65607f98705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afde2a0be3068608fcb3c78dfa812d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0edaca94ccfaae8c0f739963ce627707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23f66caa96d24549aaf009b0357ee3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbeb9e64197a7e7ba2ebd1ad675107709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc12c9595393c6eb22fbd46cc67bf9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a485f1afc5368fe63537f9b8a6101711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f48308a6bceeb164b50dfc47e5570712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff2e5b9a29bbf75dd243244b155515713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3985e6295b43595905454cd64670962714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdffbe99ee4e5f1ce00d1ab78efa53e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b00947597f38efcfec516d8928dce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f263f8044c6297b4c71705918834d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7957f28bf812871d2ade661892bcdc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30dbc7542372a63088f3bc3af4f53b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d09343a651d85de05166716833cc4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17978f2172d6d7dd30ac48cb7e11df8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dceb87f799359a6e3f0148c12f713722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7ba78dbfb6cfee1e0ff53f1e6f01b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5267e63bd4d0823a7d9333b6439449724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e2883b35daab9728300b1641b9ebe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552f8cdea47c84b5f165c5a7133b8a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b90c9449a04b53626c2a5aef5490a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c1755b8bc0be8770bf741239dd90d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1e40a55d47a3583aa5f6b70b4c2fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296466cb0baf7fde6d1bb55a416f4feb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56812c112eda4141582e1d46293e2d49731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44682465073923a0b0c2d1b8ceac0e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fa9dd17bc69b7e4846b28c114b782733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b2cbe2db5b316fbb2510ba287bb8e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f120774e9e0d532f86e7d9540bf84735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a11396b93dc5e4f3f43397eefbdfce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027df90bac62d5444217101e2d45253737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a1741c919adc87a032780b52364ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12406c71aa664fba64cd1ba96565d23739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40528e48c13a9d1b8a6dce83dd62899e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845eb6f90f051d5faccf9c34fa4ca6e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e6511ab1ab8fa2edd06492537d134742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8ceb0f21eb6155ab4413eff24d50b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c9dd9f80129b13ccee132358dfeaf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48d0a9845c619df269b75b246cc7b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909c600ed9b6bb86cba0caf9fc6ed82746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab8e396cd633f0cc1576802e6cd477747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>