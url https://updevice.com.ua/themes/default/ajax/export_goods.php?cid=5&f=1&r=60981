--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267be4c213412e833887903f7f5293301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7cfeb961557a386befdcd06491ec12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3d1ddbc785ddf4642f0bec70923133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cd240a6c98b8870404d1834a7e7144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b892f97a114a7bf2d9f6bdf77237075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578698b432f5585c68b849e90b59c4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e7d8ba0c451336c33f852a50405287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4736133932764dfb36e36847ceae128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2099ff80a7acd6a57dced7e5bbccab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838447e91786366376efe6b09e46c2c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1de6faf7197b4fd650f7805323dda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dee00d3cc7de391ed6d32607038db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5eb96969067bda6ab643ab27b6811513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6810b71b30e0ccba1c321a4002e73d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681df93b87b84dc4473205e8342262315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ecd7c9951b167d8c441b8e886cc6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0ac2f68227321d2b24ac0fa8f65f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16088a994e563b610b8abd22f6217d4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c461b9e3a04ddeaaa6c70f855470b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225407369d69f77f436b966f0399f20920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459a432ffcb9946d82068ebdaa1b5ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddfb25acaad9ca5ce7d0106c31bf7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535c5ac158ae76f19cda6c73dc7a4e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3fe7251ec505226292c7a98aa33e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda6e8ccaec9c5f976f47a95608edae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e322d61ce3bfaebdb9f1817e6602e8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e418ad5675d0cefdf22c92673bfc62f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bbe05348334d862ebcfed2b9595be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb53ac9b5dc7267612232bf657dbb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c928e4050aa607d6313faa7c63bc5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a035c6df6a7cd3ab9ec309abdeab9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aa5b530559ea2b19094f0d3cb00a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15808c50872bf7ab5eea99f669cc07633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56dcdf783af233aff38876fc7d655434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2838d917a8d4b3296204b3803296235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31731094084fde0412c7d84e144a4b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026cfc4c2a84a19136868951373ede037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b37b9126591ec22a7c5518cc3a84f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed636f654fdeb705a0219b511b3176839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef258904481c335381aab34c2a7281c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6086121648d850855f0bf9f7e7ff00441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742c46a33873584145f286bdae8795942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be581596f581d750adf8eb30006b951643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ecb3478c073ba2ad3e40557f8242a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b868a82545885931fc774955106a5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b895f396100d335befe3614c94ffce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1567cbaafd3203b5cfb5c7d5a6b0a0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82305cc72aa322a2f7967721dd4183e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa0442acdfa04dfe12fb5b2ebf4af749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae57d9213c75ca43a3cd9f8d4cf01ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99130364189549d8a3bcecc0a29af8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d7df261c1d282102e9e77f1bc685b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6807348a412742c8c347fdc9ee32153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936232da251eff4be72cdf0b3308455454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b32f22ff86a0c47825f0703dc6ee655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2985bca2fc3b95c7c38a3c3682cc36656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712849073a7a2493b949a8df8c63e5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fc6eaff7a36822120c6177bfe52df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e150356471ade2b9644cf69eba8c2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4aa7097e8698cb121f2dd506c9df360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70898f9aa6f77719f60216e791bae9f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea951cbd1079e905b8e4c1ee3f618e2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45a02cb357a0fa4c1ee883cfe7a5c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295e46819cb9d6157571027d8a94b4364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee287a42efb46d740e23e35222679ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc71e4a9e770e25a110dbaade7ab5a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887c178a86ee3ec3aa59bfc59e374c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607bdb614aac6555d8ea49b2111b84c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b962dc327b21eaa3e8782e3ca3d4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fbe695a95ce407c4836533ca9b7d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db26aeb775696f55f4c59af8ba5ef771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed352e0de1e332189bd8b55774640bfa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dc4adc2097d38041a168923d6f31173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894b989e77ca815e108cc52f20e30ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcdd5983db20343be48e6dbbaf98cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d8861e18bac9f22330fdccbce8c6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923676036c8cb436448f4ad03bbadb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500784f45cf6a829df6f9a683cf58ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f779084ebe8ceb8a5277ead90d166079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5d6eb72991ba185f721d01a347cdb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429ab2d1ae754a0634bd5622113d6a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e264c5fb0c7c8a3eaa9892dbdc50cbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026881902aa88cc4915c8418f0ecb22683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49052b020daa710292170fb2e1bce39d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967c5f23b0b1c003f33cde362caed5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f88f4df72573d9e6f7767beeca47b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed2f5a7d3434c780dec26ec304e71e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6313b8a594e5a74ec36a2682c0d0b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40801bb2fad069283f4f11c3d02c9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a95fedb4ffb54d45a7a3a0357f0c6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ca8e0e7bac530f54562eb6074ca5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ffebb5731fa708e51ad98ce8b844792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28eb52fe9123e49becf0d54c271e8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c80ef4938246d0743c7807276b215b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c99037ddce9091e1efba6bc79f798b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeeea20906fb7d6a1966afe1316945296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a4a56449e3fb0c3fa66912f5bc56597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c8ae9451a8c149b02b38eac56871998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97fe734e5cd044f58c73914c44e41d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72516cd6befdb0313c12871bc13e7f65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59660c852712d17531d31f94d59caecc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ef25e7b5069df4cc31a49ffb95143102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804090d9d7d8a954054c82385f0a205103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc18ec249133bb17ba1cf3c7e23dd11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebacf1503ce9d2044add4aeb3998102105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc0578620dfad3b7ea54a3fee293a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f852f159b467bdab6c438c38e94974f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29f6b68342161febb4a33847ad78d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b33e148edc40f3b3834f03e2a6db53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485ac8558aa7290f4cfe8040383ad02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5af8cdacf32f29e9553f7f239cdf72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9090891bac458b3f6bcea692e26a0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af680d906e1206a1caca697ab0ce01f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96173f7c19320088d0a6fb8a599add114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aeb7c5299f7056be9105f5a5adf9b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16312d8919586d6d202ab45d6381230116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf29747153fe8268392576ec5cbff48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3282f44aed568a413965905c3fe3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8aa7bed8b398ca82350a01d3d03ab0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722fdc0988558cfcef625c551dc1a44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b48d9f97bc902756178268b50d2df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37123b0508253907d10ecb6a623eb210122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477594f7ed6dcb3b79052a8e8032fc57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828ec5ea1e5b262fe48952241b9d35a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8bf96014401e3b13dff2949b18e90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279272a234abad321ed6033a9c5d55d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f3e59a10624cc7eb8113fcea38c9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886a6bcd8464883b13c42f7ec3188f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb69a3a426385ca9a886d2059cd3e0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a87f1a4d9271eea281eaf7b2feef36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0a56f5d0499776a51e47721700be1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfb0754fee8bfa181e9aca6a3510ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99faa32040c6a5e9e3d7f1aa4899334b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49ebb74f7bacd3c674cb8c4901869b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b945e5aba1fb3288b86e7cd39ec967135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9e2911f90272085c307ff73969586136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40eaea923589309330b644398da2a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bccac0154b9c30fbf088e4655c0be7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfbe12241af9f260809e33d12fc802139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd8819a387703e3a40d2d16a0b1b9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff00bca52bea5b36c5fabce0730034d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d0047178c62f1b08f0b6e5d9968a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f5d083619e2fe3cf31ae9be24befc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d8aaefa104027600275c1be7c2c2f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc593f722437eae8831ff4bf49fec761145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324688c32616bb885323098fb1e8ea8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ef04511d71ebb1f6b83d9951f213b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a4f1f3d20f6347a33e4aae8575428148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86096e6da67e8d999f133f84b39bba6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcd2382c1ccbc39b50509cb7c2f922150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b0ed02aabfced2d7526bfa2437fe5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a65ef78e0b8ab34b1bbc885c5be9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ca4f0f700dcb3ac3bf33008ee3d3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98c647015b57e26c804da821f2f31f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fcfbf8b47a017ae06e6eaaa0a4883155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7070a03b677b7ee986946dec242f77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719ec250bc82d85fc688807d39954f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e27f2e18ff6df6133193b2e1d9c4f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734573293c611d7eb15a3b63fbbfdc3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660da7c57b173b2ec782ca93e66cc7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a5ee8fee6eab27198c8e568c55325161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eb97d391cb572a4765b2f86bb1d9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fb4c72926debd6dfea16b505df207163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226850d4bd4facb580e83ee6c02e87f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16539983a85d5d3d64b9ad7f694fe4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb5adc2384689ce48d882326cac7db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe24bfd2210d6dfbae545044bef427167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c242c3a9fa31640d3c1c050819c209e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09a6ec474470b6994bf7c73aefd75e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d95f36a7707a7bed62d6e1e5a2e540170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4c25e7474bfc384f763fb9241bfae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540edea367a6262e73094160ffc7175172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfd841c4470ba085d65522fdd63eeb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d89f1c7bf1d52c51738237bf49a4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761db7736a9a7026969c08e37c21c408175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab78d27856d8052018783f4d4fc6ea1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da132843b15b37c24dc7acb0a09915e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7a108e98f66eaa6d7a8f78fa9f85a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd0370d1102ad974ac5d9f60707905179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d2748a8a0267ba9a6bda460d042ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751fe4dd25d22fb0ba632f0e469bd62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642b7682278615fc801b25bf08d2b57182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a8cde837fe6c767ebccbbfa50a0a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7c72c433d510db490d6d94b705fad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237bd211671e10c04d5f25023c32329185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5772b8a7159827e6dee9f2827bcbfbb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafb2f7f877234e725cdc287853a3c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beb24ce52a5e938630714d308d7049188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774317b61c1c92614614b46967ce5f91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0de10eb07b114ef6168a5e07a649ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed053277e33458739ffea33a21f8b59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad91c440c0881b1df8cf0fdd5d16208192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead99d90f20a5e0b7029ddd26f4ccc7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b100b871eb48ededda34309b0532c88194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f8c4d0adc180850463b3e0b9ee669195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8c5302e2eea0e58a2cab38ebb1c79196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b04251e56b8a12e80d7911adf8a0f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7956575607cc6eca1104174c65928198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f351ffaed97601ff252046b6b3227199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad430d7ccd597dffff86d3ce2c289a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1697e3f26ab76244334f406e6cfffa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b42314067abd80c415d29ce455589f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc59146d2f9e48c56e050df715f3331203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a7b6c60f71eba05f92d5521862c82204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd19ceec18d961b74f4572046157dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197c1a355c28904c0cea2275e8956ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a33328f538c5790dcc07fe292da3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d16797a0c30af37f1c696c503c534208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47da83f6b3287bd0c26c7224959124209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4229e61c2f22e4e8bbfbf1b862ab8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4146c21b98b3627070c0c113103039211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec5a331bd7d23c3a0fa66557f7b57f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f385940a2dea0f8e49f6f919e4329213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424a41ba5c93e74b0a8943108cbae0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f4f81b28362ffbb33bf63e5f20fdf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280c2d77bd9f45fb7e3f3acf9a89532216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eafd32664e8d48cb26021c184865bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745d9a142452388f526fa1ee4f5ecdc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66d162aa4887285dc790cd650c74f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2a2b739635c6d3c3494a9d36a5331220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552d065ac771937d61168478e595592221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eda94fa1b5788cfa55807af9d3e3fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85343d232abdaa5dee8f0de4d1815d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b8a11f7c6583172d94d149a8d823e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c296200a61b763df978f6399e0c1d98225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39249f292818583990ccce831a9407ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789ee903ce2f21e420155f1d428f54b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56f7d3388dc8c5f18262a52cb33dd9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b60d57c4fc478197b349af47362e8f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf816953f7238b5fa256f52c4ca0e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019f997190442d0fc4f8e2fe003384c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482b8746119ba2612486eaed003a68a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8b67b7855a1ef1f90803cb91fe6f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea669b42b8e4d2f37f102f9b6a2171234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fdfa38d3cd10c6935e48373091ff4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711a5705935fd48de416a1af076af21236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf489d9892719973f74fc214696ccc98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2b41d4f059a89dac0e8811c7e82c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec2e9a3c3ff9ed646f2b0749907ce4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d32bba434e2191ab202b8bffd9166f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a7dbd1fa9c8c63bbeb157f0302b46241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3291122bf97d66d082c667bf638dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c62091343cd613fddd09eb69413a44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360784fb0037a497af05d61a40b2942244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd9a8f43897c682d2ebf58c6b602d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04828e37143c227f0ac5db4637be425246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78047238379bef1f721b36aa49a79ecb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa2c0336c766e1e45f67d647a099e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb157510bdc209c2e61653d442012093249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1e33e5f275f1af12b7bdbd80e45d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237553d1e9c9ad67ae078827b919de57251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdf847bf6501016ff60aeb6f5cadd3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf460584742e41a57caad0f86b381a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018e38a6f302633444bc4d526fbf97d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f84854d53dd2d0fb4402bc013cd397255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68fb5fa6d33fb86d003c3231cc6660256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f3229a2b496e402f5b0285e741e99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc135a2c5dd939644ec21f982a33ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d5eab59de36e12d8cf767ddac0796259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697c9bbe056ee8227a6e21b30f59a14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f027407deee95e003cd4d90c9380413261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db8e6e2c554b48353cd4be7acb427d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da1da1b1564cde1670addf534b0855263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73901ae644176eb08b300ee94511f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a660a53bbaf7583e409616e89c87b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a31448fe3c17dbb17339d0e732703266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898307fa33a9b6c3609d24680513064267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f63dfae09822280130c3f7a605917c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e2fdcecb383b2c8f00438d8b995df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6f75be9075d2ce758d8720470bf65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07eadf1fba1dbf7920ae922a49fa77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db7761ae83050b69c3b119a67514a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722516cbd5315a3e40cdc1863f89988a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746baccd490658a9a366d56a89037fcf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de139111cec9b16316227dd465f972275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184dc34818b10e9aa9c5819a14f0a6c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea35763606190ba694e366aa0f75da1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906df63e6123a107fcda2e3359ccb66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1bfdf1fe26b8e3dfcf19fe015632e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd377ffb12ede109e345190c9750e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86c9c73c47bd5e989ea860431473fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f8c9009ed8688a82826e2cdf88a93282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36869aa2681470cd006c6a2afc3b2b74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f187e176eae6f1f6f7adde8f0bf7ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b113b8ceade275a1f33ce7d01f35b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32307115d8d8c4611b08d5c6a12768286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066c9803ad759b48fc0dcfcf17c1339287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e62b50f36073eae7c59b3e55533c06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864acee687e2f4fde42195d3e58d513289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b69ac0cf128c5c39089edb3b91d6db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393478b8361bef5ce18e75a7d8b95b2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1c584c3a1b34fad3166c00df51f95292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f1bc01f381c57791b6950b0037bcc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef23b2f85269087e77ac1a815f402f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727c83e2cb5a5fb5c200c0bbd057b38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84184a714c953e77b27185741d8030296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2869c7d60b5fb843909088a428ceb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd3dc2c145c960acaf50bcc0f2bec9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842f5afb2677fe50f6a9e8e69946c89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec65eac7a1cae39bd40d777c9595090300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf27d90f880aa0e9540d88625c09f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cd9a71a883e9e47d3a911376a2f1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef93cb54e5553784b14627afa46995303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12774587df1dd9f9295dc67410941a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eda8984b538443ac0c67190bd3cef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6e9e8c6e171d7388b645ef825cb6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902983e11d0c063cea3fbf7f31c7df6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6394b52a18f7f67641d7b2d45e284308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4c902d10f9d17f121438976950b21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa0537fc659d57975b7da19a920ea8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523faaf58092339810453fa7f7ea1ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9179932a4209128b2f050599b4e01f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253618cab9e517789307012d9595a327313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9cade979552ff363c44211e0d854e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ab20b9720611f47d75f0eee1632da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf9b25971df6dc85d24b9610d90a7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec61026a267099e1dada174bde1534317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeea9ea6a4ba8a662f39dfd30bd3c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab02bede5054f347fa30a91e96b17b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430d7781fc0e9a33b4d623ff5050641320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898e4d0745981ba115171e5adfac805321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70b9448cc699ed5aa8a996ba254d79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f18dfe84bf1282f4b655d36338797323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666c0c7b046de5f81f5f00733a8fdc5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b22d1647b8783c4b587634aaa7397325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585e59edb47c827bf78949486fa75d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433e1b9ce6b1e1abb298d84acdb5219327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996e1c3d25ef649e060d72074a456f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4fa53542f2d0008eaae0807974b1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d3bbf845d59a74666ca222629e340330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1974b699f0eccb42aa77bc449a2db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd126dce94170e55e7bc31a4e44f0e40332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012112bbbad1b97427d07a40d03107a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc4b38cbb852fd3dee1008e8308017334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd8f433d58595c029525167a59b2da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6d6681f7960881b3203e2f5088c65336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66467db36797f55f870a8b5b777d535337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841db6f665cf8a6e7c46212fe8014b21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3643bf407a6a9b14368f0456fb790339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5961f2fd68a2559592940ffdb99c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d1bf9073a4838480e274669afd78a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0d5384ea2f91052aba1780acbeea9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835331aed2036afa92e8cc99e874de9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd346a6ef8dc5cff57c864a863177f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78683d1ad66ce4c009adc15fe84ebeb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7f9c2f9082fd9e114a2bb223c1d8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3940de3eef74c7d800964bdae63143347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e5cb07e9a4363e7138ac32e2f1ef8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ed23c5891b06138002ba3754ce441349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f010d2dbce81be5cb1060f8cedc46350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28dc09c2d57237baf298827242f2d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44afc206835e3d730f5a0877f69ab6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b04327fa10f08fa72786bd89ac72b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c5b74a2c2052b77053def607f77d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887fb5c7957fec681c5d10210ee5404355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90601b9750be9ffde0e69a79aa336355356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9834d2fa693684b81b1c3c8bafa968357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e511066835f020350c577a3be13b33358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0097eb6972e7334e9016e90811f51c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fb1ff68336643f746c155969ac6ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd375c2203f1370a7a3fcaa5d305943361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b9aa2e991ca44e488829f49e0c464362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4c6a22451fede3926156a675087bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67732a8a6df3dba84b00965eb71a3e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40e5e008392e53dc8240ce7bdb3f68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ebc5752bb05258375e109bf6a8092366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1aa1b4f89b01924b4c073e09c21b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3529ee193dfb1fb93147c7bf98d03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314971bce41335bd40d2f24e491b09ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5a2df16d68833121d9e8dbc9675a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb3f65fa1ea08f858ea9780bc77ed0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec6b82687cbb256478797235620feb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d38180a0c96fce70ebcecfa0396f10373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f49226bddf4023265014d473c3bdb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e73563a8e470572c50d53a5d964cb2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa255d7dda46c4f8787f793f98332d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164f902503d62b226160b6b73a820f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94486b4c030e8440695a313141b6f15378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6c201c8f29880fee9d103a277bcd0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7064d94de7cc7f589ee5de4abcca3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691313f9110cae93d3bc0e6b1888512c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf6c2624fd55e2b67fade98ae0ac81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb7d322c6ece4f96a1e9d142faed07383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e730b2682ff93dd77b276fe63e4853384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647198462272da0c198013ffa8bce0a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea27a8dfbee5a6c4c006e99b3518bd2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3b7a0cf3a233c85f75d00ae0566ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c829e4b20af8b2a41a319357774e346388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea382610853a906abc47d20fa3f2840389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1329cb1cf8359518a91f0398b481e64390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c24a7cb10883d77b7b1d74812b7fb3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ed09326138fd5ce433a3bafe44612392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd7ef80a8bb7a89286ddbcd0936f0d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3581bb58840fdf3f5c82d8f26f7d9dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46830b94160c08667aa8b961febc443395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19c60575866e84a68287f0b471e156396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05ca382680cf65fcac3e5d21d7e2dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317eb9d82aa261faf252e2f48160da0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d56a32076699f53c6df32a98706d8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca595a4ec82b8c601a0d0466dfd357e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885264849756b057e8bd0b0726da7e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53644769c0d95ad0eb9282d89eb307c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d500f0576719c0054339ee726b2c6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801f10b651c8e88f24b697192b1a7e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91755ee7bf548de3b5301e160413ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4729c111e65fb1d472e55ff6f8f51f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf186039ed234140c3c372ed0db42741407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee63f39731683511a33b9e818ef3c12408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888e35839d89034f2f91b2a703f708a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c576b9b02a089d2e5eab23c5e372dde410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a47020143c84b3012a94e24702952411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1c8c6df4959b7f3b3a0ad02cbe0a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae0a0540098ab70cc5b1da1484400a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bca68af0fde57989ab04b921e98e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239820668b48e9f125fb5c5eb276673d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e4806872abebbf5d7eb00a05eb1ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367d8e1ec0ca929b1a78bf4da73ffc1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b58604bf82d06264fdddec50ae5251418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6de31c554ce459e0097a8b8081672a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfa747357a663e449a8d2d7f110ea9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af199bd379e42a978c42a6c5b1c6f53421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9814c210856914905d75df48263486422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc2774a61db870031fcc74f3c70b19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd835de83d146c89754ed53488886e1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6385ef6913efe9976e9a18a7c50198e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a135db82afe924dd8d2ac338cd8002426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7872b51f598961b6f796544850d03b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cfe50c1340862cba8ce63a8000fe5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bbe539e78c4fc930f3f36433eae79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356485e429033387ca61ce845ff9e32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f64a25a6b7791753898b150d8b554431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72420425e3159472d973f8d8b92d1b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad5dbe67e8a6501d57b2b48b0f5445433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e31c9ec5ff795ff9f449f7c756504e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35c08ac42c3f1b0f46662621d99143435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552700dca5b583011fa8f95a44f3227b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837a7979614f47a984d440b37e47f95437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e5a616c1d680484b3eb9bf499c5a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d72e014101c4d5f5d2353e0f13a15a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2083529d1eec8e2c13906102c5bf3f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e3ccb351f0183da1c75dde67c9971441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2a3a0310f0881faa8128524133193442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53912a2e80f389f4b488181b2c26d8d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037c4615ab7eac26fbcfdcd607e1f17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383639d387b6225374c90ee44693516445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae90c960bec2d7a2f23ab2a5d086a69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a918d43898ec3a2ab4e16ece12fa6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c511439b01ceedab923db178a1409448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb412b405919f4440973f2680802a5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2af5d327b0b7842b6bcc34388ca52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965fa674f8d16c615f5b44a51a69971451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94801a59d59b8a96b51cde25551a0f9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624376fbe7299fc465a79633e90703d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f6a8de7aec81fc5769a357ac92fe1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee6300868f3a6e16a3e626cd402a9d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815295ae9ad71b1e6a91d870dd4a7f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935cc76c7fac3d935fa1d08cdfae56f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed0d3b5c2114df4096461b01187000458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645044ac9a2310674f71f95c2585df65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd19387e279a87853f37a02704ecc9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e0760a3932880d27ffdab2d26387f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fab112eef5251272cd03c95e8ddc0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b48bb2c85180efcd1d7d5eb964dbff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fbfa7a75bba3702d4ff79397401d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d85d1e710ab2cb390a254cc61d91fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3c9b4f02df9d77e967e1db4d78936466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be990962bc97bd9013d62c8cd72abb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2e5585f6d85d33577ace18a5582c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e58c229d4b6212cb48872ad26042b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168e42fac47ca605aa0f7248931ba38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ea8e50728fa373cc9f8989a05b6c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070087eeac67b135a2e44509223a2d21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02afa3cfd0f69e81d8be4e4728d52a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9022347a58627d08317a8e9b6dc5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad269a28e40a572d456d0d170cb422475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da793dc5b50902c13e2ca57b27c82c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9509145decdfc6af06937d8ddb7e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2dfce3d253297025b3c20fa969799478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65477a01d3dbc1fdc2204c0f5c35a36a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456262a335f42075541d26fe8eb3782480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95ccb5a683f0ab653bc3a70a2ae9cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da79d38bb93179dac24b82a9f87249482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53499c77221ede36fc5abd2381e370dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0e598cadbd4802c54ccce0a822ed7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcb86be2a33dbce68924cab52fe87b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaa6698c15ec3f0cdd7ed9c0a3322f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223e12947629154f37f89926d4a1324487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c653b271a3a17c50406986416cd8fbf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b673b5492a923f4bd71ea138c214ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee5a307f7157ff89ea34d9f71acbd5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56f53e1776d76a819a15cdc8f780ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4139bd3ac3184c332ce9242380400492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4e323ae436e273fe8e6f587c5b36f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0694d2be5c816e5c452116efb3e89c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfba920ffc6280c0b531e03fa187fce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20ae1a770c0b4fb9941e5392295158496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566db9725ff7ff5764deb0198c1af44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7060ede5de1a2a2a859b57b46e01c4e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4f6ff595f38affdabb74cfe0a2667499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7234597e3fe366256b2b0d6bd45ed2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c8373db79e1e72a23d51ea13c57a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bec0fccf99fcb143217f899454b63502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add62e660f2e19788001a3dd7b58597f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbdcaf2aa6365008bc662fd1b40fdb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7875de2b39d0186719e1413108839505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef083a98005b631d9f4440d5c90bce7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f723d6bdf954d25c00fef44be4c77d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55a77fe71cb14afbb7a61ef004eaad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0150b643acc7a3a77b5970c3cb2522509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc04f53ddbe15c685af7d9ad9d8778510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe12591e9299d615be49563602f436511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863885895d1499ac623d09ae3d52d5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e64b643b8e45b65a3b86cc9dee24a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984999b4f0738368687cef09f352c11514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690736abe174b417e08f2efb412e35a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72c0539e21e38bd6b6a5d987d3ab44516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1f950b856e9582727e7193994df22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031985eeb15aa4798eb34ce7fa3b040518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cd8feaa0dc52136d8cce5e4614758519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8bf6556ebe3af4b73a9434aa8e117520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de1da3d610b8ae0d88080f0eb933cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614d0cee6cb36c63da06701ed24080f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326aea2a9e81303a1ca2e54cbe0a8ec7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579643f7c70c18fe24149d83ae1be97b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7d2993153cc41db3b18a268686b7d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebac4ec38bd57f19956742cd562d27526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33a706aef1b52e8dd510b6515aac97527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e42fd62468559aeb8a9fc104291a59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf4c6e2aaf1c681eeafe1c6f2776c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b9df63eeb9dbc0627bbea39200a92530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cdb899a5b9ceb065df109ea4298b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd7477d83ce8398fb98e03eb5c6f53532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cc67f7dcfd91c027906b42a82b7ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651dd221447a37682119f796ea3668e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ad64ca51a78cd5b7cb7885ff4b57b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fed099b938bf30e6f18f551e40c89e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb2d6b77b77f357daf77d2e941c385537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe6536ca18c62fcc0a9d85758e0e57538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b5333b5d6d72b11b9edcc75c687c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c93b78175c76cc25efaec7f6b8cde1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25f63440a3cf624712dbfad52c449d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a674138bd235ed835f3630552d5ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01471e45a6e1a4cb2030e4c47b9bdb8d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa84eabec7fdeaccb86263ae83b6d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f7547561ec36e76447f04c412dd98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67f658baac2165f99601d3a22da9bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaf6c564bdbaabbe3479767c50d3a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35c2b7acf25a6132c77a4062ba0871548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf586a4dc3db2047847e16b7faeda8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909446dd1f42d17865ca16e6cb147c34550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719ee23dd998c18092b0d7a93ba80f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1277ccfb4a8f58d73b0763ecf39858c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc81a459f9724c073156bccb1a984e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50498516f3177d8a1c7a44b60b628e68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e71526ec016c4e9236bf4656edcc83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b796c1e5b15d0018e1df4308d0ba1b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d08c59370ff62d4c7418f324eefd01557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085d1aaea8c8706a200263bda7b7a20558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c54618ec8a7060a398438ec574ad3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e702a488ec704b3c5e5fda1ed5979560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef86e1a0d893b3e39a9f5bc2eea236561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9ffd070ce8ecfea4de366845f7d56562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68866f3c932bec9a53e6cbb9e92aa09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832b6182a501835da3004d0496cd72e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7896a97adc599733d09fa3e97350e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6038fe69c618b9460d9a10673a9d50a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cbf7fa5f9dfd1dec95efe2fc6974c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50035c55cf4484ad14512051e71fdee8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241c9548133dfe83f782eb9fee9ee70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0cc00d21d3fa4940f6cf60d05220c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7795b268bc466ca919616081427965571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1376c91f96b9aac8c023194bc2804572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21ebfadf456f8e77dd53df8a845b48573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fc912199c1f718e8588db7a8da56b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef95dd608e2125898fb306d622ce8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6e762fb9e829b18970d9151d33848576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958681940196d219a1388d811238db7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3eef5e666a1608a0f679b15f0ccfe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c25ce04317f131f62f38b80a96d4da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1eaf2bc2e9d04cc2a693e6911715c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3bd8a8a2619d0920c7fcc2d1e3140581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377493ed428e821f91beef73693afe33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f980d58f075970802c7dd405a4a3b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cb0c7f5488425df63626f0cdc29cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407950b9418d95cbd2d8bf108b7d76e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2c5789b77a71ddd7f98b583a4c260586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d907879e1f40119600fb8ee1f7ad7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36a4206582b2c42f63161f472ea0be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac6fdd45ac1c113d86e3cdd3e0203b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92587c8840daf849faea977caae67db8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9a69e1ef7b293ec1b8c9dfcadeda3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcff198b914b76a659d47afd45dc22592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb320e41c4987263a654d12ada4fe7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d14f04dcb330129cfe7d5a32b81f46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284b452a5256bb54994751a5a9f499c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26df3b1dbbbda52cf84e35f1b60577c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c210401881f061d27eca016eb2b0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93b72d75f6fe6bfeb7c967719482fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056bc7517b845945b3cdb56b88a2d77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5675ce53465692911f90ed195483b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df14d50d8d43b27f2d21f2d602afde1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfafbd9b43e9868f17a397d784cfc77602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbfa3db517ac027e28abf1d530dc35603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05e377b28e2424cb45a922cf2d67aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d988919d82881a4241b238a19763ccf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b0b46fa7fde58d36886ac459813d0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79c03c96d2e8b3e97271d5b3e3cbd9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bdf77f79235b2670b3a2542645bef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7a5c0a0d2e63a89e569620e8015f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db697cec35528a949a9dce5e79a66a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c83480bfc8f96510cf1aa34d840551611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9eb377aeba5bda8e5624b5cd9ab2f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e668b65e357efa511c6f3237b83fbd3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20650ad062f47ef6fc458cb40803a88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c3c3f48b8d831807e618cc5eb12f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda30eb14bf289cee5b76faf5b252a90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414034bcfee8278dd3b33151b3aee1b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d383ec14e28504b2bf25e4ca8907ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15fdb873df8136cbe0939c0b5bf394619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9509774360bb664db7bf356ca1bc28b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898e6faf5033de3e40c7233ec754f64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974833e98a54ce3028c269628be3359622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5449470e3e93c52d9c86ab259f2b6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8eb4f1eeb34d159f6b6f013af2f30624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bacc73da88b655835b5d9652bb043a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622d5668270c129779db49f1d580feb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5134dc1c7734e630cb3db92f4695e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cc56ceeb6028f4575a4e071c6bc07628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76040c7c646d1c0ab0dd62a6c113214b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a29b9d491687d4c3a520aba77089b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3945ad4627cb7db3695d8da1f604b57631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05de36ce54a57b2d227d8985f50df4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d67127732c2298277001155e8d8ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e623cb98be4f25623b4e853f931967634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb7f676bb751ad80600d603ebf6284635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d7f95d2e0800e18cc6a22884f4a88636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c924a6d6c1db3724b162c616fbd4595637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee85716f47867adfd0ab8970ce7228638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bba91199a2f38ac5636751b1a7f51639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a318987d87a8446458422a5ba4697640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7821ab9d4cfa0fcd7df392c55c169b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373435d8c00f802b739321adbea0506c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dbc200284d383936d8a06041ee99c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427145d6ebd654065d37e20ef813a71e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8505998aaf24e11e2fb46a1faaafeb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007605891cbc9acf17a60e469e5707b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bde8a93b5cf66511dbff1bbaa8c628647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf91ce3c78aeaaf5a5dcd18c369e91c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269102eb6d99dc6a2b2af5ac90da184649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db42f6c1eff5f004def314fdc000803650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fb71924dfbe891d6bb7c3d49597b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37b330310f5ec6ccd0a4a77d51ab0a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049fb2dbcfd11171a869f1f6308abac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5b90b2cd717a00dae013b08b42dc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b3cf794e6702d26bdf829fe1e600a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2ed36129abecbaa7bb2ccb1f89183656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd5803bc9c9039e712ae95940106b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323b63d381c2f17f1fd9cf0002888ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c34fad0a6c2b2f80ddaa53786b392659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b133e89fe720de1d933b77357ed95660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195937e94e0eeb11e0fa833da7a437bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33306adfe2d1e3b34bbc5f4c2c9012662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22236ff968583d62348b212b44a79e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95f5490dfb241c0347e0de2024e259664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a940a6d14e0c8c5c67e43efd92d533665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e4ac27de4d3ca2950c37e41241ac6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c4e3b25092a36ffdafa7ed9128e71667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35da2e59fafd238156022c8eb44406668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731e74ff2459b1baf1f430d6115cc80669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dab4b2c9f4acaab48de91d59a12ea2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29e68f5fc1cb7caceaf7b35f028bb8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea58ef1426cf7e97458b0f573a4624672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a86e71fcad241fbf874365e66b8977673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bdaeb65346bb8f0987f18ea859a02674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda69158afb0ec3a3f52293c61835f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710d6cf2065b9bac0a2337fc19a8ff0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e877a3ef03bb8917e3ece600bf22e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfd27cfe54ad1aead78f8e6d5c4f9b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fcb7f06f30273857b97f48c97102b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d98673dee42b1c7fb6174a8e728f7b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4936f1fe9823bb9d8d1c97d70201c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b394270117124ddefbfdc7a6253297682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281eb3c39ecf9ee063d2f6b4eed351e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f0609918a577733b73ed18c3ae7f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799233a3c4657faf58f285d57aa957e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865687586f72ad116af7f81116621d60686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ba9fa7ba739d0f20abd0e9cce2709687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d920e3fe183f737195046d57092546688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b55a5a387b14f239803feefa9d98e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e715fd4cbabe2d82ee83b06d833a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb23bc46ba5f4fa44b83be5a3d308c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cab739beb6505e43b3c99b430f6314692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acfa395f6755ff3ba844d0ef3d0348693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd62251aedfee85c0603645fc00f12694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540558a2e30a36febbdfcc83cf5c61a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a96f4f750dfa315cdb408a962b64db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf3f277149bdba507c1d1e8d337b5c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d73a78477f58b05a1cf87cf21ba66a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c517bd939353aa48d14f708ef95f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae92838b56a01489e1a5cce46c200d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dba82fbaea9020329def8d79a5d3a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad70c7dbd1a9191708d1e69116bf756702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846d6be515d531d9f8aefdc4adc7258703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0e61100d216bd84ffa0f47209b673704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3caff45bab04bebdc27aa8d59aa6e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbde1eca7a4582f325153fb7660b09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a61f87b482b9a0180944b26d0c96a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf13f4f0092aa2bca8db50a2fa4cc6d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb00d47db87c8e176f688f554662ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f367b331cfffb498a3e13ff14647c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80602dd29b27610932323bf4cb58f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357df2f068764d8d31200405ede9a7e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f68b8216f19aae791704b53a641bce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1741114f182434492afe9d29c555e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03be0d647516179fbc3cd9d49a79ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec8578ee9b53d9289f6ae9bb4b7163716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684da92bfc40c69696aa6d5eed7cde8d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2925cb06bf7ca97fea0c298039801718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e225018b1d1e3c108272a82c32c7b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60c80e18f51ad341ed2dcfff7a9996720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b843ba96b832cae508b7817f6eacd6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798d7a16657ca037605f1a2d43010e9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9775bd032da401b5b9959b484e9f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486b9276fc66b7069c6061c44e6c40e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67238d81ac8983cb4f3bb2f240adf81a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace70ca4eef8d9630c4b7123da17304726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f517830aa37f1fa667b4cf5d0ff61727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74957ca5608d687fe4d755d188cec3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6711b9f7737f6b3e714382d8a9ef1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45eb957b99ac121e26e2b107fc9f5e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080c65e175b980ce6bfc00913b56bec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb92d2fdf430fd649be0f4e1f8cdfa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66051e41f37b47fb85eb22140a17a1b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad6218fd3ce9f50b9aafa6c475b975734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd175aee8a69b9c77f411e3a3a3e387735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba85520ad353a6462d340a431f28cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d08dfbcc9bbab5335971d18d25eb49737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006018dbe2fb8df572e4323970ea72a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296feb1aa8d9fba659abb49355674bbb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299c5571ae16ce169e4b1e0a1b6bdfa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831681f201f49210e027d18ef270e84741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb96f9c817e8e1686594d3384a3249742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f6cd0cf63f0789f32fb76065911ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d59335f6c291c592b2ecd0f765ee57744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7351afc628816dafd7e7715eff58d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a327c2e9ed104e1234154e155e140746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c471badeb8b83d74a4d2b9dab8b7940747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1f56ee527ee4fca8ec8e090051cae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d1819e2e3323c8f40812fd737ee1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769e98570415689e2a4554da261abac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8778d78c7697706e5a63bbf85ac79d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f757ceef29e564d584da0ccc64350752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939d5cf3eef0acbd0795559c28afad5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c4d73c0f1f9e032d39f0a9b776d19754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff18dca10266cffff0b27da3c32522755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0176b00bcb4255b5eca682af465198756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38ec5d374c62ec479f63a3cadb9525757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65672e465c7b9f4603c102123feb16ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e466703ed04344275aec8a2d5fdcc4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60b1af14155cebf54e8eeb1e51e9f2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2358528451b5972a6e5e39b4713a2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a4807620693d803eacd4c4b43c0fd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c70c20d845138993c1ea3686d75ab2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711aa23f6664e2f539af3366c8fbde1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e854151d20dae00385b510c462c68765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b69ceb5cb4eb686fdcd7a68489196766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9b4f954063cc068046fa39ec5598b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b2b16794491c2fbd5fc4c9d7abd17768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeedd4e48e867e4bed1d9fc0790c25b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf56c9c22b974aa67aafe61826b0da770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84facdd4cabc785b8f02a42ead4686c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28ee21b01e154dbfff762097399cc1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ebe32cdabde4b2b7bfa0fdcb09ced773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9e163ed7de8b6decd9240fdd463e7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d54062582ed6c1f9d1cacf6c647dff775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc46fd7fa080f9730c413172718c00776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee20fa2d2ce90f6242aff434d81e545777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a42e2c34078bac84cb324055b643db778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db275dec36d2eed35a08d7dce2699f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ed2316b980c6cb2ac4133ef40cdb0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c95211217a94c113447ba2efaf1f4d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacdf03caaa7aa1a192b3140c4949a5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbb8692ada1c01ac89bb954dece310783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90877a91b44c5f6500e042fa44cf70784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fce42c8371e66435d5837f8bc9e4de785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6208d9e72d54d598bbf53c9eca799ef786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f53cb3661cb9853b55d696a1e395c3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5d3e7c40a7d922d5ca9b2637d1f70788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca92b504044d6bd992d12eb2e1fdb7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49baaa3c7c3a09607c7695ea046f93c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3136ced107c437f29510f743356ecf6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195904435974bb079a6be3953df20cc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6fd23dcadef044ae2c4d93cbe44dd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9a466334b6ba35b79dd10ffdf4e1a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabad54258754963862d88e5060f5de795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0f30322b4a15da2497b877c4cece1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e389c283220750ab3e2be05dbfdf41797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30fb9ec3dd0853d86d39cd830a8efb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5cca54c10dceb19a2747b84d80057799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be30a0d4f12bba1b4f3148b3c5766e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf832baa8ea0956e4faf9b012ac2e4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285546835963a35faecc77e19237dee23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8e3eb30dac984014870d8318b00a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c78392f7bf47faa056dcae3b8e4875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b79727a3f25017d66d9b5afd1a97256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af5ac06cd80593e78f05b97f99a0477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04511681c1d6754647a9b436e8c98c4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293ecfcab5cf0a86610b684e49ab6da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641846659f68c26b8ab9a63a4b6863e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317077d842a29e9d0a2443ad90f814d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1080557d2e2734d1d2e486bf81c595212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785a7c13480998b517671e544466d4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84402787972e26f53c2d3a8e856e459914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2af5568955976cca1f0e9b8d9bf3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024b71f79e5da8abf13691391a3e83016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237db3e91f22d7bc487daada6e70f37217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a78e489d55fa8e9932977ad0a7f9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb657bdd102643508c38fa9eb7e800c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813b63ba71d966f99b92c11a9109b5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38230d59cfdfbcac8eed172f068b311a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa20b842def9c03c679f579496366a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33cc3d2adb9913038f225d8635dd1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d8fbe4076acd27c5bae34c5a0d78324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10307b72d65f1b347e8fd3d3a860e88f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53499994a1c90f991f44645f7fcecc4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b742c53a0515c7cd1aa723ca2b4620f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be82c463d96e65bb7294133ba8fc44c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ac7ee609f973492d0458a82673ea229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bd32534ed05a90d2f7d999310229630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaebd1ecebaef77b2ca3907a4208af531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043219e18a53d13bb71f6fdbd004657f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e042da9d047973db205a2eb8a939f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ebef6568608fc36565664197a3be034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40d5b34d08858ea5a276bbd6bd87da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba548bde0ed1940aea73a0d1e314f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ccc6d0fb16b538ae1fd36a97eb31f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6595e310dc3b12ed4e46a436ab6aa0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1076571fd87c3709540e7bb3c7493c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd7b9f62e9e933700885626e764d8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57298d88779d8a2ad07393e41e5bf4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbbc84b8ee381f551b336d1dc2277642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36559877c455f0a0d064a8899a28d11b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183fc42b1bd9de4f0a70239d33ba58f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4e43921fa48d91cfa0035de8e72c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067737e9df27fd4c947f1a3300a615a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a90b96875cdb290862779d20f729b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9029ce7a5ae5a962861047c64f36d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cfc671f663656dd6d8117621d374349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6461e736bd107d550237d536e5c47950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad823da3c7dc6a0b4985830e132d6e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c614e979c4be2d75eb654ae828bc652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7aaa42d46ae4f9e885347f60dcaa5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa210e3dfe370e4fc6ba113af897431754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc7425743f6e4338de34ccf7bd1b4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a495a061dcf3db72eb9b064e125cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199eb2cfef5cc3cdb3385cf3588e370757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb59bf55e30706d58ed9ca69f39e9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1beedb34237260750e79f61d3aa7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dff85a7527b1ae34fcf181127febd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c940c326132eeb2437142a8398b7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230ec965655f8683eb0f68739b0726162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58f42ed3d324177295d2f6be0e8d2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef23bfdd0c2d8b4ef2e0ce1052a534564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a530cc3e36bcfdfe3717471c2b7d3e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaede6c6873ee002453b1a365aef6f6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b408e70dc122b192dd2ed2aacc99d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68627669b2b6cbf318a1b09434a694d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3e682c7f2d98a53678560e55e489269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092b3b9b5e395975e6dc1489f87dde870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6920697bed56113810be020512c7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb101bd66d494c9660cc2244443930f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe9ca2b8d181da355e075e3a1e9a1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e6472007396cf234fa040906efa2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d3d1fd4f21b4489f78bd329ba21e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20bf0176a182be6ad343a8fb04efa776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7580a9b5a34d885c61bdc6dbc2cf7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379ff1fafcddda8ff2a08d6d3f84def78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8bcf89fc8b1a7d46aa0640e51672c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924af6b5efe7522c698ac3d6fd48b56b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc38305dec8f3bf85cc851892e666381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a6cbcd7d3a1aa58ff8e5e41b00eed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ce6f5a5cb8d3ca50d2393f15d5a1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824199b6399f59506ff033a8e815bfcc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781029035da578b012945c1c7da3deb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6ce97307b01f3992a7fd2a554f72986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bc2592a0c6792b7fb577d6bfbe14787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff1cab0950990b887d6accddf2678588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8a6736936abcc6bae5400df00387089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c39be58bbe40908e8209e18276c5cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46b7e67fc6e2976dc6c247fbe96fdb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974d553ebddcd768f905ebd797b4e5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6bb3091ba2e7c932fc64ef8577ebc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b7f006e3c3bd5cee984972ef3b0a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efefc76f43f40ba9bff8caddc5dff595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c54c4c2b87728f01e68738f42df6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f75390c75c0013036c25d55826f03097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa4352e19b59027b83995745cbee8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2ed64177b5f96a77e53067aab6a1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cd5c9675b45d66cd480d32186acad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65271c2fb2fcb4899b5f49af4478b02d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2859a30e11430f0672df87b7e2b9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb921b4285548e1ad99ca26eccfaf09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29311a699b2c27aaab89251658ccbcd5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6271bc175152c4c101bbda03a10e597105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c047fe33e616e0d3afb78625175d2c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a49ea121c4e350cf0eccbd196a4d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79996512c9b742283c86ed1276a1c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d565bdb3afc14ee3615facb5e1a3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955aa5d61bbde5a7e1e2a572fa1a961110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba567c0509c05a18f9e46235db71b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402daeead0933e642463b7c5189deae6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07c9739499ab930f21bfbd294a84a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403dfe248f1222d79c2d423af1d14ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e7730acfd49844830a815e96fa94d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d1ae892b8f59df2aa47f4ada83ff8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c727519f870b0e32e1d10d8784c9d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc0c7fd7574e53820c251043ebff36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85acbbaba41b5d3f91d793bca0aa802119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe49cd180470819ec9d8c219b124f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cd17f443c3a1a36e1ab9a97dcda45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5154d42b159a7dcee38faae090e9bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c997e9bf25cba6a804670f7b52ed8da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da009e00d62e52c5a8e2cdadd97493b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372772437cff73fb8c9fdd167f9f49e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65525af0d3ab7dcb6dbd699d93a074a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112795819338ae71b9b8423a092d654a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fe0376c8868dd720bbda51614f932128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6910277d11ded2c888b13b29e7223129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be05ce267cdc74c362c25cf72278b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923882ca572a911cd47e224cec3244a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d318e350d83065133026953231307e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4ded12df735d8a45f996f054fe47f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cdeeaec05afacafeae7547ac56336134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0864bed796dad3108ced8aa50c4d2eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6281fa62857eb52270d24225ae8ee91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c34549423e7c050d2076adcc47b81b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced892fb2615d94a6a69db2cba87c895138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f873d6aa877897f5e97b99977686fed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d01458ae8bbd9d85739f68bb62b433140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e952190ec822f7f672023cb8c4cd52d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd068e29dde7511eb441aa8905c96788142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8499adf02c9b791141dc2ed10dfa5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b59ce5bd91cdf430b7b32420711683144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd6dee10b9b3dbd4025aa11c6cef9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644864986c6231a47d2e3416c4c5e93c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8afcf128a86de70ee99a3c373af14f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db70a1353e2580134fbaee9d2bc963f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0950d77acd7b0f5543888dcb756f0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c963d64a41d914157ced89788521c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84745a76fb70f426ce476e197b19a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820808d2aca12ce235037f1a6bfeb15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1882512ee8ce89c4d70b9386a92c624153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887d4f7c1a86792915ed7437313abfe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373601d46edf93601a367ba716c52aea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3d7799cc45d8742d25f397bd4e8c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac9491bdf17217c6be23cbfd7ef4d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5f2ec283331667f71e4444d9b7ac4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e8967a256b9dfec1610b7ce3a112a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48afa138fa6226bafa8a4bacc50d54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131751f7d0fb6597a48182a8088b399e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682635de0b56de7332a0eac1726072cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb3b4b824e5e19350a1f70e4cc4f37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53296e504bb02948ad2fa79908314b78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900294fe7641493114c9666c9222334165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec1c2a261583b1a4699a1b9a7fcc90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09507ccadd33453f2d594eadfe034b9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a56afeb75770128b61d8b852a70cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1cb2ccd3dd8a39023b8d2c5e924d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ea89aa135d04198388fe66200ffbd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266167b49c83c6a8f14fa296eab9e8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba2aebecc224f79648e37754cb87f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d065d87400606a0fdce1c9f2a2bfcc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe426001cdf202ee47fd59ac33302b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8175a735f68f5aeb48d1130ea207ded175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8e7977fb62755858fc0a6565d2bb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ceb3d41a3d56dd643bf80a507f5b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943d26ccb78e8eaeb9a4aef4a378c63178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d2c417e32e18883b83bff2a0d8188179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c44a8db1896b80a6942c3c7352256e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140be87a60380425e8b06bdd0a5f7fd2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7fad5607fb2240119abbd38fcfff8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d2c05d71af67a59b6cdaebd885048183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24c65d1534bceb4c0fa215769c57d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce362e8a3b11a90fbb545d4e92032b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe6061304581055e61082b0791def2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb8a9fa66421269c94f30901393496187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a88dbf463e6a9e3f221a2220743f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04594a18c00bca5152b8b8add81663189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095993508def47fc309b4c33795c17fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d8b002da8358df7ec7072f998a730191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39449a1e3cbe9e7585bcca0ce051db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4f2a23d514423271f9767e8b29a3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48db23692c52fd7ad61be9ed9f7642194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d0b5be734486348199b53e43f7c30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c33b7783c059d704d322ff88261b24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d795891ad436a04d9a23bc59dd582197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45895ff12575963193372eb25c3b73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38589f773e08639f4288a5e85398dbbb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d027ab260e9b3604700d1f130cea095200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcffc3496860e06a6dbcbc0a0280143201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08a530a02aba489696a710c91e4dc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7362f118ff4b017dd9080615dca36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb562bc056468fe10ab27d1db803333204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8427fd5d64bdfb87b007d2473a384205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45888a177fb53cfea73be326c829e47e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cf73643a877a715fdf1aa5c7ef59f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d629ae3ee9750ef59ca9945495659208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91915fbe00c6dd10327793593fdcfd92209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62007c0bd6f4f773496e97bc73dc5cbb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bec23810a54699e103fc14f3ac8d48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e90b4de46907d0a914b4878ed08fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198c8ca391d9ea7bd6f36b238c39cb2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289862ed630333e8353da4e2739e59e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f500b617b1cfbfceb9f4b6f02ea539215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430041addba8af1d6669c89efd0910a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1e7297b85e07b9a06b7af3ea0b95c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7525384372e376e1fe50dc420e111de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799680add0c1598c2c0d067b9f71a2f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36541f0b445f5918ba75446f641ab24220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af694b673852ed701dd9a333a3a372221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3addd0d82f101a68048eef8f194bb25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db018e14e0d3e0d6809bcacdae09a98f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35694ac78932b09da927bc6b17fdf7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab366e9b56cef845546b6581445f9d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17231e0b812e75f6ec4835b73e2cce3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dbdfc77d527de72713cb7cfcb0eeb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e79227d4dbe3f5d4501b0d43380530228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1e588e7c84634cddf78b3f56f8459229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64add598e1ca7928adf99351c69ed020230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e978645c25b02b8d9858c9cf4dae85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296559ebea510cddf42206befc7dac4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c02a50fef39868d83920a03fd000db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3684cfdfc2b18c5e57a95a9ee9dbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fe1be93d6e881ee2afee3f6ba21db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c967a99598aae1f7f7849426cba211236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc209aa3b72b0870acaf27e5c892964237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005165e32bdbdcf60513cca1b73bc04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82efb9bc35372c9b83ebe50f95d6de9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a62c68ad2bef9f1f86947b6ac9f7a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbc36e297d5a7b111cd1916badfa36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525fd0486e523bfc50acb89beb9b320242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b617db885dfea87a7701c9e17a314e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cc1ac96fc64f2df4e25d53e36d274244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfe607530e39ba44f2825ff0db94ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237229844b5275c1c01e399320b03b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26873fa02f564d5adc4048a55e612e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8397ac0870fe2c2040c45a932f45ea7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d836b35e7f070b87d66d89ade5424d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cabb828b1eb1af4eeea8e4ad10481250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81cc068e908c5bc9f082e5ecb4207b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0010db46349dd7a3da5d9a44a50da5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59590d7de288e30e6b6365af23b0130253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c2faa94ccf2c887de51b113bf2781254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa581548e0cb8055da888f6f43a1ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b3285f33baefcce2623843d13f24a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182f5afc97a32ada7f8f47c6820c35c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46fb3ddce79c890962ccdcb47b73f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db7aa17096fa7d57717c53b874b5ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd2acdff32c6cd2fbdbbf71674b1c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f2075e2a000649c34aa6a2e949a35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de01bf9d45f8dc3df1bcaa56905a3f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25844db424ff2e0015b652dda6fe88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ff868fa4c3424999393fa394648a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d222ff8ed49cd7c14ddb234240c025265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a318c214e075be7db927a01f78583e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fefa72b0523d2c5415fc7806103fb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcabeaa12a74495ac656bb3652a944a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dc75f5be4d4156331ce9fbb4d3897269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d785e393f6f0ed12a3f4175638132b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616572054d863b52443bd3b494ed898e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137385b425a33d89e323030ab6b27e6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e4e5ec028826ba8e7f91e0ddc9174273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05a6031b2ddd39bdd287e9e27360aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbad00c32ccae986571c3098dee4dbe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f094d4f8d84cf2dbb4bcbd885803f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fafc4894c895842f8cb4c749d026a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f85dd96d7cf6953e5479be11eb90f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdeef001210238e29ef7dc83533d15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602305951d20bc40ca8a7c3f464639cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120afcf752cfe40f5e96b8440e1f2e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653c930f3863ec40efba8b344203e60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a930a824727a00f87debe4216ce61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b464b33db5ebd4563e9cf02ce78e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6d08008042a886c2c9f9e829fa3aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b60034afe2db4a805d25ecc3f4f6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b51c4fcb3c35690e0ab44fd1b3b71e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1bc6e44997423be9260f87b5737df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107aec4ee7f067452948355db0b71476289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b9bc34bff2800dad7de7d0342439f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e48aeef80f6e39eb721d4447e9350291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4390a0704fce67d478a14680bb89ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c44a7eece87b228b2a9572fefd67da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa502e4527bb48ee4d60d738b3381bb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf86d8bb7bf4a69ddaa5b82195e76bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4e94534b6b20c52a67e56733d74a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197c032e8d6bee4b7b044e220b828a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adca4bec00837aa51e23d28e4026f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f20d02cc0770f9ab704062b7fed43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1aa67be302cc9c66ca186d6557eec4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30871181bdeed2aae32a0b64861c632a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c75666ed05f98b87ee69a633af3764302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcbf094c829b75d4625b8d9e394439303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a147259cfa97da1ffb698da69ffb110304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47db92b03029ab17c44b4400cb35a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fcbb02b45fd752c3d36da751dcb1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7cbfd5791af2bb079f53cc27215b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640c5b688e871b2dafc12fa55fde468308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a171344611c81baf53d9865e760bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9b6c22c8b1024929ab27e9cafe2bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068cf063d49da075c7b923f3f2330eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f128ef0b295b181c9062946176da76f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df509ed416b085be6b2b68651ea54b51313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c76fc1756d2e45facb80b538d606a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060175a4b277d21cc0f84c830c9d1aa4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfc29ce53fdd6001e5ab17b977617c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a27320dfac403a73667c5691b13648317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d67546caf35f4d9eca8169d83879fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a924ede5dd5c5ce0fee7969a0595a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf6709e1918d156e9daeb2c2366e22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0533973c05888365b0f0ac19dfce0c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86aece07a6fdc596dbd591796532dff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34434aff1023d2bfd894f2bd552632323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c2c3cab974ce80fbc4a0f7799c125324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6212ec66db4e3c913197dea36d594c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32aba6902512319660976544a14f2b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9c1d5beeddafb43efdcbbceff53ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5ca9fe4b671fe95cb5c795f28a088328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb777e37248fbbcc8f395f963c2351329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f09393b6a0d13ba92e4dd77fdbf1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7332a50905bcfc0ef778707806951331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae7f21f32342e0fd15374a4808bda0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b89143d03f3308e0e5b19762c1ebe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e160c200da66532c99ee36e688784334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac35a718e73e9f69d11fb9a1e063b0c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113de4f26290d2f0bb56c796c779ff9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47abc0a4015dbee60a753f8487b4b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407939ec199364aaaeae8d4c46a7fac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4a87ada30e4523dc877c131a86bb8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d0e7b894cf04aa77a28d6369f76fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc563c6c3c63b37f1577975cb78a1aee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34d676df81245fea35d97301c13c05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785fad871d1761575e4e4385aed6727343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285882ea39c533a78bb1bcba755fadd4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4abec6798e0e80a5b7b72cadf0beb3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc6af1ec15f67fd3989599e19c67d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dcbd1dc4053663c29b9f6829c0f58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460e460cb7e66e54153a7610654af00348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051bc03ca0e45911c7d7adab1387856349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63b50ebb8bbb8db9d33dea73eb9208350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811b6502f1a50416659a77fae296dc6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8a426bfdb1e7ee358c1fdcb206f92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868dd5d2b58602b6f03333c5d68667b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ff306167182a77e14d017b1f15e45354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d62b0cbac617bcf453ef470fad1d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7885ff3b5404410f2a06d46cb2b5f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a2383fc75175c20f4fe3633835c26357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c83803010dec18a760f2de5c2b7b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94e62ff10fc7a91f4f8c1df1380c9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64e9f245cb9685d16a518c81c27521360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a6d9e6197861cc185ee4c971a49e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5624e87930a2a7904e5c3ee385c3fe7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7aa4da166ca0cdafceb43ddb2ced0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b1b4cd719c704e2e61cd0c5054a7e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc4da80aaa06dd9c99a5fdd41a7269365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b955281379f528af0bac939eed11473366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f99541d4f0c00efe64797b8d63754367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2b80b75981acd962660850b7e5b33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad0ff64f4767ed5e05a3cb58682e9d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f79c7560da66b13a8fd8725ee23279370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93336b7d3abe595e7c92088cf210fa9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222857fe26d8a4b016f206cdcf4fb3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c1f65a9974d41e5768324207274bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584e0f24dd3b979d03b4af38d00fddf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114102032f6e0eb52f0f2f5fac8b251375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b67f00311f626d30c414766611655c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dead0a0954cfe9acad1352192eb732d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68be213d9f7202ff18b1e4d0e44383378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df5cde99fe76de81ce50cde14df8c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60363720e617b31cc706d4c00a77aab9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6617a05388e9d3d3c1acb8ecbcbf5d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdff35de435f9c83043c6c7d18d790382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84332d40767a5593e755f7be01bdcd7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c5700f7d331e8eb3b5f1c00035a49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b3dd7035dfeafd5449e477ed6715f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc48f3a7e867b5f0cf8c5d50858796386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4c58cde82ee007db9bcf6190e9fa0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a86d72ef12f005645bc8e4218cd223388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d73d6a905dcfda3e674e435f68c032389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734939c2e6e24061057acb4e72e8bc8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac49ae1194c633a486e14250ead62e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbc88796e406ecd539d3667f16c65c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02595b49fd520e6b9319d5fb4fca8f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00ab5e1f3773c891a16ef4cdffda81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfffaf26285495314db7a51248777f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6428f37cbfa2e8be718edec68b890e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da1b8532c00c7d85c200c844cb70ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cbb472ad2b055da9753ad71b07375398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bc0bcf4cf96a062bd08080ab6908c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb5dabd2b6d470eef910d07f372b21400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3535b9c136a8a4caf5f00e67f109fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb47146baf75bce15c9a3cc4cf278a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd71c78419a2b73eb6ff355cedd18f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1b86249f9a39ac6d36fdacf299383404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2664ccd63f0c49dda09e6f1b0483168405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9164353feabae82d4334f289d86556406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fdb71b6eaeaa2d2c1b0820798e18f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb784a3807d44f2cd4b9c0d80c623147408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b67019bb205d89f353d6e3b324c130409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9abf182b54312b03b639b0ab1f9be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cec690ab4648bd66d42763b7a51bcc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ac7dca5a360d6eccfdf20ae888779412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e649f6e046990d8cca40bee34e9d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56599b3d9b377d582e93e1c507568224414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaa789adfde1d7db842a145573643e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83e5945a375723a410bc89593ee5a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac7a0a0c0722ac483f2283567ba89a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d83c62f8f8ad345d3a2028bdca5fb4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b40cb27e17158a44a41c1c7dbf292419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0917330f4e50f6fba15b80ef564d844420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fa9983f2ea8a4fcdd3071471223ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3f85bb1fbefe221b30695dda13c43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3b9c7ead671f796a59348856e1dd7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758e45710b8bea3701940ead71e8641424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759293fa51fe34c3aeb1c68cd54dc3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5771e311ba5abaf48a0ddb6d3b2c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76427e7c477e38d6cf58873ac70da069427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b4381a7da26a108b00b0f4816e974428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ec26fabb33b60cdccfb78972c8907429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac29af85428ce04ce1b124fa65151e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b10bfec46188f94f10cd56a4879c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93591aca4f0d11d7a9ef988280a86771432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7048e9328aafd143390c9da2482c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b9434cdf9452dd267f6d5f023d7d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346b8fe5b882cbed435cdb72801fd58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142642e189de9732d01f3c1ad6d0aeca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a47c3efa8171b873f64498fae006fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dea6074d5242190eb717c5fb11bfbd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7657f6ecb9d807d74489fe95d442c6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8acd98b285766d6a610c67abd6f4a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550bb924e0b4b7354d9cbb986e7a61d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3862e5f775acf10f381dd9cfd14156442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c1384cc04ce7c1dff40b42d23f2f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697ec387f006b91af203cd96187aec1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d295716541e3909d7792284072c2f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb583f1f593088789b046ebe68c44ae5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8307f309c8992cc9a28fd51f6d18b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c5b62cde75ad84aba4c58145f62c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee82ecc5da7f8fa211b92900acec55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c0f1072dce9c28d13ec497cb4fb5c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bf6336fab615fa1d69fdece46c923451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae2ccf5eed321482bd3d1a3469dbd8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd349a76535f84d0f7879c2fa65becdd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4661159e0a41dd51b188944c8f612e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4388426a6b8540f4ff43d2da9c636455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f94ff1ce55695ec90036c80114001456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e16f4b9029c7ffd17e7eae4b040721457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3898e25039a5ed809e5290f9d8b0c9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64671052cf0ab80f1243d86c814ac1fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033afae544d6e5ead0d59072839d4fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c299e5b4e0bc46ed683fa1cae082a3d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1819928f5a242191332531810c343462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef581b620dd6ad4db844e44b184f64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ee92f7deee4ce9a146ac24ae1e031464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e552adbcc3803660f0550c40fb5a36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50b1e861551ea0b1ebd69f5750db49466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1bf0c94dfef231c3e31f8ca323689467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6420224538f5dd9ca316f4bad745fd6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad379cffbf74fc549e287b874941c7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740690cab62ac91ca0ad263d63d27b96470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fea4d79bc6ac084be3ab12d56d95ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4791834dd56e4295273e204cc237b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec58a3be2005110034ba2936ff5f35473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151263e7ca6750dc7c79d0e9cc3858c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb27beb4c6324f57bb7db41ea8853f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8eaa2cd290bab3a79000fc2191ae4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b449698617adb5252baacbcb9caf295477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff918a180d2c6dbddaae9fd8d49631478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0d1031740055dbe8a5987140a789a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bd7edb60f37583d16a7fd4e4f4cc2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5f7b835432cebce0d6f013e1952d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6814d385954e015ce3b907caf8bbb0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da623de717ac0079037dbcd51af5f389483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b696366cdbe74348dda103591936d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d94c4e67217e52aa1243a00e8205d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06c36ab9980d750694ba0420e0daec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8faff81553e935e771402cedc33a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dcf794e290d122a01f5714d8132c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37dec13afbc5c6473828100f91bddd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e4b2dbf1ff5ddc6f588694fa1d88d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab00ed9655a1df96f46ae800820c91491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d7ca5c957e4163c05615c196c8109492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ad32eb4dcefde3e291d73c6e25257493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ee2823161f961c207dbc559b4f3ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a947b9c1369f0dffabc6663508ded495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017c01e213e29806ab9f0a01c9fbcc9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aac7ba1f3144029b2f8f2abf1857ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa84c4fd91644a75ae04cb8df1d58d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673aa91c382ad293dce4220f87325b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbae93220935586a2dc5f85ff1fe7b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928553b334ed3b158f3deb71e6902c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25aa33500b470a139f9844ebdd5904a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05f92f3b8bcdbf1f541f9c4cf7f7a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df80987f6882b8d511bfdaacc04e7cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec87ae78b6f2c6158d19fd632e03491505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38db9aa935fa0d0795f64249e75b00d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084268a846910a0f9e32de6a3ea8b12d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09566c614379a4b68211ca2d70636c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cae8bb1b762686ecc18afdf9c2a3e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d523da2d7409be13be97e185c1ce34510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35918c770efe4dfabc17912daca4d07511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982a412d34755996ba4b07f564be8b3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b9d4b3eced9b0067f702dfbaf8ff9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564ac472f285487fe91c7807a3c078c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6d85bfdc72551dcb97b44addaab2f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dd65f52c500b35359d488286178ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0cba5e8ed17b1847de81cf15b873c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56d5b56aee8b700c95251b007cf39d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59197715e113af98b92fde081bf0d7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1f59c3cdceb3c0bc36c3a1fa6b8ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb292a61f511fbd1a0365eb4ea3f90f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8f076a09a36cba103154cbb34566e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba342b06087ab0d42ce6ee531d5e8fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb437e1ff21391093232f2f860f9bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659994b775080b00915e177cc5cc03ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aacb0b92b3703dcf0de080dabca70c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c43880ac5079a31dd30b314e31e43b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562878b4957aec593a8be10f08e301d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6793a7d7bf0bf9492e30c26f438f7f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa85564565e94b762c0a0321aa10ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e057dec0f51d6b5c662e5c04f593d3f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11f90f4f3b51425747bf89a721f13f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e18472184f1462ad52c3d06ccba025533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc20a128fb08b1b61eff86aa7d699cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ede44244160f727d874fcc08457d9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b634ce720c3c75aa97ba60d2cb0108a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f105b146f781c84f4e4be4b9ee623d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e97e13985bacb4f10a35acfdefd45538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3f363d0050ae24d26fba617648e5b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9af2db2e38478b8805d86d9c97781540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655378d3f664d2d9f58d08d0ff82646541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd737dde1af619def1b3da7c9351a30c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4debe8532d2949773e3afd4b22ffe8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a09ddf263912360ad04bff9e718347544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb47b9fc04aaa4f5ecde99cbdc0c02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21345c1a6d9ac36fac5e7a41e19e34f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb7a073f6532ff5db2ea0a8076e7e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a52aee0d79fb5641f9a881d62f088548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3df75db8b32583d43cff18bb19ad4e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a844bb4114a70c8de50b6f5a356ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd5819cc9af57887e7b8c73946df05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e012d9e46770b31de208078af52d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab602e13037674e8266c41ed13291a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3fbffba9e57929f5ce303021af79c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63313c61cb102cc57613979025aedb8a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e940e69e4466d0da7a348256275dd2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2fc2f26812e7da1a4982cb1cf147c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b2194cb40e635b871c920f4dba324558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7ddc58dc060f8a660fac5607d4e42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5974102b103ba642c13b927b538bb1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a8afb0afab246ee04f528084cb220561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d90fb9d574d8dd28cd76c30a21fbf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41234d7a9128e961a513970823a8918563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a8d5e72bd83548a6a94a59f8033e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898c47543e1dd08671664214e451514565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd461323468b89a1a4c2da44aedd968566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eee30939b3c87d7bd7e0f344a7b88e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd552c62490b4cc55a633ca304e4736568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e2c6a149433daa7febf90182e934f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2513c62f26a4f1a679f371f10ab02570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20098797724a81b2e286dc410aa8bd7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028ba575cc1f606ffdf41c71bcc2252572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c536259db5fe4a2d61ca350ba78f00573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e82df6d00a178ecac8728812c8c3a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76b83082d92ffd14dc68aba186180d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e0de71f91c1770f4496b70ff600d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585142f0c693abe3ee771223d827e773577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3838163bcd32141f38462032c1c2662578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcf6bb5d04eae5e5e3f3ba7d323fa8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34315c6d9103a1c68ccb677d37542cb1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be50d1e4b7fba7c4bfd3aef7dfa31fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22bb48dc388b85e1b6298ddb9afa7a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b424f7e6d959be974bb7f97c481b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b81b78c4fed1544b0764d15e73c31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217f2e97e2d27f9e58ff5dc1fa2325a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0635e2aebad9496a137c3cfd89cdb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0cbf74af83a9cadbb32bb058e7847587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957522948ddb8ad4d0cbde3050bbce21588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2faaba4ad57d1fcdcaa42ca67d7ee9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f9742c1c85922a43a07ddf0da5452590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a875fc570b2c29f78eaa98044d73e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72e1a66865bf317d7eb61475432096592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1129829ad2dfe9e6f932ebc7af58b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bef92a92036f53266bce62964ddec6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c2630112f4a0c5292749157814f73595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693135d37c16d25d7aa21bcad2414766596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad23ffdc87319d7f5a61961db6c8089597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2adc55e7a08e24c91e24e5bc036da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20066de143a55d899903a5f1bb9f6f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45910332dde0e217817e38b178c462600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663a3764c509b697ba956707b9174d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c4021a87c6ba35325a7514cfb4aa5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8938b506e759b38cb80bc60cbe49204603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6406ec3e65bee030e8d4d62b51a3010604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac5bf0504d1fed329943ad477b3ef8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88a87325e4bc1a4423d72ad5295509606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e63756337fa87624b4841bcea4c7e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c95844632e2709f6a34ba7df57e13e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504310d37128a2cf0407a7a1e603673609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457a44057daeb3c4397ea531d933b68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d0c07ac3d70c174adb6f6dabc73f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32282a8c8860b0f25a2fa529cb36c930612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5a42033e97fa156e979a773a91992613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f2494dafef11a396bba5fbce45b75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e4e69548c25039d37970c3a6e886e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622568a4b9b3c40c504b0c197ac87d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629d82ec9dea7d85c678fee1a887614617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5f6f5349a8b87534b3eb127891a27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418571daa36c66e80727879005ec05c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d5e4e051d1df81ee15b8d49ce7617620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34870ece1f20362483a5d857e25ceb71621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb04789035057bfb0a4e5fd9330d9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6425476bcf0dd24017050bd9ac63607623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2be3aa15b7c18a09e39a9643389ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514327fe2ad826ed885e0970f79f6bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacb50510c9df2ae478ae935cca8640626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50eab7094e9230ad591430b3fa34c70627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b753b60cde07c9d02ecde1f21ea20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f2862b0265402f0b84589cc47dfd8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20c11569613d5d8b9d2dfaa01ecfe1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1edb61f8cd864298628e31b68a009e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aafa90dd042f287a736d95fb3eddba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db246f4dbe354b0a4ed3cb5b208d761a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c1a1d017322d76c1a5c6731045fea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022b7b2a29c6a91c13f9d1a49f558ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd18b441641d1544b3e0b1137a5c46636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec9ea226c837538eea6c19e2ce97e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b63a43a576b63788739e9f2ce1bfd2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19b11d549f977d8a6311f5011baf3f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de7875e6919528d0d72c28ab2e21d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0a532ae80ea1c989d77a4a7b077ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138d0f3b81f8533e75e3b71af13aadf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31437501693a0fb20377b409bad7fa8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e83ab2c9a0af86d3f69f8e42ac609644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05d91a158bafa80bceb6cbbe378c0c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6de77afc281f1c6731f3c6272dcb81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f4d18783cb6e5fc61f1f79ea25939647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a5d14bffb9360afe6566b22c32cdb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596f5ef8694851cfcc1904ab4eb7662649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33e921373c074d25b7ade6c282fb11650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4d23ef42cac038876564db150b1a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fea5c2197cbcbe5c185e5434f5f607652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f110cfbb65812f3e0621947f0a33e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80f327bed98f3e40d04f77863a7c44654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381a7667d6632f5d23ec978088e305e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafd1a464fcf4cb7b129bacb32025f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6abc00ee4206eab51d304c4ec4138657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e4694ce1542efcee00b2edb0e71e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbcd5c503ce9dbb0f0dcdf6815b795659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894abec0a2049d9200c4c6020c55e797660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e6e495fa97495f4e664823b30d0a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa540a3706fc6da8f67b1a9b3f2cf4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3b934a6acd2ea8812a5ff7011de1e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6804ee8fb24db2862941e05aaedc809664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a430d849c6cb82203aa3feee73425665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab528dae6dae486e923315aac40090b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce70afb628b7fc7ae383d3e077e4c3b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339fa305197797216181bffa07551b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f07d8a03ad250c0b051f918bdec5a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a17b1fd319b2cc8194ae2b8d371151670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310bfedb5dee535014af21c7dc0ca53671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e9b6d4bf5b6867a408fb39abb10d1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dc850d31316afef2ae26e65e29fd6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311c89c39f41d2d4dacfc75e428dddc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7933ecdcb2bc56fee64f20ad7c12f3c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f014e844c1dd3d0251d819c869f18676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53d12848789f475896853fff9e78d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3df8b0d2e3b3a11f727357b1240eb3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa160bc2475c9647f6ce4ee422d23f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce843f8f46123d0b08318393bd6264a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc3e86acebfc8dc035e513e16e6d15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4884761996af33d328504119e2df9e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca58f26aae7cb251bb773281a8004e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89c145cf1f719223d623eaffb8c9d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428c31a07783c222d608076d7f842bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3f89d08a31f1a393c9d20ce0dee65686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eceed6b32f4d3b40de2709ed692215687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2880ab25c4d4cee5a9369ca0558313688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963cc4879513d3bef2773a1db7a7fef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6c545d55627cafa9a01af6b9e1a18690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bca1bb14dc4f36c5d3faebea5db62c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c64c6afb3d4ced50400302f2442166692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e53caf9019f50be1f25b1e2f12754693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e105c31ecc5404854bafa4590be1dc2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb19c411f4da6131c8364a74dc903af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86992bbbe49889d9b2cc38f54de6865e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb40a500894feafbf198aeff7b15326697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f011b9bf5e4c7a5ea89dba787f78a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11f646e35cf905c1d3118346f7b0d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78d0b96f00271159ff3ccb7e6d0570700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfe14ab295006cbe99917d47a45e8e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f691eca800535fa5965c88ac3bcc8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35a21fecfab52c4738e4f1c420089a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0727c3e2779e0127b360a90d1aee29d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14b65f133129c77effc8f9667d954e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc94d86dec61db7056774cb6145fb8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ecb26d9f0e37e0eaec987e76a89cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5da1d3a708bb9a836ffc6ec7e78e44708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd9ab0ae78fbf4b2acc335ecab60ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0562196d887da130e021c74a71528f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d80ed9986e651e424533aa2d625b9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4456e8f7a3e1a044c8d23380adb99712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668bc52f53d4560e59cfcfbf2697883713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44d63f986140f4935593bb59bb2585714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fe3ec463f20d3459bcc946d811b82715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef8f0ed6c1f0a295b83d0398e061bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6dad2449b86a125ff2d1548564c39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61169d3a4c61aa42c4e5eafab61900cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c46c146a8f4cf6772f80052dece799719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277027ac33c192ba07e4a3e38cb74a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78493bf484dc3eac7a6d99bfbe13fce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251ed51e29b14fd6e16af4cc631f9bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6519632e6d52902210cbffe34ef875e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d749842e0983e69f1559321d40ba544724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b597053eacbca847bb9d722e3e710725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c633643f5c7427621aa606d1d37432f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87636e01f07d9b2ea3146dab0e9ad5d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1c96088af44d6f726bfd039cd5d63728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3523e4371be05918af8e2ffe099e55d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d43c0c3b02b836059d8a5af0b3e9e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf843a774091e62e438c2af94edbda6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7ffd6a674055dea9f1c9c8dc0bd0c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba58721862d58f3990ad5fd93797a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b19ed09c4332e4a4cb7fa8da53fe1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2716036fd9f8e4f73675ceacfc02413735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d55e1bd8ad3a40294d608b967237c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f9282bd20358fc5a94b74e755f7ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadbad6b1404884f6d2c995b3152255738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef296dd6b3bcd85b97dc98bab8fcf1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364c20d61cdeccec967ee7abc2f79ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f08b4c0f429ce0d149616b7f589f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b52fd7a662477dae3b0d9adf9897d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afe1eff49135f44614bf7c889dbbea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e68d0da83d0e4e8c1b0f517ab4706b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255529bc37817ce212ea616681bfd30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377861a14f8f3add8870f0cae7c108a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5425e58c3bede7dd5ffe00be889de9747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>