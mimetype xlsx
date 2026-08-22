--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff313c5d0cf9564a3521a1a83c0b981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736394ef1de9a1e2422d8178224b3e382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610403b77d0b05c4163eb421fa3112f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9480db1f0a11d664bb0d4f582bd9d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482082ad357e7ab6423cf2b6f4f7db15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fd203515af22c1efc4f40c0a6b22c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dff1a81dc27c5a9b0da7428b870577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfeb1e2a6e93ffa214f8883293951a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fe40b811dfc29a6f78b3df99228439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4ed10b16dbf85561221aea12dde8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39374704b99cabf4dea47974ec8be14211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bd529d45e4fd7e06fed23bbebb77a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cd40b5a70674256119ad9a5d9bd7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b00db423c1eeedb429c9d3c72b761414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906b6730925f311c323f482e35a1daf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca10c21948b66dfbdcf4f349fc5fb4716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c3f4e7d662bc4501d972398477ead17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b5677a5f63df7d860573b855c62e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9d2bb460e4810d0ac0ee75586830f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9c78d808bcb180b626f4a47ea2bcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271da647351c0099a75822a6d746b5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1835265f4472892a3eca06dbef6371122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5384ce1ac8ed010a9987968908d2f8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21efb7333df545b41de2fdd6552ca024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7b0f79edecea94167a6dc32402e2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d470c6346e56e911cdebb5c72eb58f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c6f081787b9cf316c5b1f59a29daa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef18a262b994cb8eccad0e804ea10228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075a1e7e678964db5f849f45e32de1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaeae98d7b9c5fe3b276d34dedd8c9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f49d1f731705dcabd5905b72e5df431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6056d85e42676a7458a9a20a573c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4026290aa40da42d449f3f3c5f3955033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11206903fce12d415471fb58a910488e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29b78988d5a70e07b751b2eb6a06f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef62f11bc30323ad62a80f8532b624d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7184cec4bbf28506c075d540443ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b61d6935738bd99829fbc91b495f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23feab7917ee57722c86c53c47a05e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b1d8fe35840169817188aee36138640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf801e3ee878644c92a8f84ddf0c4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57923b9cd44feb550ec5ae52c937b7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ea4470b991f27b845f5c87b8e6fca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9afa78cd29c3d38a68271767bdb65744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ca3099a58aa150f495ded6013400a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72a41c74ecbae64190317f190116b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa269e91f8453dae072a1b2c2264d0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de59944c7f0bc3459497a006fae7bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b188411771b35a887ac7907d10d3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758d0a06b78534ed04ee9b88eebd02d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1022972c4137115a4a73902d37fedb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e85e9e4c014a48b83ba9e1eef4cfe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07ce24796561ea7318cd9a6e984aaa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a2e756eb4f6ff09c21612fc5e5f0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e798ce37955964b7cb8ff0c404a4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86555aa42534ee7be736c6fadc13c1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18d19e7856d83b6b7305f59dd04bcf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf97b7e9fff390cacb27ad9041cdf158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc018eee7cde369f76e55d2f151f1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0509037bca6b8fe5fdc960cec8953760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39db5293573480a4ce828646c78c7ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3285df459b16a96ad94961598d97862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9caafba982e177a8478b78c8db340f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64218db357cd4b33495cacb110e50664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ede9c9026acb3e5a1cd81caa38d22f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d122ca69987734933fc101e03f5dc766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca41fdb06007daaa325bfde89a0e6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1820d0863d931088011285284d42e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86d1bdb9176d2db31251e406fbd50069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6581fe3464aa228f23d9068a444f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11928afcd3664cecce59dbc18585d3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551cafd283c782c0d413682668c052072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0db87d09ba0909d037e3f23a8b3fcf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4197d09f4f0a9b7cce431e3e0320574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab0c282549ce2751b9860907f67cd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92338e2c6b313adc239723da437a7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509b1c49424892666ce906a9d6505b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a7dc51b1acda14bcc5371ab18eecf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998aec7771da5dae36f42f06774e15d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf95e2177802a916023f20abcac59b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8b2e9db1558f6ba18e10358bd27b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aefa1b2fc348947c81f236d88f7e8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859eb8338c8f9bd269bd07d3e76b91d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a34a986d3347834285b3719c134dfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521a57fa1607f9a56329fb203e79d7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ede6786c1b1c43540fcf5ab3d0957d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b523be8ed9337fa2a311fb43c9cd7db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef5e470db5688577590c27b935552488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d348d29c628bbaf45c50669067ea289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e689e8bf0d2d49efafb759454bd4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff46ae92b26f0934b6884bccbd5f8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392cae47791fc315902b8c41ff6bb0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e66052dfb7073eb2b17ac00289c9f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509f82cbb5225a4ca84b1137d01e35694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e157748e995ef71fe782c438fe105f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a065cf393954baa5c12885ba5f853ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d424f61d42c91a8a61ea767c94bb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487ed4baf49d1ffd4955305b6ede15f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801fd8bc26673b4fa7f8ae6b21c06f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf988dcae5aa665be19a74adaff39cf1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9537bdbc43c3347f0abb17f3b8ab7c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b259c67ded0e0f129512f01e9adfc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3e1d70051a71f35db18f91d71dcb8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7cb434f9755e426e0203a9c359c69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45021fa90d06cc34970c08d4c4d5c067105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b5269d11112d38ed48dee7c780724106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835eeda70447de019bb9db0fd68b509d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1e98a5990bd8b79e0c2c978cb873c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a47f21c953ba12b09feec73ddddcd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb395f882b18f8af104f90e4fd89c81b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f71d02c7237cade875479e9f98384111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340046f5abbece898b8d76d5cd5f9f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0be1002035cd29532dfd12667a13bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9a1fe72fa9aacae091ecfb6b0139e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26840503278cf86ee4a5ece3e275c7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47d7eef1a5add781a9f8cc90a2e502116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240e9a97ff41fbaf5a2cbba8b81db44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730cc5b21a5c787dd605ab2c4a2c2e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0901025696c3c1355e0eb253cea96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a091ca32bb88f62d02779368aa5ca31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f886e085bbca9935a85323c2310816121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31235cfa5e4d9f6f103da29a6969f7b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9f3a0f96fa3b35b779c0811485fd4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46611d270c37194a41f8a700627eb7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361f9310ee336865ae89f2c01ef6b7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ba41858b2560f898762b1bf92cd8c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50149a23a4e09bff7a536005794a68ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e73def57d81b0315f5a55b89027e21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc26b66f793af1f0c9bbeec4f7303e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c79386e5f0a73cba739fff0f703903130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925f430592cba754842d6a94989c794131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa575890d55c439fd39b51991ec562132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb054fef72eb9fca92b5e68f7990d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817ce54599a6ba23fda700998df8993134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd146767f2512f3eae305cb7d7e82193135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7ff970518935a010e44115f902b4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3edd46af9356515845e54c604b71da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740da15f22f92d5aa39184a2c1a91a6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c15df7a7af925de4c62b2b769b2b3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac8c33baa54dbd0beae3f279f18e54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f769508861dc9625e0dbd8781f8a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df920ccbc4f1f505f939392959fb3755142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9330639d38e2d04352ce243a7397a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9183b60b97fc6270b1807f301624f4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e02e47143a48f2863cc0f994e6aab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9057165caa8de56fb903f06d44d6abf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cd187a48c6c61b63df3943ca121eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a76329224e50ab87069519094bb98f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad559d3289090e89a217679f589ced4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78897db47fe04900cef134a4a2cc4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306309b5503ecc3715790c4840dd5dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e15ec24a97310265221a9faf7027d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef612dc462c96710cbd248c239cde8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65e6649fc4361c4793653cc68de1e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ce77a24e83c697c6db50dfc40a4eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25ed0902b5b45ab91b06a0c74cf9f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6a343b2347992c39a83b79fcf1c91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2e4fcec1a7ebc472103a00ff06ff8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8357a9e5df17f86b65828dc143839159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94ea4b214f7ee2c849abb8953836f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b103e4f8c3c0e9b67c6061cd69db7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dd1a079694f2a5eb72f1630940b6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a70f70efd32e96ae4765a6164a2b9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410f2030ae60d50f2784a6d6545cd22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cda44324f8b1dfe18ea89b6fa7cfa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125454b05ec4e01306c3e227999da565166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01b782a0f01b69b8d52cd4623631f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89655ba021a81137bc55bcd021d9ada2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9a63f21294ebd52ed4fed84390195169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d3837048d4432980333d9df928678170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251509ae45a2d37883ffc47ee60f258171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61376467b6e623dad38bfe8565c057f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c991ff61b875748151eea16aaa6e3ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f825f65a56389e91bf3d46bbf23abf6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024edada884b2d0c2b74bceacb8f8633175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3108c6780af68680893a0db340b25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87907a61b02a243343da9fc557e24d43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea39eefb8813b7422f67ebaae61dbcb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553f4a061e418b362f2c7ab8ef536fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec54b1b3033b14f263276e1b263baae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecada3011590c1fe31f5d5f0ba77f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c384b61bc2906b8873dceb005fb99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e265a846f308dbce219a800e69f7a2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25841df682371339d99361d67405339b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746b8885ce4a0c1c4eb360dee4260ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c870e3f81376a087a09785a22299e9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dc141dfcef411b0dbfd82b4e89a54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46d4930a39b7668bfac87ba3989582188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2a9a05a2699d1f1c92913cab84168189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f085b794b16d6a8af44c0bf18e585e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17950df5e3217d8f5a16b8898597c97d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a276ec21b645fe6555cc3c5428f47192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67e07cd41643131afb127cf3a647b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3545871a9bb455f614929441173c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01816a47872d4b317306efc8c6e1f547195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c1539515e0c946515561d6e1bb5f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b5de266d78a062dd44e750791539a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21174208bcfeec2367cc122fcfa60cc0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e81c422f0a44e984b8b127b611c70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337da09b83b0837b81e07398fc9527ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d169ee2a2325d5fc095de6358aea85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e66dad0a25aad026b88ab9f67ae5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299d5861b232353e688ccad58b9e1b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d2d0e43ee564e75a7761830b1f9ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd6c4dc0a9d0bef7d23815eee2c89a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66c81a20f6623f59bfcb79f43a3e5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550b04ab74c37086ce8b49bc97b6d92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1595a0ea34c0314e8055b71be5cd73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4493b9dec66ed0a3c3233f954801c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293b2327fcfddf4a055b04af1a95179210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21e597f01428d1841dc996108ae565211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f010d7f24982b7abd41b63a6f670e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ad32fde78855d03c71e5bd2d53aef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfad1104a65230ccdeb714fb1c51116214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9c38b38b8bb781e1246453b92abcf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1c6c71adadc9b08877c2f01e159e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d413fc227e3f47fb0deaef0f52f405217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831028096276344f669d9e4be9337ce8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bcbddc54ac1a96f56c93e2a913c55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28905c019c77efd1e07dd6cabc9172b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97ce342a310af75f3b22f46fd8d83b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f912b3e01f6bf16556e902e61cc6f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ae876c0edd16374df3e7178ed7c5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a81ba2d95264a1132f62802f409a11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91cc5e99f8a8017963f1a7c1e20c4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3023f6b64cc3eb54e910f4a4c34a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b408a2ec830643e0245058eb7524e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bd483477f7c348c2e10a71a9aa464228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e330d1cfbbb1ff77b57127d4fd2775229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfe07dc197c3f4f303e6e7c42819ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5befd37a344bb517e993ccef01ff40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3becc345d6320431086afc4cea837232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee8b4653df902c510d3e8852b808fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbbb1c5628fedbbcdd021ccf774e84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302490085a6aa50c286bc92af4363bee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ceaea68fe5e7fc575b4164e8782576236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a11253fa5f473c3de84a6ea72685b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e9338e96948cbf308e7d816652390238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd069b28eb0b63d290657b5e1c353e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f31f82920c0e6a054c2fabcb1317e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955b7e92d1c1a0042e4c95a03be31c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7e1375b2a9279274f5091ae30f7b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fa6e66c7e3ef4329f5a2b7b9432da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05170bdb7c481b0c6e8ce0cc99716db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93e2eccac406ea80ddc6413be4ccec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055b6323a3fabe48a118539bf35c9a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e767c0e4aefd96431be79ef213ed452247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01ac5005ffbf6f2f952ce043eb088b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5c50cfc3f65bd3e95a20b77f2654c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbb80459451c7e3a3e7aea21c47e7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9fb2cbb082acbeba3aff850db5762251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fa61b7d28a1b624e172297d136b3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed493c70a6edc6cb3fbf9787ea87d08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e31e282fcf561a4a356d086bcbc2ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c080dfbd13e2b8314c2cb22ffe67308255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad21cc880f7825f7c93d524f79f036256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c40b3a7746279bf2d370d8a422351257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc8958b75fcb677b376020c024788e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408bf85feb393aa0bf293043a4d4ac6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43348c6c47af3f689f65e8a8e2a9ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddc82669bc73bcb41024c2380473cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7784d39b27fee119ee4995efb40aed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3db0193bf3a024c1abc56805866c29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b021e443efacf0830990cdf28eb0b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027271864ef813fb25b21e14a666ca4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17679c8e5570bcc9594a1d1d40803a11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820982f41fb4427b7f5a345db7307c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d046153ec8ed8f6c1553b34342fa17268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8bb9677bde17e8f1be35b637337cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff141a0ebe404c3c23c970c7ac73c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d074c45e1269e06f94e33dac1563fc0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9684cf843a22dc4d56fd431e0442c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe55e3a2f6a363c038823b35cf6b021273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123f803bdf1db0da35e3b2f5100c9d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4700d6dd65010d074e6088903cadfe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c8bbe99080d41d7900dbf6e52df4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2f4b638e9b834bf95a608e408e3f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bfa05defbe66bcbd81f47b4a3ecf8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc831de3065b96aef3f94ffa3d4780279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f68e3461e10560c5676f3f8ea8bade280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4fe64cb744428176fd0f457141cf1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e33553e977e47ea0f8ab1bf7d453b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7426dd7fc1c522da25e787026af513b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccb46b93b5950089a373c43fdac66f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e544c559d0b6438e92e35c77abfdfad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b8429945f38d5310c4a7a7dc33a23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca26758c1563dd2f2184702be33361f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2e5e9c24791e44eb339dcad46b8c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d08e73192de4afba862841e2427211289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913cba2017437b2f4bde50a34362dd0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc18154ae475704e62ccefcbec35390291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c473c4cae8520b9d07effd389c99d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e753e4a770e8cda861981ec7405a754293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab1021afab853a1fbfc1e74d52cd79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1835cc9d125bea1dff83048e7d68f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f27cca4c0ac0323a133418ccab73e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e442b6842519a8ab8d546a34ac13ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f469f9d98340ff781cf74a484b07cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd013ca0efdff50e3b822d77216a00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb3c5da56d3295289936fa7eb9d6ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300a626fb21607863946e33b9e2051a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b5e8f5567f9649856d2352fe06d60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c91990482de1817a2bea9772d26d94303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907acfd0c8f699b72418b558dac98930304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093970b28a71bfc96f2d674617853bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829a207012cc79738f339a903aaea5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f01cb2a6fb9df744e03d350b69d0a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c17b88d1c49839b0a3f927713d549308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db816cce6bc657e12fbe88ef6aa85929309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de50e7bdfa6fc5cafa60899c0e5a76f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f131da00d7cf22a4545039a668a018311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715f896e8a7eb4afbef03ce87871a50312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cc1a09b81d47c834863d0fbd86be6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5e8323ebbbbbfbaa5d081d04e6624314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c7889cd3cf2ee6ce5b4abbd4280a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a6f0ec28e717a8a5d1090118dc35b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee034b4ff72eddf0c176c42b262e45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960c43842a118bf54d3e84e055dc3e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991f04de2d9112fef5f5df4a43cdabd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f43a823e61fd07386b00a2d412d609320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b952b60f34cd7c102a470769362620321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15030c4cf259268247c62d049411460c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4bed66ad2ed3c967f097f7289b61c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5115effb5a777e680903550954cbe82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039274c31c9e95481c9e98d35432c524325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239dfdd41155e2f49ca8ce5f7074c66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613db45cb8dabd710c4e9cbc8e0bef8e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b6bf5076b739fc4c9cca520e605ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486e51e47efa5d1794f677e63b76d62329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32832df658c3f2ffd36bf32bf8e14c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62f8ae5087f79d4c3a7b7ad1d19e83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a1e9ae8fd204f096133b1aaf98825332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda49809d338b6a50c0be3145f0283a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cc22e33a872795a3ae251ac9351f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15eb0329da74b69161b596528d0b10d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b766738193e03e2f2452aae04a2f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a66cd6d2decb44632acc39a2aa406337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554fb0cd13950c8be0c580fefc324e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e56b857bad36de86e68cf5daf2879339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fe8c94f846f9eedfb17c9890f12e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc49be924393c60e188dfd24e43e5f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762808193753eaaaa2ebe54a4beb4700342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb820cdacf4d48580ef40a2eec9044c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a608559dadaf5423b80c88dd2df4dcc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e306c2269120f4924ac0e01becf379345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbdf04009bc564a1ba3603e03e8c0b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c4153f9f37cccf11ec70750b7bf9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047642938a364fd1e416de5942459529348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a716677b00f180d1d0697e69f30b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8d348a2c68baf5971ba96ee6f7214350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dff70155d1bf2465ded8a4d03897c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0ddbbc11511d532ee5967688989f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2a65ec3cba8347ffe431da6a0e2f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760fb8a31bf5f4e7fd0fd256fb43fb2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ef8e684b38588b5892b704b1011e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135221e7132b0a73804a433786f9ef4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2e160daca9ff510666d91eb46f8c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05ea7648d0d4e2593bd32230db407b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea00b1ea866db7c6592bfd48c54b46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6f7cd2ae015cb4bf194bb8ca3d7b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35d3cdff8208f23f883dde4777e57a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6b3e1c69877b50f9a9e021eddd03f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ded0148b7f4b6ab45e7a66637b9daf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9679c6270611a58c4dd846218b40a01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800b6378a8b41ec4ba1c4c41bea173e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c770811121f37f3033b0385207cc0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e171ac533b414d067d563e5b673b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05e83789676f9a50c1297f016cd49c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493b34ad900483cf0e1c7042ceecb17369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1797878e26d318afec8f3ab18ff4c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769361c80bb5b6ee8d54189dc7ebb87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeba5458fecc5d84307c9b089da3c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3368296a5b83631455f1fb63268602373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb844986d018e71cdb66f487d2b33252374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40ff8bbf69900a5bab596732b164d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea889e59fb676046006af5afd3defca3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba89900986b7877d2aa7bea668d7ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcff8b6f745be2ef2e172ec476cecd1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0f56197d29585ba3b1a9185c73270379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f90788a615b1bd7fa2149f08a08ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66a2f4a8e85bb990f87d885348caa2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713cfee870dcb2c99ac114ab6a76fbd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc06aad42e7ede2c26e0787fef01bf8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d39b0323cd3e20f0f926d951095e6f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d63d06776096dfbb9b8bb81912e40e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc4b2c48ff54db4d7cd3db8fe2eb75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716562456a7cab68bd0865ddcb5b13b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5108df715c7b5205f856bd84a11ddb7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521176bd5a9b1116e447e22d87c4d7d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48e97a2d32353ee6caf53d3a4ead88390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b280252f9b375e04e1a72d95a7f5f05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce286d88f2f33a4dd321c127cb8c726392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a05b62896a9eb87817705c22415e51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655e7c4d8f01eea5a53c39f202d9655394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9966e9eef168da01f7c8586076dfb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b403f4a9728e40f656b45537a18e6d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6f661abaf0ac538403151216362fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b75d5da3bcbb3eb51937b162fdf30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812765f762ac65a18efba794ac14898399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8455febe9cd56bf4add5262cc9c743d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bee94c675ad7faf1f426059506889401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef795735b0387e12fed013945048a6c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c798b2ab922a687ff022dc0ae2a8e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7568f10ed247fc76d654b66711e03c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64a7cf0d4fe9fa8fae31484a6543c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb7b057decf79fb8437e99741dc508406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ce678c521555dfc3cf79e65ccb4f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e28f8acc046143004db93d4a3dfd9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f1472ff2e94852686e7182413d9b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ca1214f0c2912dc0d02f79fa9e272410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccae86f1bbeba2d1facb986161ad179411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553348ec13801bd75ef8d0186ac63c5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe6194dde6cb30aa29774bf1ba24cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c64270434b9cd1b229ab342c32ea3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821acc4942aba36c881965b0a36d1ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b72d81e90015565355dec1569bc164416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b1c91115a1c106942400766ce72ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25457ccbebe6ca8ce55d184cf6fce67b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087da8bc8c2262a64c25ea51ba70115c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc25405c2833ff4c8508a728ea65c7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bae282dc397c520e883ff26a37148421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8eeac9c1a018e89cfec35b220e9b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc752d14bebe6df00869e8b432587fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf933e8ae892ffc89ac684d3c464f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded06c8684071b9b0c4109c18fdecc27425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216556703c8afc0ca7ddd42d6ed9e53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6440c289de46bb0c3b4d481dcd5fe30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56067932809d0fc12344324221cc5d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5411e5c95dc6c3e654b21d4a170909429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb6a3a079806334c34283b502488e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137671981895df10b0407d31a61e829f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4f609119e869eac4a131c79bf5f8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83aceeea0a36726ffb9ab04111b18b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca696731ae1d03cb40f64a046ef7b99434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64102565dd4ab7e60f96c582571ac65e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de79ad021fc00a4932467cfc1fa98c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e2a592842eae1de9ba0391a5b8e30437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114de036ef0dece1e73b225c4da17abb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a2613e57d3e53ec2ca2fd11840eaf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fa5cc6331fbdeb7f9bf674ff3b5c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885c64a809276462a8540bb33ac3180441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1aa493b93dbf49247f7b5561ee3bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1168908c267a243dc8fec817db1c0c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59ede6adcbb8046ce33938cda7d674444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccd2b22198b2dd62aad1540b1f69a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c18aa7f9f23215f477b764d6d9e59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a87441cc6fd745454b4e88f60dc5e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a6a3cac61de8664b9cf6c34a25b34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787debdda0d77d1bb3609d912fe0e4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f89943b3cfc8c07e015211233c2168450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128c7ffaf72b030dd8d54322356f98e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46b3e67ac5ab595d6c2eee39374d5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13224dfdd6abcae9c5b74d874ee5b34c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58540a80f1f1acd743e455dd313b8e26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1bc1e53f3e0bc13703f88859d5f15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44217414db7ced6a873660ea3d67fbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa16bbcd15a10d45e08248b9525185457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14d3960d12aab0b4fefd96f0c7df5c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae05dc1484953981b19d8185d4c104459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ba9f67c55990eb9737d20eb94ad71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb51eeed0fd41bda03d724a338338db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3ea33bd26652ff1a342c9c500fbd7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a50aa45fd5a9ea052c289c1dc3872463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09a8974d39d74ebe7cf81ae54ab690464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d7608b0d77c1c1cb82bc2071b5809465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cee8444d1ae6bdec48f0102a80c460466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340b701e9de5f71b96e8cd7fcee7db8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541c9fe790feaf4231a3d818df2fc7a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3213c4587859a5cc0eb8c45a762730a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a038d1510010dbfcbf4e149b36c040470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b3fd77535e3b93b4b00b343be26bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22335ce5fff88cbd39c7f2d1b1d391472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9775e5fdd646d720ffe16bb172c3c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81069203f0fbe939b33be8eb2b370193474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb730145651c3c47f91b3a9a08c7e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af33da0f29b9aac442e0efa7648c5a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c91864f265d9997b3bca6582eca2c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55748e08b6a4e28b68cc290175bb6040478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5c1e2e22d928cf9b82d2871f73e30479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fcc7cf7cb93514d11d9a6c5c7dbd4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb9a2f55e34c4a85fa1bb185628bd8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54708ba6bcbf76990d4876ba79f6f93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d6ab8f09d31221b0bed98633618e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b81bd3b70d3095324a06763d02fd9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bae83e13c7222a78793f74415165ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d26a8f256c0eb5a473e212735f3218486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c715a1ce298001c0c0b841771dea1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d133387a46522592bca62139be55af7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038507a537d50fa03e88f7c494173660489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd07ffd3ae21ab4d772bf8454497ae0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256554a19cbceddc821c6b8bae3cb7b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212b3d81311d3b1185eaa964f5c2d0b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900db685752c00b6d4e5dd7c69b2ac95493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd437ba5be6406f8eeb2a3d1e2992c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b027dc7affffe0d1bccdf3c1b2b6278495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc7d563d21cdea933b77ea6ddb15ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf70d18877013acb68e8dc40362427b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc20bbaa727eaad14b7b9210498229498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a199c3659540a40c7b03d2a8b9c27f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc200d4139313cddaeafbacd3a2e73d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720905fefc8633f13d01297d53f5093501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9c46e128506834907c739fe8909fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873e5202f33fc4860c30e45de0ef615503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54757d34c5e061abf5020eac03b949e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e167c19760b1b52dc7a2ba705622b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12580d0a471d115fd20a7d4001c3b864506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ac3739cb91687874116fc54532bbd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9669115fc6224a6a853b07916eb52c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1f30243409c9e5ff8e4c1c7299d92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0d4a280d2235775906b8130af3a07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1379da0fefb13068e4e269b890ce2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833241b536854e79c8b1c1001b2d295b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4500d099d992c4ee5a0d22bb0d73f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d87d69f547ccd9bd832d7d41a65035514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16485c9c90eafd97c8c34362baaa8d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e915bbf62faec82979907d91c0411f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1b7a6c1bd33d3b592bfad09de23a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b0dc7a2b2fea4f847bf5e81f16728518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fb70f69f76525a26b5e63509f351c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b10fab9f0bbddd9f59d7470fe2542f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7dc9dbfa73a507939944dea08dc56521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fdec8c64e20425244f2664dc2889f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0e28841a4e2746a575253506c1e2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598ab29db84107dba17c7d2121a6992524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79402e6bc66585b60664d4167584140d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978f3e9f761be2c3611bf5ffb146363526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7174aec76a34eed7f514ef4c2612453527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e30fe033c64b8bcc015615558432f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa2f143aaf2134cc27fe543f6f59d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256d00e68bc844b06584e33ebf8fd63530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cecfdc585e0c0281275f799a8cbb9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e3ef705e49e96deeaa36fa6626ded532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede5fc362e42b41fa8e9e6b59c45dc7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eac9a187d1891752337dfddf236fe6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f99fb5497171b14b0c8d1958db1268535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c38ded0b0547b3c23eac7d4969ac5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e739b130bb16a97b3dff4b30bed1523537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefb36a67a961b6277486f84d2fdf1f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3928e571ed0bdf660bae916bc357c60539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff23c1c607074eb74041ce5eed82018540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d37a4a3ae30645a1c59f0536609d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a03feef8f27a14a124af87d1ad878542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b600ec4795dbbd41170787e593d92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64272ad88360e0c28246e75924b69620544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dd43191910e1b1b44d45a158fbca9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513edad95c525aca89d0529584100676546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4712614c2c411b16e0d541997962dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58707830bdac9ffc3fa6c202aecf9f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8251142ba6d129615910e420d79c7a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cccbc0414bb1c3fec8c24e252cecb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ae4708e06b5b866a9621ea51bc71e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dded0d61df37a621bfdb3e58b1ad9bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dd0c2fbfc78789a8cf70f3a7e53e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344fee7b526d664f06ab51c4249be43554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46deab135d2fc4ebe2c90e510ce6a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5198a8d1d6d9ddd4225e23f03058a7f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107516c9d3a928b596efdc6776338b0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83485d84b490ee32b7c5da0ce463d26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc891cd3ac80b492a77a0a3c73f2fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabdfb818a3453e2da84dfbe174bd84560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5afee82d5f9c32747f4bdba4c8780561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c290f1899317740df10631d68939bab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba52e6a2644de5898debaed8bc7c04563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875573797325a24e0a26a5a15835f38564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe58b854913b4ad46e9108a973a0bd7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583ac64435830e324e85883f10e3c7f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75ab39e911f98aabdf7aea898a2619567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebc839d64a8d3230ac3c5204d529c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f4516329c58b5b97eb40e287c45d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c0f332cebb277cb71209384482946570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab30cc89941a4eabb3be855d17ec0f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1aeed689b6db3ea23fbbf9250d066572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e945f5776dec472b559a342ddeabbc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac3b79bdef627dcd4cca9c0f23f860574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31b3070a5dc9f7c12ca49a0ce445cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357039a20374c963e9d12385f6147b5c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17065726351c7c322541d8eb3cf1771577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a6fefdc57a696e18cfb35f58fae6d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da4dab07698a2b41e9317a17cbbb7e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97201d281424d951b79e9fd0001735580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb422603407c54130a18e5c515de69d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868b2b1db77f9d36dd2bfc35c159cde582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874b86728c72d60c48953177c717e69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083dbc72cb49776ab29e5fb373640ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f00f1daf565f2f4ceb5881fc3b3023585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241115bc2b8fe15f39a695b7f456c36586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6958373989780f08fa4754d0ade26587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1b269ce9b4dde76d92235f1cfeee7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1d43586b349a958936c9a783c4260589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60d9bed38f4c82a0d9fccc58ed5c4e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e418ceae8c71dda1106d73abf63c84591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417d7acc9e76823ae783d34f038ec66592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dd64edaa455dcb718f1d00cb4fbc3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c22c44b71df653f63848de9651278594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda87f9f5e056150aa837b2469c61b70595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbf16a4f7991971a56e9edd95faf14596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c9430bb5eee676c5a585a6bd74271597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41a3eae5df69b247f4a9810924ecc1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58e7ecf60022d9528230ec7c9791a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088379ab770bfe58d30891e14afad1c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170e9b205557ae96ab2456f0539d98f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84618f51c206432fae632ebf60cefb3f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ef1e3b93866c77b033f5f91906742603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c870a26f1781f1b7040d331432b08fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bb1b82652685168feb75fc313e875605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bd8a5ff1e736f2153016f251d51ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddd257061a1c4e7ae2198cf9bd6154607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687fc153fe356d7dcffc83fb8966e4a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876963b698c4264b33317655395b6a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7740e43d783680a0410344ebb72f07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157e41d11b1def26ea35f45f156de6e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278b382ac48bb64521d494e522e203d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79742c85189635a3d6954830d95aa9ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25658eed76770ab18d78cbbf817396614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042be9ce9fabf06a62a44806a1facbc0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0f2b314597b6a21bd1a0e19687621616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361c6d56c44d4309cb71c26333c42de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dccf9ea687aa692fabe6afc1714b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862b2a11694b89aec2d72ea0ee718fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ab84b8985e37ffa4848cb98089f62620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae29227b5aeb3ba6b200b6278c16071621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25c703486aa7af562998b62d32276a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c11889de06b57ea5fcf5c6cdc5167f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c844cee6c16cd9b04d8e2dccc2f1f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e8976a5dfc18edfff70b0f4adf411625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259cf38b70a0278092d8c1531e47f46626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925c9380c4e28c558c4acaf3e6296fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6c54c2e467344bf2a39663cf5f875628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a9dd442ff2fd7dd6f3f844d46491a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0bb668699ef7732f14ec4faf1a404630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a655632b6976f8bddde884d62fd5b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fcba2bf77c5579d247235ef9ffde3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e07c18838d9916eb851e857a99f1d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b174bfa4b6b21bfdf86c235f49d3745634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23037ceff01382b66558cbfb1f9d08d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940adcac875bcfcadf0426cfda7cffd8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fcddc5b9cf04780fcce170594ba82637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d632970b430dea35483d4293a5827c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d0c2d3c51b5f1837e7c54ffb609b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cb14c6d79793cb9678d62bf10de5b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc802a809886af4cd8a5bbdf6b34eb58641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da31a68021083712bd1aabd2a865c3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536afc75f25128d571ff5d5543ba0a82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191126b86d87825ee898693f5da549a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f760b01ab1968018250dc8244c83ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4c59960fcce36627c8528095a7d6b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bfa086d4f8781a8e4579302689bb2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc4d81a762feb6ec0289c9a00314c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a97d5a92643158c64f4e932ee2803b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7e172c703b91593952d46678f1af3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2fa8f9cb4c8f4a216f27abf77438f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dc31a0179d2a0a52af872aceee52e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe1f6a7928265762486c1e0875f4d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52019604163fb46e47f4f9e902a9b339654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c04edf17bcbdf7ca2be2636d6f6be7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688e60dc551bc29a85639c49d9fe3e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cc3ab641c4ecefff166d5475a3113657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581a2ae4ede0b39e81d4adafa5a8852658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bd7503880ec8aa7c38c83affc4b63659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e9ba8c66ca0463e9e798479ba3994660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ed1dfdddfbd07788b52a0b87af911661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc91b39cdafe43f750a0b63dcb6a8a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5219dd37ff707ddf6df52185be330663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2b2070a19dfe7c523f8f02a4dee86664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e01d8ddf41190ec3abffe2370cb452665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc249b3a7234810bfb6a3e764622e0a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce60981ecd73f802987111b207fdc9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af08f8958de0962a57ac51eafcf13f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99fa4d4a5b67975c304478e88f4ee0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f0636cb66e163c074948781e8278d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe90f8c5f7a43b347cbe569ded047c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418f7e83d569d51ac900cb39621721d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a41f4e642e57bae0aed438b94af3b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4241d2f939582919d726ac6bca43e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3625369274beb53b219f53b2afc1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d953985fc7a13f07ff2e40f03f91413676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3d6c36526e85288c1bff1b769dfdb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcedce3014e66aa034440e3c5f034d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44928e7c790695db28b8dc358591838679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7819bcdee80d91cb0c1665f1fede75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fd9b77692ff713ff4e679d483a0af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d1b23a4d1d0f7af261a9ef677ccb9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee97b6ccd0dfc9225ef740b92f602c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3c5e4a9de09445a7a6320c50f3e7a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7578ce525ca7b95664df958d33837e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6653b49c3fdc2c0ab4a3d38c38fbae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9f86bf05bb9558646fa5ab27a845b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbae84982394aac34e0de3d3eb98ca4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d817c1f244a058666e78ab9c21b0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc1f357e5e449fbf413c54c8fd4f9b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8d6f6f7c0769dd67dc1c958825057691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb78aea86e23e5812350aa4408b2258692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affce0f8a313edc130f79ee9503b24b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfeabc57ed04ac5ed1ee7f6bd46fc01694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc972cb78a3415113fefeb39598f5f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed1ef57af2a420b7fc1bb3cded112a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2ec87671acaee00532f722b398fff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd4f2a6c0fdc7f6db9a54d67245937698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbaaa39f37fbe63b3f033241dffaab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3918267c033d2170093ca83c7b7cbf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c660288563c97f7c49b5982984a72e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c505ab08e0b79cdf2747142f580eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb49f21dcfd8f7ff6a9ef704df2b01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec12186425b5deeb2ffe24dbb6232a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be1ab9d76e2ac2a49f4a9fac2726d3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267e6841de63a1ade0015ab62d7c891706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be42221db7180a67975afbcbbf2654707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97197c120f45d2f30526ce8ccb6ac018708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72ae871aa41103071371a7babac56d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdc838886e898d910f763cd92a63fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc66d49d875a84613ae52b778073ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2f0e41f8ffa878e6b50c05a877b6b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292c2902a60ddf2de3e9a2be8827a13713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649c413e16252611e42f32fc5a52ba5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea4e2a239a6a2c4bb928b49d760441715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bfe1155548db02fde067a40920d26716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512de279004d99cc440fd237321bf4c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca2dacb079bcac4fe81fa202040721718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71d5dbebfa8075213a1e452eef0a82719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc96ddca1c337168ae930528395f5c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1c10bd8bfa8c6919e347ee3d506fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7519b3394cd9d56eafb318506c91394722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dd8605cb3c4ee6605fd9e6bcdb1a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097696d93eba37542b8bb0625243e9d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dc6dce7b747df077dc332c74a4bf4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704ad2b99f5c69218c2ae9fe9b1bb37726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078078e5ece607dd47db071e77a7959c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0f6fef8fff8cf4505a289ab731675728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990b9d527998e296f1f9791403cb34a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0e23951e0bb041b061ef39ff1a41c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f394e6c042d6abbbc7c13cd7194f70731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555fe1f60d9ec7a1282fce49188c93a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f34767b25cb5672929d1d0b734d09733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e45d815adc7b0b0a4479c57014fa59734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229977c0f3db6432e3a7c6191bd92c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b5b46fd4162fa08ab59adf31c4813736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504f5e609645023e8d870600fcc3581737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76e1d46feb95a1a76250f7c4084c37738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac2f74fc837ae950bc400e86e12565739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b21a4afde252bff0bba47865d75ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f1bff43fc1a314a9409dd97aac078741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120a5ae2a86ea3571a165f4dc0376bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18c6e92ef715d31217c5ab42ea063d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022eb074c78eb29f3c3170636b76d59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5dd9a3164cf999bbbdafae5fccfc9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f756b2ec20bd090390a0b38eb4f1a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40717a82c6fbe9c2047ab9c93fe568eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946281c0b16465aa917b409455512ecb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e0c8d640a40dcab346a971ab2453b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6af59f5d94d3ae144b63ebd95c95b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ae9d86e3cfb7fe6f6cf6a32c33763751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11daafb68f79fc9b2e1b9a275266625752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2be1946c6cc88c52125b196a959460753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ec912007a17b2e749a1e5899d5a45754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a424710e2dc54f94eeabd91919d41755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b0d4668eca217a21f949112e1e983756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabe98c55ecab84a3ea0c2abbc239a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc69236c287789d895420c77464a5e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eb386056e0a21bd0ca7275169c12a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a4bd0f6cefaa5d6e6dbaa387a132e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220050e55045732cad360ee3b4dc142d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a157a4de389a24069bd2be1714c3b2a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b892b487f8a7c6bb364bc9366d33ee763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c16fad063ea26e17e7a7b74afd9c94764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d99da3f246fd8959f13c768c6a547765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798549676c870e004bd971dcee19ed9b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb0270637cc808221c20b54c0536a9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145a474a1e28efb500be2b31f59338d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8308dc93fa6afd8ebdf7ec80d66431d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341ba463da78be5a1b93c722837c156770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4d91765405b990f58ae6fa6ec52a3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac622dcf8486445d8ae1a6b5a6aa18b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fff572d7fd35ef3a90f32a4c0928a9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f97b05192ec727acfe0bce0e016740774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df11bfb7b6e5d3ac3c1cc3b90613e29775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f9ad9ee38832a2638c997bc92a0a5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691d10050b4916762ce6a54e4aa0ab1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78d9165c5a3a0504e5bfdeaf3bc39d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38fe42b7c8c67c66c6f0779d260b08779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c270ecc92c7ee73d6f5b9c9cfa27db780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9042f67ce75021a7fe9640cadc130a3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536418a8e1af946adfde1ccce8e8f1d6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dcd86377d57d723b95ea09c78e9fe783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef24bf93ae52010949c3070e0071d7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6dc1cd85c25854d92905cfa9df832785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89607d00d9cd68e7d21df6efb661957f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa8592430a294fa5bb18ca8d3bc043787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7a88099ef88d03f203967b791cd6d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10c5158e368bfb032beb1edbe00aeb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8aa065ef819bbad70d03aec252b553790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e172f40f902e9167eec1f1de8ddfa791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f51703b4a04e5ae2a7aae24838a33f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c325c7c18a2870629ff70e98b0dde793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679acfe713809c3c2f1d85f43d8c17b2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f292dbd13dc85b70f1b48ca5d45848f795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d8bbd56f3f833f72aa05aee196c2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd673dfc8e7ec98601ae42a85d32be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf12a5bf5d8a254d032ffbafade7a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3572fcf5e9f927781173912a4cd5284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3406d509e4703ef0e114277db45875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca910a8b246ce943658a3c5d3fd5c746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f550398126534857fc76113182a54937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b005ae7cb0a6b2ad1d2453da81ffd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524c6ab6ac33a57bb83be92f834ccc29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024c981a5af229195c0a6e59b34f31c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0067b02a326974f70080da53a1e8a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d313d947fbbc7501d14ba34826f3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c138764693e704e06770fe85d618613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6d25d378fdf8a9e4a9f73ac46bd1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb022ab19d41ad340539e10ea1f885c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c39cb5338fe06d9018de9f563344fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48f273306675013da8f9bb4950bea117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402b75607631bf4d2fd3a73ab955ed518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d014fceefac72c43ae4edea95597219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185e5fcd91e56d5b0535128224f193c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924e0cc894e47b8e235a689feae13c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583544bc2fe56c4c1d6e16747d014de122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a49ae57d8b38b7fae333d57ed60fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fc8a72a19d31aac93706aa98de6e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67988afd2c870ead2e0e84ac49c5128225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4c21ead3438d438d269f43272e57326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6229ee5767c877ee724f2297fbbe8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614ed2f586a56e9461048ebdddcea9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc0fbfc396b5623a6aa3ed72d49b2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8ce0af966bc2135b5b8b542b9ec4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f4ef6d78e066d77e508019b68ca7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359f28ad6c2c9ef9109b5e877f43d8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376414a8ff32167a360d70400b8b907b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a216cd004e1e63f7cbc4a00eed6f9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a733f76fbd54839fdf08d8609adc5035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cececfc0d033335936fd4747eac3138736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113bc06cdf44afd63191fba39a0171a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126301514d2fadc7df2b122e81779b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851315626ccc2ae29f40f02e39db70d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963d40d00ee03cc4592f0f3509e433440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1278ee6bb0b3f10ad6175a5bb45ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaac102e50d39090e94a0e2161ac60942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd689b69b6575c6583551875afc74443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8549a06b98be2f4f8257526ae7fa1e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012a857423dae74c5a7f9e79707475045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc89610fa78d08eed462111af0674f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602470b571938b121ad970d4d643d13647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580153d69f380dd35dc946d694a9d5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbca1bcdb6e42931620dc24202537c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f800d7e582cbc2af2ba9cd44bf1d3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15d53496202f56a35925b783bf053d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea0b12ccbb0022bc0549c58f5fa37752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dece1174fbcd56b5befa7e6f7b6db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10353d0145e3b53f9696fec71beaca8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097bd320888bab1422d2a28d1e1c78455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e365a27804f7844273183f134229d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0d94c0ed3f0a8a36f4b44407b055357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c337003e77f0c6133da8c4081719b2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2078ad6b2eaf59b4530b00db80c7f1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2f4c1c91f76849b6154696925c29760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e16887d70070f77d1e66071b741d7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da960c804bf82a35fc734ef50e60c8c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa23988525af39d5ee482309d59e46363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628018c3c1ff6d4c0d8a0cf9ccc0ffb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7864551b38cc6f71a871d5fecffa865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff0c511c4007d6992a9262d02f036266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f73267a24730343449068eccab96b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4210af6c6a28f3119bc60687c457bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19c36423c403a4d06f9ffa9a4653d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e4f739eb1ac0e459961ad8c0442e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dd1d778d39ad828a8eab2ab768c0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f3a8867842aa29f1cca31f500698d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad78e67062c4eade4f180f8ed1996973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34278296031bacf10732b73c2898818174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51416a07466eb49d3c46a37e666a8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9fc7b684be854e5bfd326687de38c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106be007de051b3e1c61bef7904ab7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119d8b50bee52eb02415d093b55cd5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0b9576ffab6384bc92eb231eb6c1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b42278c5943a43d847f6f21b2a314b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2361ab0bbe3bdd52061443995b4ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868f36587e351effddb1a9ce10b024982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff32fb80753393b10ec7584709a6e2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89829a0e655ae898753de2d6856c2ce984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b997d0b7a1c6efab614d90450322f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa03ee8827fadf60d4b12814e2bc6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c997b35a6d4a8d0ce5438b89e39a76f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a7678ca0e65403787bdf258ee6bcb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59381e8cbc14c77392659df4b9d48d1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007afb90132a5ca6f05028addbd75cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612d266151c2b1d9ddea7041000645191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2298e04d6e6d1e60ffe619446dd1ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab35319778702acaa8838f5a317e7c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171df043bd025baa0b7fbf545bece42894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0d40ae146db0025dacbdfdbd213aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcfc69f852541a8da072ba6630e77f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f93e01a54c27890ce4b629aa02179f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910a6aa307ce71ff64a6697f335683b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e6794ab15dad1b450c8c037e8fb7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402cfe688a249950abd4fe27ab06bd8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d70815ee8c823695eab56714e39509101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a8db2a23a3d27d8c243f22fe442e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb659265d76a798daf6d76f5d2231d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df4433bc5145ece320574736d84a84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfa5ec7342bf5f1a02c52caca9da66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695886535663fe0c90a7d2795762ca8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83357f5a1b8f690f23221a39d741d9d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e92aba8e96ac6f88d18b0c23cf935108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7388b9ed77fd50f7ea10db8408a2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca99d794e74d115e535de3c513d527110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eb29532b55008a4efd3edaaf56e8b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f1661c690fe80d5febc9960f4b58b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b9573a7a03a5986472e69f98e13f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885ad92a9d926cef50f6bdc3ed54640114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a20eeaa4b1690259badae69dfcb5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb999585d046e014e6210ff90ea77b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555069ffb3855e2e998bef722c3bac1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e2eb5ae3dc4f290850308ed0da4b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f38441599ac6bc2890c7d835541bc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e033ddb6ac0d1de3b34355b9563048c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daac4d0c26a93438fbd803d72fa9f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722b17903645594a5f51947900d39aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3e7ba6a1e7b3e82c953ca2f3a7acb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265343bf3f83d8ac2995a62857c59772124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ba83a4b19bf5a3f7b090ef27d98a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56648ac71cfea30ddb500399cd477509126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db67ad0f8d4ea13a7f7c74e57591944127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2f5adedc87b44f8df884da74bb5a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fbe39d450f23b6518a8b85bc08735129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263bd5418d7a8906f89a8cc482d0c47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f119da577e6b7ccefcf0093bcafb44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed61de8b2fc883d077056cbb8674e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86360233d598bfd31a88fc6a598dc397133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c3f9472e2123d0c72b77c8778da38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8a6f2c13e214b12f83b63818559b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469c949ac9173d00fa18782c1640c15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfde9b4a983c688f4f2e4aba3f9b08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8040a7a8508e570052c317592b5b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a3d05cec3ea69f5358acc2a525737139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34f5885f255563ac6fba4c64eb13ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c23abc42e2e00d66d8c00497f9887141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb8ef4b6e5a30f6c754b9206a8410b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59a1bad33cc675d626359fc27a981c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95c7bba37722a8610f23a545445df0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609e02e820cc9c804b0ce2b27f0caf5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f000d5fd15691bc891333706402a9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072760202600ce2857c505dd61aa4ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ad139756397368cc311f4f106fcc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef08bca55fb329e9a901a25c8b72800149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5d535529683515e49f31036dc00d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990be0eea91e01fbd91e7872b5465634151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0efb453ba5e15ead6690e2a8196b85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa0e85a22d848f26ae0c647dbf7a29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc520a1794956cbfce704af9e0a838154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87b12b99c309e545994152dc1405b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1ea2c38dffd3e15da944e5df37294156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591736d35cf86a1afa8487fdf64357f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f6830e7d5d42a31c0505129ad7d60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dc4d6b6d514b5a3a27b9410cf7e75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebfef052e978c737df31937e87279d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8825b1d23ca0247f9875b0380e36ffa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc8331b8811b6c1b9845cbb16cbffd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3206cf42c2a666c826fed31a275cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396d9f9bcfc0b9d0e70544fc34d0ae0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce301a619f1c87051eb1ce98d281053d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c592d68c018ffb9b5f836193b007c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64fd2025fe523a90545c7e53c5b9da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33a1e8652677798aceea141b95e4ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f166b2d56d83b9c7dd13b153b63bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23de361d3af1f1614828df522eb05d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621377ab7036cb4f59f819d966bb40e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6671a547bdf9366d2fe4aaf545673172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631aa03c8671d24d29bc382a0595de3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b94dca6ccfeade480ed44e474ff99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97afaf9ea9c3a73ba735041be57178175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641806915e54da7badbc34e233fb3c7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe72948343f3dd574066a8e0dc003af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa91f1f0188748fa537d8dcfc6ff1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4942d7c70cafe7a4d4ffa89c288b6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024a51860b54f40afef37175a48598c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585a507ee8752b771780960f5bfd149181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f8fbcdf9ec1fe6588b1f1c22128fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff352e3e40f6513aa1824d96d99ee21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ee8d568a4ef6769424e3beb0584d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d07ad5be220989733bf4259f132aa6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfbd0c7c2fbd63f4c61e586f22a925186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26598214085eca2fe8b70d3500115f7f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f34f8cbf335c891391e134857f384188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f9a92e01fe6e5f2a50f59a150f915189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b0e4ca9ee7e5b3fdceb7b6dc679c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308870ab6484ff8cb1d6cda0f67aafc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b1acdd3e5320db8ff08183a86f288192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7865b498f1437c8a36effc34658f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847639e064de5796401098077aabfaa7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171bae23ff3e9d2c7138ac55aa0bf71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133356a41c2041903307f2730bbaf6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd85a1474fd007016a39075e25de7bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0039c00ecd5278246d944eeab933b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486f64e56770ee3835d2437ad62b59c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488864055f8776ecc4ded1a91e78365200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399b1fd8c8d53233a0ed4a423c1ff20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2452f4ca481409547b466b3cfdd445202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6683880c67f4875cf37e6219aa4083203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb60dc2cef5b56b507bc86eb7bd17b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c305d0d6bcf80d3f78f3a13e96f9e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4c4c147612564ded8768db2a3779f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43744793da377c462b8a9c3638092af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37936b8ebfe760cdefe03c956b2336c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd962623b6cec6351f6ba7ee680ce91d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d653cdce00d32a1965e49b2d96265210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5e5a908949c32dab9fbdb81be7408211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022ed565a3a7140e0e8577b639ed215212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe9f85710326ac843ef7db99d87736213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48bf49332b4c5f073ebd342f4a81e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04307986c53bae25915cee3bc5d081215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7105af68f20d1806f32de99aa92da5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659a4dc020c950d7df265b70e6561b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a808442c21414d04a1feea687c65ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0e3341639230281aa7ff40fe4392e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79525cbaecfe8fab1aba708f9ecf280c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1138a7e49c0281cedb46715cb8934d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35038b02a0a1d3b425ea1da10594f1e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2ef05e6a753a74f56f2d820cba6c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7708012be8e03e938fb07f00102d4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c57fa00a09ed4b94b384e951df56b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2de90bd09bca0d76f8e1d6300a434226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870342250558f82a97bf2aa3459f01fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adbdb6863e847998b003d5a172b7c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9318d75c147a267f8b1e3d448bd5e0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036fbb0ec9aeede11558076a82dc531230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8188cadc4e758558366d73b5f2c46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781d39081c9e27e5535ee7780bffcc2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b42a06dcb4be37398de828d96587be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ac8a330d1fb228b9afc21ce9f87f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00a4ab43b3fb39380a6d2bbc96dada235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f936f3a2ec686a4cdf286d9b6193610236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03c263c5a983f7b243261ab4bedc1d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057847e80adacf702456db9e48db67d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7ba06ec8333295eee4a04698aef53239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eabb5ad3e58a413349173979298ff1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da7961dd0613e7054d4f437efd140b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce16daf1e4b105546bf7da02ccbae8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca4943b395762c1bf4c136dc0c5b09243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd782607f424871824ee6242b9e38e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a1efc5ca9f87a070b64538fab1ec3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18705f515d9aea18d84de3e5f5b9754246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43281fa567fc5bbf6e59854dd1f019247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f24298ad35c69b1958a4d7f2ad084248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d39a728bf839981df9e912643037e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51665e6d3b0e59db5caaabb2503c25b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102be4b5e937497ddd9b5229443a6a83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca766809f2ef5f2cdc89d987a403fff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdada2452dbec38838c59fd9ec097e20253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bd7ae208c46facef70772b07384fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb2460527371d56a7a6b600d18b23c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0102270a1aa10077e6e80700e77d6ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65c09c184e3acb3383ca779e122de5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4980fbe8b165933916bade87f71b86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db69ed57fbef1eb4694799aa0906a84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b57b646acb7cdcbea18838309f4c52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c6b5154699a3b3790a886ef4f1a6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39929f84865c2209c449b08278951ff9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb2bfbed61d38bc133d8e369622e2a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7c7314e1b7605f16c957424c3402f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fb5d2138c392f64c274ba30ed0b1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfd70f9f1edbf7ed2e5db7ad26f95d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4c2589828fd886acbe7ff6b295eef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee8779c18a52a79fe532194250c058268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777600da2d6cebd420074d4395cc391269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af7d0649f601aa3af8235f27382d30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d25300c2e8673138b41cbb3a77a9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de519cbccaf23232426454e384aae27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d620c7a4301033f53575164fccdc05e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f93a2e2d592e848e715289fa353b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc583082f5ae43b4273e8cc57cca47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95359158a29c004004ae7ebf82b887e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf65b67e6278a7e3ab6d267e45cd03d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cba79a6301eabd2a9ea2d87b63cd14278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4c24d735e46690c79f7b8feea4ec6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f1fef739c9661e88ae39957f50f1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dc393c56a1cfdae2f0625d1a2bd24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ac53ee8edbdc5c7f05a7a49070c5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b336e35499ad4cc85de3fa2fe11b12a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ef781f3f41ef7ccef243a8d111a44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd4186a5fd6f82ac6754305c7b92b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cafc3b3df98f84bc5b954fd8d05ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2613f4d12d0f4fe4c71cf13a938fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da94c9bff820c41079177e1e48df15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85241d332ae2854cabb6de3f470ff0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31371a5945f77c4d00c2b7f4a59fa91290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856947561909af08ee69dff66cb28c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4663d4477f3963532939219788077292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01e6dc3987e7e54a66e2f16842d96a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f667211d8049b6a5cca7f425d629e32294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc6a3117a57bdf5d00176a9b2d3730295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91d5c1f36778e1e926251dde813672296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc505dcf9e431867fd7638eee65756297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e172e3d3cb9a832c93e519ad90bc8d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64db37e42cbf05c8dd9d6d7deec505299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40966cab57bef2f87e2c757ee83d02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c56ae8b4e4c88bb98ba7346ab86f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd9424a889c133aa4fdd309485b725302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e126e565a95805dbceae2d191d18e95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad637414ca49c0030894e77c9bdfb1f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7084e30cf8ced05482dabe816d8e6a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36828c4117952e1d47c082fecae5ff9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae66fbeb9843f9a7e37025b125b37af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626acdbdc2e781db7d0c105d7895aa62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67477971d815285cf511e2a39a891fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddaf12d5c85a3318cde95c4178670d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9291c8d2ccb846e807e63ed14ed030e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312534833d01a7dafe881d51e8b72d32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9791b324db6bc667dfe317e7610b68f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e8b0372b11f1ad89759af918093bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403825631f30ad4eb3cbf46d7da820a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7773479aae83ec619f3286a6578c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7c8b5b99c78eacf62b0df8c7331c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944dc716950b02a85017777b695b3e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ce53cf085bb40c92b4f313df5861c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed84675924dd7169f902b1b018f0ff5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f57e7743dbde06d6c0b4bca797137321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd44a0c9792bd6e5d98178395445bd3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10ae9ee172cc8f5d874440b76fa80b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105729c73d9fc2a91531f016a22622a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5880e3a4dd6708c70eb619e7b7a925325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b0489aee4381b2ee0c29d4d840c8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b465ddcd187aa7eca3264ea7981740327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9299b2001cb39979143ab0bb4ce1e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced2ee6c3aba55a1576a9067aefc1df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de83ce125d3c655b24de24b219d47b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80d40437e67c5fe7f19b9ec93b2a73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f9468b5e6908853f3962ef4308454332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa09f8747da990fa33cd5fcc8db481333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca1c51aa897bee9b6436ddbb738547334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8778a48f40bc61082d27495716e33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f472ce4cb3cd15b7227cb2ccd8d3cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c74c99f02c5114f1925282652d6d64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b18c662eeb6ef0f2c55898c5dc266338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fd2fbfd5334b0d26494451dcb6717339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174076f0c1627bea7dcbf4e9c5e9ffa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302865434c68e312c6d320c4937ed0f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7d55dd2ddc9ed06e24175213994f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c065dd0dc9aad10776c147077cc4ff5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5627aaa498baa4275f960b7a5c77a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f7a3e18bdc1141c499c56a674cc98345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079bcc4f7f3441b7fb4eb9fc8ce2e6f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8022a76d4be36d62eac6317787ef549347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd65e09e5b547105b8de309a913b10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f0d82230f3b6187c3e4b2d9ebd34a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43165903f95ec4741a05d17b78702a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90734571dea518b3a495c70c22565d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8376b6875d0105aa8e30741834ff52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604aa4585be031c95596e22430bc9b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43933ced4607df5f48fbbb20ab7a94354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af70ead8971014d10d8012983c923d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416cdb2ce71db2287a9985bc8db96a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a2ee0d44e32c25d241aa121fb70fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726ed3d594bfbec43e13b911e5d6b2d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352abba2e726c56c352d78627f9992e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae75f549435e54753d7298814c0541360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e598b6b2d418722311c99d018b4ffbd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec510ad9fd1dcbf390595cf2f7cae54362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f757ac30efcc203931d7bab9d5e351f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2b86b329206ca4b38800adbb36c89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181a2f6d2be82af27a77e341da019b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edb9fef9f88163aee7abf5c918f344366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e36b1de20ddf2345f6035da6b4d4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404b988e33493fbef393b066c321305368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec0fd4f7c02e20a6682debe26744e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea7c3f7fc82de3ca5c88b312a5c21c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a89cedb9e6b9d9e90a49d960f37088371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452f0fa882f30573d5679135b6349c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a4455a0716e4fc89e0f44f6dbc13d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1bdb8ded41131b1800dfe160ebffc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8707b196b13ba16224ca1bcaf0005375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27af9bf6e1ba5361da0a5fbf7b6313376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455896ad3c36256a1fe1b3355ad4042377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9413cdf8b4499ae82033ddc05c9eae5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffd15b29ff21b394c14955b4591e8b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328e38c2f0042420c5234fd6a942384380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a382e4086a9178ac50991827c85bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6372ca67fccd324af23102dcdc75994382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4a4ccad08a49117dd6682999968ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a14c1658070135e372c3425fe12ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1705fa1b19b4ab8ad67602048175f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b506fa1926099c2afbb29105bd969386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d744d3754382b6718ea4e9d6e0851387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82181b16d7d4ce276300c5e2d6a99317388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582520ad7640779e9b8c372ff49d3f4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fa24f28bb3cb2440befef3a04785e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2f9c44996a023268c3a880f51d4b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db650281b17939df5040ef4913210d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed0c524610c95d90c9881b9b67c233393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4696e89fb903a0d93364e4daad94a2e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f619b8392c6257b553ee2c4c5616ae6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626354012b440476b28cedea01175b02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ab0e400d01d64f085c72a6e8f8935397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0072f20d4daec28d675c1495c6c79e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39e6e77705459727071b1ed696f7f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38203fca6583ac08ce6116f4eba6a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74b8d963ef0f47b90f89e4fcbf25f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5f9e3346acf0bc1bb68ff5c2eba16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a806cb7dd8b7749d29d8b350b4735403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67347e9cda8106a72715f1fba4655957404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13cfc66fcd1c8170b3795723ebeb0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b147d22898f46305c2c666af2c8938406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95178b81bbc45fad963780cda7b675407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d3f6449e983cabcd59ffb643a2558408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3335cb68fb104e4924e309f935756409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac723931e2359497a9c777b1f6ecdca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a6e1d83ca4f577180a0829b434a70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fdc479c85f0461e46df5731a9407e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba66b4939493cd43552d3b2a412d6f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6fa4641c74e8205887a39b4fe41b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c38d7391928adec95e547362643ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3331004dba03101e6502758c4d4a36a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9b629c2b1bf69ed3865a1d1364ec7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d8813f4085098b4c1532a953eb37a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150d256bcb8e06ed705116d6e147bf9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7794d0e2455c44c7bed6973a5ef97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7a8922691cb4e90d3a8b494f7f6d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164bcb509396bcbcd0ddc02b6965a5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ee5f838bf22471f12f3c8f2a07ab6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250defd608fb29fc8dc45418b2336402424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c227998168a97e4c6aea50a6ecf5b8c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17eb30491b5d5323b57bd6bb5d347d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58516afbff551ed3b94b6825b4e73e65427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba96f68ce42ecfefb3c9c1360f99c4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332edff18f4f0190106a01679ed1d87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b374e6e0fa9bb81651008fb78629a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5dd65b4e555755535b6f1e1f9cf56431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130f82349f7653a90f7ae4935280253432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0dcafb40476644d7e6694cf9ed67e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddf8ab295b913660646f9af957f915434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc783f189affc58cb074d5ba7fccec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45988f364f0db60cab498725bc14489e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f02f1248121e63b54c7278b6fecc1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ebc6d68cf055b1c25c7dd5a44b9a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8de5ac28b7f1940c8f12eb57aae9bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec80c3b436eb16ce0c859df1c23ee7b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467875d2843e4f3ba4dcfac6ace64bc2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4944781e254e53179ea181b6ff59777442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ace7d1c73062f22059884684048bbf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36687c983d6e45e92b8ceb457a0cf8ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325c0d2eb5cb95a2ff7486093ecabff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b5b6b899441bcee30897ef52839d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4ea1aadbc3f748d217fe000089952447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26f8304a1fbd52fe2328527da552ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d015813f166d61d1c2c677e264c3f72449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ff045454179dee9ff4669e6fb6501450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc67446c70191ce031a1f1f1d7e156451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9ead8694ee1fab2eae8ab7cdb620b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebbcd44232437530d98763be953c57453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22d1f93a8823d1c1f9fa20d1b150c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918dfc4a13b0fd809b6639ddb5853ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b50a2cbd4f1464c84324cd2724e902456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c3cd40019222f14ef09d3c19676b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b32314e86eb2751ad4432b6fff9ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddae1398fd3e33f1f612dd3183e919459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d26ff29450b1686405442fe261bf04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5ab4781961040a36231f41c1522e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b31bcd14d639d21a67a4370a42de6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8862bc37466c89006df556947961719463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabcbe1d8d50e308554688f65fdb9b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be5de0b59d7b028dd7c316e8bd0dc5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111e87a8ab138886d1e303d9c0f0ea2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ccecbe108c057c6e649e7a96106e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5ec5be1b3e0fc64429ec2f70b4b60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a44efa7cccaa7028dab0027287cc69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb3f13478069154dc544a4cd7449f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1168dba8d53191c822fb4d2b77ecd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1a2d7f481b7a0faa5382b234a8c09472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc263e3d8faf10b98379cc355f4ab8d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a5a54efafaebebf40032d6e6f5db4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cda16a092d7b53d14bf2ae8e0064d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65c1dfb42beb2952a86f84ee78d1ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad1c128783db1b09e7d0d406cda49f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c626e6b167bc4ca1bb9d9f0d4518981478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4121d1d8c6808ab2bd97cbf0a7f19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1fb00cdd3f16ee20786616801dec9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28285e0e13ba4939fd2cb9489e6c61481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67860d5dcdc0ea682417d960d185237c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d34a9b23329ab7faf1e6036e312ae7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35342b3a081cf5388cecc63cd1edd4a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e354c8528be878eafc4a32f53cfe93485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477f0f29d05e12c7fe78fbcc5b2da1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42aafa773af77a23224d099302064f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b00f676e8cc6ef88934a03d0fee757488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e0c20c4f2dd4bde05dfe1b30f7076489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52ce1918d4ac14f4a0defd91efbe2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c322ce81b49b6e57985efe9b92eb244491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc577d311185596a3f9bbc0127a9cb5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2286dc312e06289e47fe795ad814003493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fa136f9c8a9df0c4cfefad8feb848494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033c7fe9604b4f33c28bb9b3c311da0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de7b51eac01d7ed6ef330af647e6dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cb28309c90c0a3f50a2f1bd1a47a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b2017d58b9633d197edbec8516c49498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec9e193b5c39bdc6e683df05870b02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5789fabd5b36cab00b359b73acff7aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ca8cda5d6cc09c7d3e58bf9a37886501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183b5301f951cf13f6aed8808c84587502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2767357a78f4381fed52870305f504503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808c1ea851679401b744e4d2b290e03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bad1cb0a6fb9583abc88f0e7fa3f64505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7593c5a9a5299807430aefd058b83506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecbb888d4b90b3fad8b28701641dc6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64863ee977b8fb58bb6aeb98094f248508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270c2e69d384e1555cc1407d376c17b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29def835dac55da3b2cb325aaa0e2a99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a367bf3b5d3fb46f474860800908e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384d52e0e252374cd73fde1dbaabb16512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44deceb9f2a5470041acb6cf255525f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13500695042f21f2dea136cfadaef74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d56387f21be052623046628ba07c45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e58a873cc49bd978595ca583445f13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae4b743627f649fd36a60f0eb37a57517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be84da5030f86f85587db1a3046adee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68410cca467ccb6a780f9153f7d957b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d948f58276135b722e2835e29da749520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775783fcb85ff90caf379941fec788f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affc3c4c98ed127c2a75d63c434f126522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5e69ce2f8a340ea89357aca3ad9a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656545fe6af1adf947fbbca9468ccbc5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2ee5efbdd0fb484af9c985f56bf55525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b95cbd4d5a369ea61e7575967482a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cbdda8ebccbf79c06e89925e4fb54527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd30f84f72a4d30e02c842c215a3bd5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b0f4e2c113b1b4a597b3dac8cb120529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b1bf8af1f57b4aa04ef5075c10087530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385f142bb3f539665a5ce2b71df6cfe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb2ccbcd4ac9180b28e20ad552a963532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b41788043fe9e97c300821154393d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef957760909237c1c287d2ee221f61d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6fcece6e2e2c5a07629910fe9c995535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419bc4dd40234a6427abc5576657841536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff21ea89b5dbd37bdc2899c0f4a5f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a65ffa122edbb312f70cf624ec6872538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e87fffb2166b244912f28018304a44539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d27bbf4c0e6d4268de8d02495d5423540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db95f03f112b6d3091eebf948751fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63e6c1447fb8475f6a124b57104492542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cbec6b9a9f5cb4e561af77bd2525b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f066c9f39c54203a4b5d37c2492ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972e39eabe6602478e62bfc8f2dbe6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78198cf1969f6459d0127e87e99d745546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a6821e726a805c6c7898ab6b8a716547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d376cd8cb8efa302c4d467b6840bb5b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff2274fce7b2ce7c678daf03b119a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d9dc41f3fa2f917770cf79a747df0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1eaca51f406cbfb9602672f7caaef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3250d7af02e9fda3aed2b6a9e22344552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f83d4df949038e842afc2da3c78da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01220f91daa06c9488a7122525d166ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cfb1217b86bdc5800feae64ce7df6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d4637c7861fb17731e49f0de1b59f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f127229fe261f1142337b54fadca6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5270eac14e61e04eae2a1793f882d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee92eaff2a38bb971d8a080e1f776f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d49467aaae3aa4a93e62ef3e81a08c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f775e5447dfccbc9b60518612335903561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8566f91fab30dfed964828cabd145a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaafb2c1b6ed121c3d9662cc5984c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801cf4b14cdcbb94966f804e6dfd694564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db722934e9375ada58b2a9b24296ac2b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a31a8d0206f107263e1dd58a448c02566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478051343476b83f611c881469482d7b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa53b96578fdf91d453bdbf1d3546e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149f57423cadbc2b9d29f37db1833ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f948aa7c363d796693800225003ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9595deb01b04dca78f64f149fc2f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ed7f937f7e1526390f460ecd06ee8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd8e65a997531a85baed5cadf4b253573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc320d911ca15fd394df063c4b67be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368882d4d734b8708e8e13d4a69c801575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aea34767a3e693fd978367be4db32576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551143dbf114f4e906f80fa94189d7c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa92471f1aa22c264a958462155f0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32276d101079ccc92829d0beff9cb1f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5f114169390ef299385d78e0fd889580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834f9bf810cca1c4f9cadf0d01933ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27099fdc0e27e176ed3ec05560ee3305582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187e23efb740bc7d0dbd93d5a208b02583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871e068ef4264866c9770bee6474d51584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd8903fdca8a798acbfd492fc9c6f2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c02ea7c029f58d329826cd8638f1b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d184f4aaa229366b2f75de25a2e9bb7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bdb912507338267d39b97e7b17f60588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a073bdf57f03c9755bff4b2785c8b5b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f7a7abf1570a6995a3f1a0a7580b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82d6abda559916c23b593bbef73a7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403b34dbdaca2aca597779cae910fd0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e1e56273c746d5e6a6987873f09e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94922602b31292bcd77ce9da78755630594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5ece5e8f7285657d8ece5db120b9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a7714c53aa93d2526f39f9429bcbc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c22f07afb8d0977821bb3a039970b7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83d9ba0aaa018dc711a0d008e5befc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b970325a11ab60d7ba685245d8a55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0453e7c05d8a2ea7d6bc7b7b8b7b916600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc532793d49bc3d02557658803b5da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faf98b29c999e142dffca606799415602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f6080041989517b3cf593d0e65600603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90829497f53f96bfbb7e7fcfec5a690a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9e9cadc35dd058ae331f6717e2a0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4a16d93832fd075d9b20092d93614606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f28a67c9fbfba6590723de76e281e6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c2a8ed8c2bf3b0bd59302ffbef00e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4573434ce316178d0325232f604361609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c4b7a3d0973f0bde273e309022208610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786ae2872d20a4a87345ac5abdc58d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463c5dd01d751041b8d76705878bf69612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90240f732a2b67f0515e678b3b99fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72607005745dc2e786e27746b26fee3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36ecb1232186e173bfa8c9c79b6a54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287ed9c9e391f57195eccbb4535dae5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6281278b7e8c606df321d8fa5f96eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688796daddbde83820fa3e11654a164618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e378374ee756689b3f57a2e8c26776619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac42224057fe13b590e0c276961c7d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adf9f30fa15f65a08dabe1aa09f4b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba29ffdb081289db3a314bc16632ded622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993789cc1e216a90fa71edb9ba0416b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675e91d6a92f8962831930dc13661c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b61e553016ef5f5f28bb09aa417ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e267396343e4ae93b503196412d333626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1aa0332b5c95838d70f0327d39899627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88be7b3e2dd29849f86d432e2868d7f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372141849ed39f6db16b97c0f22e5114629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c97c285b9afe55cc4a6e10cab688b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6fef410cf9c351b3ca97b344a99f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589b5bfc3d0a01e0bbd63901f5663b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442dfd6b7f576342b70b1135eeb4a0d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabebacb7d636fef6408c36a9e874b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453f2e97b37c4079063daa245562f86635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ab0720dc5751d4f10f873770c0c0e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fa7a5f0bc1c41c205066c08adffb9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d548634e46cbe9caaad4e871a92cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f342e3fbbea2e11ec53dcb3e096df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da670aac956db58e589acb1f89909266640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be03d7a64de07a6b72b8d6f56bf449641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed49e79de6a031f925cc9ada46e731642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4c42fbab61b3f350492f484d6c71c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61ba814b5251b4bc37dab1f108c17a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbf019ea7b6ab7478fa897c1b5bf0a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70fa207e6c04318e3195a8ede5c60e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22e6706f856dd4293cd95d502bd974647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5e62f123e34bd444e2b9f118be1e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03224b192b8e4a1a57436627d3e2f5e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b2879845b503731935f37b1911d19650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05158b2889f9356d0d082fd25611e538651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2581c055f587c57a4fc6bd300cce8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b52ec85ee2f1e2cfbf56e75a83b7d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53dfbe35f2dc6c1e8910290e78cabe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891e78ae2a6ec714fae01c0617746b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b0583064bf840e1612b9ca24592d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b1fb1e943dfa68723ef255f060c2c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bf53704f8d27b246bde5837c322a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaac1e8711cea3e37418849c369c30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06a70381fb5ae08bffb52825ff94c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8d8e7fc3f722c7458e1148ea5c79b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f32df3a8f756a861a088f2b4445e91662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a357ae864127ce45416a5a1ff6d30b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491e808045461f50349102c45ca066d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2de80a519ca7925518675584aee3a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4961f0013cc62b3e86134a0a2330ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9421a78d270b6d08ef6b5eaaafb3cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97e12a0f4e403d09dfe0cc6713ded6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e732e1e9d463282a5b0ef41dad97ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43841d66d7299dc80a1fad4c1342da05670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25132adb3ad61f6a0a04451e8bbaaaad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429b34e4d49547fa260584bc9ecadb3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7000fecae1538a6dc8172ee964d8f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca21589181e96a8ce74d2a1b7891326674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a90afebb09b7fe3afb0fe9087f10a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823126ad54dfe6ad8008214bf2d33144676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32aa62e0cb83e792c401cc28e2a1999677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1cd5a8b7b63cd60f3da142182f6db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb708473fc1f016f20e06dc14dbb0be6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519e61eabe41303b87bedcd12fa7fc1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80279bb90e6d8893a362c21ff1c0533f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f20aa5043fc365d2d98b2b94c8ee7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5960264a0910e51d89512e2f8658d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad12c270db9c1cf5f0de2c04040dede684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e4eb35ed57ada19f628e67dda3e11685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d914d1241c5bd48a64a0f57796856686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47a0f29426f2d8aee629bd4c0c914c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fbf3a394c84a666f9377014f27526688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f8a6a439f83727d34f4c6c4820f22689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bad1dbc18b6e35b97325fd83ec16c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee85c45ee84c197fcd57248e2301521691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffbca091d331da4bc4de01a52cc0bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda2aae70724f786ffadaeb05a6f7a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dbecb987174bbe56361fee927050b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035580c094f9c62d2bf0fbdb876b68a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165a42238fa6cbca1ec373853009a73696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94717ee17e452d30f82f1eb1c9f43f26697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f033aad7fa5d8a5e5ecd0c84a33c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961ffd6c867be340f6661775e6dc63d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089e31bc4b13a063f1d3915b38c9cbc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c4fe5ba264ffbb58e2a4a5f29799a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519549da65df27706deabf7b4ab0e64d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ce03097f8973a3e160a23e000021f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb247c6c9086cc8df0bab8db43eaeb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16daba5301134184ab9f71e44fd1a87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b4379bdbc641ac88266faa2663e29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986b0ba70ece7bce02daf60774d7560707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5cd2d5740a873f5796edb39c9753e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f899e074d3723c286c3c8cc44925a6b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed885d8732074dfa016e7af814bd06d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de897d71e9e7ebcd11f33c08f8961a16711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89522c1e70fd26bf485e8f1b7ad990712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871a38bfb06cd1908875ea1729360c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efca6917ca07cc76503045ccf1e7373714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8c1aa4a3d5b5a0c270c333b5b180d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cbd21485cbb9e4ccdf59bf83b9c4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5655433990c1b056b1fca80c508ac8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46584e1feb1d0dc6a49ac0be31ca2416718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d8ad6b2150f21737be59c0e2078ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27589954e2a9327c24caa49863e249ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c99af088bba910a0fee8aa92cdadd5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705db4bac8f7d136f2defe890c2e3b91722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f63044133a4ad330bdb4a761a006c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0081438907973d8885a619bbcaeeed3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8419a8455863a591568a0f597f2ef4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e1b5cfefce87dcf0b683ef1986624726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d14accabded2a415e9d2844bd52f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c6bed1f20086c91d04b7655c4856b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6465a1fc70a26a7c772fe8e35dfad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea81f18af3badef83ab8e37d0b65c85730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04228ebd0bcca260c175c9414bc8ef9c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a085a2669e9f5a15a38a89255b669d5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3642b4f8dda6682aab3b219c3a060733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743c0380092dc5f28163c85f3ae026b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35241b10043a414e77565be522fa457735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98986630f2ce2927272aba935bde911f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6bfaaf9b139e46ccea92950e3c668737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace24d4b23413dd8755cca8e258269e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186b4e5cf972054b04c63d293de0ede739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390906e400e932dbb2ce2e9d2812f6c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5098957e6bad95843e8822eaf761763741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa537bade8a45a83e322f1a899f3f7aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deac2983bd3a115bbbdfbb93b85c0c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42935646bf05eac79fc77faa7596ebe1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4aae8bde4f73cfa7bf8f34f881036f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8ba006900e95ce4227a3e0b19a3a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86967af7b7d7ad1c650eee6324dfe8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb078e36fae7cd6b557edbd9ccfe928748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a9fff84551ebff86752f594818e46749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703797787abe87e21f54f1d64059ae57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfa697bd5d2bb8c1e1a30eee63fd1b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3e61e9f20fe60996ec07bcec9ee59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96bb4fc0d888ae16b6ec7aec8e6a3b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f04ab89b71d19765b5e427763df9f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629fc05bb0e8b01a5b8fa58ee51fb12755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819347b96a1ee3fa4c778d163bdc1ef5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576484b37791a5ace4a4a9dc64706920757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93614a0404cbe7bb5f94024aad66289c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbfa25dd9bc5916e1ba28c9d601714759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ddb357e948f8355c71ec932a6753c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ff1d1dc492590a49562c2e16bd4bd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10572fbe2725d322053ff1cc7f6d43a5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d09d8ccde32a2cd32efe0cfc40752763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ceb81d479d20636f86c188615f278764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30208e36d127666d3cf7219e893530d6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82252d8f48e6eca9ebe53dd8489016d3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204d3bc1cb3877fbad9b9c2c7becbf6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc0732ca050d88086550a8274cb181768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a4fb4ec5be296916ddcb2c8d4be9f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3a077e25bf8938df58dd3c625e727770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545e5b365da9e3c51136bc3bd0cd5ed771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33240f2af2b63f92a942b292693d9655772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962db5f28711e71e5f4931a9a5c865ff773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570521183a62c59f944cfb380049ac6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192168d6dfc333914cb4c21bbb89b229775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011bacdc5521317df4dad8e5c0db1d2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8ec3197ab80309d804c57524de4a2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f52dba8b277e22fcea8cc042a8016778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803590e1eafa33e956e3edc3e5b85b1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de73d9ad42951878ad157bf57053d2a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ec8d429cf6c12b63ee3732ed0f537781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e33ece94a7a7f19ce9e61d55c9760782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb243ec27a5339ca47c5433b1f282a7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23c0677f69e0024a13df2d3571a751784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783ca40bd181fac161a2d3bb4f12bfc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f277725c1e1fb34f1a9cb76f3947388786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd68f3edd7ceadc0f0d9877ac728316787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599d4791b82dd18dc0229d5e3bc9faa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67261ac43978125d88c3b7f8d65e59f8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f54e0fb90e75bde41d3f5276deb3d7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef61f5ecdcb2d7f989099a12afe8a4c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e7c441186c6881fa0cb66a751be9b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284d33322b4c11da72d79c9460c3550793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65a91764ab6a7db8c91ee59ad5198e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460d48896684eecd0743e595be5ccce795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>