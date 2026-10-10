--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9dae286bf7a597d7dbe247eb0115e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418369609050933a2ff1402fa5bcb722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bb726efdadfb3234480cd47e1fa0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46024967261c74f3c27a3e1c014372ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f44e8071e77910c6ecb2ceabefc5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664732c58035298bce2a8bfff08ed0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92e8a4bee0f334f5e2971f9133f1777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f690bdf24331e1426d3dd97cddd4ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f53952b320dd5e47bae7d8eca8a869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98029d81f2d8eaa5da2229a1af019d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfdfb33a4695ce7568ccc563dbefc311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af81772e6deb03644cd48a31c986fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b58efd29ef22643c840335621edacc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b96657d8c98115eb66196ee5fac3fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c6568811dd8d89e40faabd3d5d52315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3368459aeb6dab71088f50a1d74bd0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcbbaf6c729e33bfbdf0962eb1e4fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57037f9673be7ead44115b83d81edfd918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5a8ad7d9dd7e488d331bedbee093819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966560cae9edc356c40f91d572028ad320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7e999fc42ef92ea9cf7385b8d82f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ebc6623a1086a3e125412f640258e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace572c60095954b7c5a4818442792123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2d55a66ebcd77992999ac8838190924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf87342e58fc847b41c06b0081734a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091756689b9401d445bd19d4a0880dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89a0bb572eaf5fd751b319dacbe47127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb424064343e427ba556c1631c4c9d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dfa08c898aaf0e437e194f852c53629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ea46dfa30118e4142d13f74539ecf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413307fa487703da8f6062491b4593c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b61926dc719edb53f5e1b0ff7686d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd2ed1a063e2240b84e6c7f9a6d44033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbd2ae5d0075ae748757d449b8cb1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b39e8043c74bd1edbec5e192b90ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0f9793be880b5eae7f213d902919636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dba33cd697b1f31989cee7a23b8ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a889c87d3f7b8cb86f4a73a9b6091cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2d548383b8f5ab49f26c3daf072c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5b7dc4692794760aa922f8a8daf1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd9ea85cec8bb9e0ec5563e37c444841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852e996fa3b9c7dae8d65265f21c95142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4387bb5766134fcaee177079ec2c9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459f146690993dca71b717bc358556d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc147d91b20a8095c3308470ddcee2d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a332cc38c6893963c7caadbc4641546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f7d9231a4fd93a46f0fa94be69e9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4702b32e7c1af3b6bf26202c55b837e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc39ed3fedc5e84def8fdde83febdc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9973889801d117e1059535d0a8a92750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f484abef2b93d56dd61e86078a8d4fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a81a9b0fdc2d55aac547f10c8f36a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592bb54fbcccab145f20f193688511553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8e72c2bf7b6e8b508c9ab59edd37b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08361e147ccb814fecc9121b821a30eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db7af3767cb585e34a6788f7d2a4ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121fee37e2affb0b856a911d850b01857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390000a6bcc786635a390aa1f45f276958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfd05e9356a6fa8aafa6ae8455990359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eb8c2986ff454f73644a72e86acf060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ce6fff2ed60272b04af30a2140c9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc8fe46fb2b3633872e305e74b4d7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce523f6fb3f6a00ae0eaa7aa51e627e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146be9a924702515a4d8f4efbfb310964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f926668ae0b1a2f53a17226b6a8b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3916482f2329a127402196011c935566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0d8604079887d3a4d01521bd5d2ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902469650d0debaf140779cd229f91d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4192f87405abe49ceb9cd4db86e00f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d91d5ad8c21e4939f3bae40f6ae97170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8a5afd2365c0f4b06b1a67448fb2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253a0e0bcf02f46a014d77b4568d44e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa63a80275670b3e0e79a1b72aa98373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a77eb797641e7a7ceb762a6e6c78b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbc6956eb5ff9f9c9b76cc82441b6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea737a6646c7722e4dde62c3291a6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddffb6f62e31beb62eab8ea24ef37ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1594b8aa107f0f40ba83948a2d3d8b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142557f028d69886aad08272c96b761779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155375d369e19949b86b90d3541fd0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff7eb4b242ce3a4b1b88d646964c5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9720fddca2d7e13ecaf45b99d1ec13982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b101a85816f9d3a00228820c4efe11583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dfd3ec1d94112686defff393ccf1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e752651ec488eff1d144e4e22d72ac185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390603d63b13fece2854949a274a73a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ed805db7991dbff2243a7371643e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1216286216e443a045b2db046de7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317c53babebf45c6c16ecb87c3cd1fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67787f2266596cc87f4aa80e781cabfc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b854a9d0beece8c223c2789edfc3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838de782b05980e80076b4cd9fc1f93192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521cec607a435c1c94ae4ceb6bc440493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2ab800f9acad0a233c6060cf882f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7415c28cac35a23366a8b32a267e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d089897cc821a894ac261602430df7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c872b008203b4eabe4cb858ce3f5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63891b1576b1a28a97a35e1ec9e00d5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8931a32e2f879504d4938c49e8e2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983270b225ff4e2a0dcae07c6a8f255100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022be74af214efccbe3b088d3ccc16f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7113dcdc93d48c85b93c8ba6dbf081c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c12e0087300ab3205aa25b61b34c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07177a973dfdd3ab2c7ee04e8b8cfd5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f330d772fbbe5f60daf0e3aab917fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecded232adda7975fe902b66be47d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643c451d3908730f46fcd515baf15b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb277d56b6ca17da3e5cd4d70b0bf85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bccf10938b1609341b90467f2920b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e6d12e73f584561d3d4b81646dae0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f99aa85b7b304a7728860f6eb3afb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7bb76563e2fed2488a580f2d44162112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f062fa647fa4b66248e420b1bd48275113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dbddfa2d1eacdb1fb166aec9a2fe1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dc157825a1d17cab022f30a162a54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e57c990abf2eaed1520c699b55a4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86406dee664f5b51bb7aa12d047ece117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e275a8b02f3b99ec9111064a8b0df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3a507ea4f303c3a61eb2a0187a1e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efe9a8578e377559fd65e32af67fe3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df84b4146497e2e0416dcc53659aba8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99f637a38c51d5ea4035f1e1855585122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1422c926b543b14dc058c4229092f88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc651735645e363a2367140434db8b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e87f43ce08671c45e7ffc45b617fe7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ac272f00424ff657047067c30aacd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323bb1ae6af42afe47b18956a385410127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28273fc06b7e5c9f1cab5e5e77f7832128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbab68276d1b6e80e73baa63a74c4a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73129965fcb88c12022bf4a13cc3a500130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e00c0d921642bbe99cefe57434a83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c73fd5729e52f9e31a4fc634ebd52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c7a3105fb0ba9ef611af5876715ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f124bfe370876e9263351cc15da6f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f691e8cf8c8b7850f01e82fb20e70e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c05408e2327ee51b4bafac1856d55f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cce16e84d4d21ec00a8cb32337728137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a6e9c3111491a34fb214f2c9c7d48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4243e82254f0524de98c1f71b251c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf412fdf1244aa83697ad172d8ab3520140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0101370f5270aa6393a945930d1d6e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239eff1f8a659f6d5bd0615d9e576634142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcbbe048b5f2183cb7cad3d620894f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff565888cad9a84d2ce601bb8b13be0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2265eafa259f776ca08554c483675145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90860332d3b75ddcdcac438f604a1c11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b8814ea5db073fe4a9afca0fdc20d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aacc1239711c840e79587c2aad25ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d353617e3ae599cb6d872437657794149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a19759a9061f2ab5d429b2bb1b266150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fea0c3c00edd85a096941e5f42e997151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c63eeaadc3f9fc6a8d248c894a28b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315989b8acdf4dda1ee37a2acfade4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eb2019b5819604879e5dbba0760d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a3869c4f77b8eabb1a3e23bbf1ea6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d6d850b6c691d6754c2416fb4ef55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5f76bf0aa68d47b499de32fe103bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2dee2247456244ae3d9b6fdbde224158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89048c5b0d4de1e36bba305713a5d471159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe2cae969c3ff41ab6bd0c032e8483160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ed790ae63c722e091389deb297643161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408906939882b42a5a9489dfc49d2b52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550bc5931e2a7d859d36ebb4efaaf86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679252011b321007ecfaf3def98e4fa8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2438d2ed3f2af143c19e699e9706e4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c20f5626376c3228a1d24821501c2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc7e0c0e3f1428fd66aafe9cde95d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe2dcad468da4b138e36be9add4bfb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f465fe4bfda47d7efccc8495a100f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a021430c4d93e69f2cb5494ac25ee1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610646f75b9fc710f0217b34676ec246171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969001b7461f34649d27f24428ffe93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94768bf9cfdefb3c75f80e7f951b7ce1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dcfd049f4c8763db1a3abe692605b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d860870c3ec4faee1a8fcbc80bcdb82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a9d1272eff6feb77543e16c8c6b70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5b39f5bca2eec1b62121b650d92bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525ec561e6a5a764278e2f12d71cea1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76d77dbbaaa2398f96c70c01f6c713179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebf93087f64aa84976c05d7bfc9675180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9007f1f867232601dc949a319ed145181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72cdd1856860c5d83469e1289c6a47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c057cc38c3ba2df69e5d1ee327e45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241fd82fedacfa1caafe58d6357e5b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fa4a4b72774da20db13bf75d83f5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55e7cb5a6ed3fdf8ed6b3f8afb17e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0adbc64dc20e1273efdf34db3b0f0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02eba4162c60534150fa025f5446797188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373f6bf44e89a230b1105cd13c53232189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df088265d34dfa891e48079e8ed937190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d897ca1bb865c3968b46fb76fb879c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6491fb2a38d664161c1d5967c5ec16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350c001304479e57d42ef85343a9115193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed0d56bd590bd21f7ba33e56313c7e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d372112483d0433b3caed0ba74700d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e335aa44f11d586d399a341550dc4a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982c880a2d97e5ae87ec0b4b8ef5e1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17795aefe3550445d828418d8451e495198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1b2e09e642a12a15d29f22852513e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9b546c09049fcc88555ec89e5e31d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4872179144e932d6fc46d9a6fa3ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212a40a28df6b79b42dcbe175742c93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9c0dc70e9307b0e75c9756d6b55c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaf428ac0723adde5797f893d234ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e25597d171be343d6a3a67b14c5665205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180063103cf7a149e1355d03deb54e11206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf748a96ef1f5380db3a2657c022f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf2a30a222f33b05da3b181f40b721208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879134c28bbc5f417704dd2867e0782209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf791ee6ef905acaebc67f26db90c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783c5d576e8c56aff0dbdb5067df27b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c3bffd2d442fdb43b82e8be58009c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d737357eb72f3edf16a0cbe701ed79213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86da2d446b1866daaa70e0243b99fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b489cb3258dc8f9b3c1bff872fbece215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b03abc209757cd49003f023b1391ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b56c976825f1aad509e67d399cf1d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c59bb01f57005ba2fe59b89558f4c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd475148a86d0ba30e6e671626fee42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0efda4a569561cad21f9f7cba6f42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375e2326b13b1d23ccb129b3c1ce3fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed53380432939f452fc5dd669493fca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde48c08e69ed64836d202155e7b031223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b756bbb884b6d3aba3e81d6e9a79e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7301f5be013171bdd8d1f7d1fe1e7e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08760cf066b4b6680c2113a94c4de452226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab354f23c17e4fa40c89323e60a2df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4749925b209eb480f928f7632e00f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149ff48385ef61ec8580744de242821229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4348b8a3b8cf764055a45b740951d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa92e775efdded49ab7be66af3e05ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124574bb31d505512baf94074367f581232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78549114ff30722e5d0812849541e7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47750c4dba13b59dfefbd64ba3953c8b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0691bc33aa9f5841aa7f0b384895439235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0944045cede5b649f433a650209a23236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6feb4167d248a19577cc3b8bc424a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9c50a37b97d964b891f0d03c6e1a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83b85a09858539ce2bebed3024d3f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fefca0630fd1cebf3c9a77451c6e7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802397728a59b0bc339f33768d519b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5befb5de469b72d2ca836d46d93f83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ac31946cd80e19fdb6ad4e98a13f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644c42de4766c28950fc7e3159afc16244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd00f3009b9dbca209787a4f0ed9b78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c730e82c54277268667ca94e6eb9185246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7701df754294f33bdb5567f89d7cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85924b0aa2ae9b3ee72646cb16a94d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5222ab7baa0866daccb84d71e8d35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb8a4e55071c6638239074813f1f2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028ac6eeb2b708450bb5e212b9efd3d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928be617c3a50c69fc0166e9511ee7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fd5df35de7bf5c8e82368bd08cd0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8b859e8e002d0f4a5b6857640f10e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e30c62c00979ba04d3e5d32d8cb438255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619cd6051d3ef0e6b47ac0b59eb9c88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c6ab846bf88c3004540f71325f0d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd7b5e347091d1a42d1864489ed04d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de65abec4612df68245a2698510487259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eea6c5f9703d1ca53ac887fa75eda260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbe1a05d495ecbf18512cbca430348261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f273eb7e3c3285d8a24babb92e81ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8a1716a1368d9df6d08e357f2c1b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5555ef2b5b7347d69812fd052fba9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0538ba3164e3f56457ebfdd42293320265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35aa79e9bd209fce6bd4994cce5834266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fc64533bdfa032f23d965e4270f00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc6452ea800125a624d3ff214a16bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424b5dd1bcb2ed40a9ed3adab5ba6a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04430c6bf7a3a623cd7652ed8d0ea618270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec0b1434d1c974c458288d025e82e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d6e071f01b59bfb5f89fd52526b95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42302b0bab165ed28cd690670a04e29273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c8c5edb158e51e00a15c90bd3e384274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5a131de4fcb7a3864eef874d19a69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aba21b7621c538ac14cfcf6d850dee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8a7b3f08091c5b14b57ed96c71090277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992e7acebf1a012e0991288b65d0b63278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db083dccfeced6e4de464d017accad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676a0c2f41178e0f01b6b02154b0204280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8038755b9008672b415088c52ade5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb323ba5692b798c4126fd443f0174282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61060758461a18ea23f6cb7d6538f3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e21911a77ee6aededd1464ad3a10d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6b9a46b73472b0041ea62d3df7d78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76feb7d15a09e119cc41b2ac4af867d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445329c620b2d815cfef3291b69fb71287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7e2dd058225e2ba3f353e5e92b5e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322635d9d74101218f9ed52b3f52c6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736e3e1d2ea50382e5ee67801e2b90d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a6646f9841fce078733197ba1dd02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98473a28150badecdcf68319205a3752292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d4b80a73cf28a0ed2263df30bfc7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341729da2fa07517439118579c5f551c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e54e34e4cbad29c4e2423fe8073cd0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c0fd58a9793143e4c8da870ccb752296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fb92b4a7b6a689369a7de5d7df5eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ebfd09234a3d5265bbbd60e5a794c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04113c9b5bdd45f181d8bad5d31e6f5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1fd13588c7f0c71eda226b3987898300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67565d7fba494d7bcc01800d5ebf0c62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5b2bc1c11e87d4df57dc89b6b9b7b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dc2fb16107b770127043114713fe8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284fed8832a1017de10f62a5f52f2d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3da9f76c8ebfcf67f6cabde563b34d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2075abb63d7dd8f0b83c56dee78d61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fba53e32a855b1377ada1f7ef83743307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2195135b7f7516b3923cdf16fadc76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc940474604a156ed7a1a436a616b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6a79bd07147e7eacc832ae9a4882d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc5341c527aa8867530cd52f4b6386311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2e3d87f2cdb5bc9214b7af49142bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e131079ea9f5511f4d8781a960d00a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0368a5b518d77af23cf892c6a4273ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70d159f8cde1edce5acdd4f6384052315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f3af050a8002c557ed27685a77a75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055990c994c28c55c066609b890b460317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2d63117cee50fa04d61f0e4a8daa5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b0ffa301893ead1a089d6b04a9f2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf936b0e79194e8f1cdc78bbe6c1577320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859ed0eb37b9d58e222af6a7c5966a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe34ae1be4247f33494e5f115fdc7ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f8584b7ea3c685e065e4c4403ec27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b658b96029334854684105d82dcc0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119065eb3abcb1ea8532f96b0b52898325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f019a2067ee04c69b9a953e436e22326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18ec1880c26b7aed8ef095dd879965327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e219ce82f4903dbbb69c05007f9a80f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a3c437f0798c4159ededc4d430e9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175af69ea744a752f12f5da34bf44d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c93b804ae594b9a0351d40a769c8e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88734dc5f220ffe52a5b00ea28742f62332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a16591fce27e1c66241f3c83a681d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4969dc938014e2b4275f4925ca8fc3a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dcd1bd7bb810f233dd1f2ea798051335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316921e27a3345665a9e2b68b701d1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98890b733fa4e9a69aa8993c38181613337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7bab1a925f5294a32aba7058e94d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f1971a18bba43197bc6defacd41f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b988b3a652f2931929b8f2c5d86dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810e28352689400e13591ba06102146341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0ba29f0030961202cf56a05809bcc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b0cdbb4fe27db35000b39466afd87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51c80d0085c5a728e91c4192ff97e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985af7b3935dbdd0553911b8109e67e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf3b2a7b936910ad4a61a33fb28af7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f319c8c09d3898a6b881172ba31cf6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7d0685c6a69d19018bf4e4fefe32d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205d04e7979da60b02033441c8d6cd0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e116d834f943fee836c3b637d4d32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9a09f91233c3ab16f578c21a5e42b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89402644d80b941bbe2d3aa0e3ca7cbd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baa22ae2f8b2eb2f2bdbd439a1c6dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce5394bf0d6a75121005422455ec65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960e0289f0dc7f9a66d32d8467db268355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811c54aace678e419d22140f02d8b1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d9ad6433b63c12f2841d3353e359b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774a71032b20b047b43fb6936626185358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92683fd65204f6c8fd0c3cdb72ff76359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c024145564cb85bd1a59aa754ab61360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef137773302750a98917bfa4150f171361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37672fd4ed61c517ebbde8fc45d770b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99689d104e537a0228bfd0752c4d205363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df0e4dddd5f158cca9e6e2e9dc7950364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8178606c4e002b39b6597596921be27365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeb3290bf3d7fbee10b15fac39f9d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd70b0872b5c18b7c8ace11572b3b0d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55838b435d0a5b08c77213356179bda9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7665f5ba047421fef29406f3f12cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9430089c00d20a5ae0c558d49db8d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f94f569959f8a953b77d6e47a7c2b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704c6ab66510b669cafbed08b068545372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad21de710035364f0ab9484896bce3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ceb4aa34aac0093e8dd96267fd7ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c6b8283f2ff296e2008efd1182127375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb9b9b86c90683a1774b6bbd80599b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934fda4bf8dda9545b0011baf1c3674377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0aacca3e2d3627fd8eb8f94e4d733378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657268bccb1f1401c43f6f462ea0ed5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db51fdd4305bea04cb50453dd8a56f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f74bd770f2c3c7529365b7ba5f2b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f6fe6c5f47fe2256b90c1fb9fadc9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d4c817e6893ac9ac95ba83c5b0f28383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1d0af1eb78c27e446f9a8088ac4bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27797d64ceef3acb07b3782542f3ecbf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a86737b9536dee59d6332b7ad69122386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b2532053cc11f12e6b8de684e4988387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71ba0280724f75553ed584b786ce94388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b0093fe0fc6f37394a51779480daf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b926c395fea3b4025042e5f42b02d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed30fe8fa8c71137aa7358305abe3d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a302cb9f26c1da9eb6481dc6fe4c8b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909659ca23f62f29ce3ae6e88b1032b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3af12b0526805198588bf9082ff29394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc362846ce66686edd97625d6fabdee5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48b41107a7fa4f200b00af2ba39bf5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acff265fdeefbf47f8975f88408853397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407789ff03dfade2718adb956764ab6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52953551b6cb69d40d24861dd4f2d45399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100eeae21fdd125ec2b214cf951cba4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf6478e17679afe4a9d6e9a3581958401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f3079ab06f08783f1621457fc4d2c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b9c02dc15cea765b50bd8e7e31a0a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a63e5d68d951cc34922cdf1870156404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7589025a1187a9553af17a438aa90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ea4cab02d55fa1efc9660d5bf90bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63336dedd585749e5213c0dae5cccc2e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae77bd551ca2cfba8613fcae272a30e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7776ebff0ac07211e30976c9451ec31409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f4e278dfe969afae50cf0cbb27af9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2d1bf9e371d8771026a23226c3189411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8d0de3b55064a653e9fa4c1de42f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d92f5dd1631dcd461bc35e21c4aa30413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa4a190092ff2f018dea9578b8cae9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546b31bd781bb21164e8845f735ff2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03754df938fe308d71535240806647416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b33cd978ec45e2f992816104d1b75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c21eb63a184e0693ed08924041895d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efaafcb1e4c6cb2403421c3485220c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864b5e3b1dd94c0127e0afe5fcdff57420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c5b300eda7ba204135314e47a4bbb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39971801b5dedd18ef30417549e635b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047f9dff1698e6e89a877ac5c1a071b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09db62b5a0dcc6b1ce8a2fd2f1f384424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022b89f7ad90a908ad296a45694aaba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26f31d46e4858d72f3ae52d28eb892426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafe69b73e543913dcd4e7058778290427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696b529e791bbc0358465939897a35b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d0fad3113783c44d122d02af033d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ea075ef97d3d2c77cf4602cb235f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78966c6f0bb6f422f444ca24eb10da5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e361361c42c33b31b185c78249c25d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c3bba2d83f954197d7576c7a0760c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23937658b975f2b02e891947608fadd5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391daa3fdaec8a38eb147c704d654ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec788cab7a160c16239f7b93c60ed752436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59462797fa7b3fc27958224993c39c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b78c35da3a8211ac627bd25414339f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87069b13843e4946fcf738fa6e2d395439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba5f1aaf851500983140d28ed31152440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c7656e2d292b3d990c0b0aea79287441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127ae07771153ac3569bf3dfe2f6142442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de80337c2eee365a559838e77fffa2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a473925e8f32f433dedd85d449e30a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00adf6ea0409674305428d198a87241445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb1cd5082dc0018c3dc6f452bbea66446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d86ee6ef9cf1fe8713f819a0b7f16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349fbf848b1b10e643f51577b955c2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faa5d1f166e80bf39d38e37c9436be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10923106e12a6d69ea36b453f252cdb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9ff7102fef129973d37681fc22faf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9490dd866d960202ee475817f4ef7ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec1e7abf6443157df559074834f51a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb56a541ad6fce9262f8ad22134d6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24b63b31b43153a5007f9a1b457c79455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ceff4d79d6639e996aad6660dbe1d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb884f7654c295f1f2065420205175457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf660bb79479eade3a12bc1c5a4ef24458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838392d89eedd4218b458bc928c9a86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca96d5e88b8a067c8701b0d4c3ba223460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56269c8716b1d1bdfa6d33cfe05d862461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208d7414c152fbe179723144100344c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc827826b1023b50bde7afa3ab565da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573b6c47ce1a9b75800d7c8dd5f3024464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7ac98543029da1cefd242fb8a35dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bfff7af9639759e878dbe53719989466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f2fc42b1d0e568f3c220a48536d80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb66c91b9db12563a5cfb82e810cce4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb0af2e7ac12672641ce0abd0749ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86a2da1e167e343dea76225fb5fcd5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe35451a57ec0412ad7ba56b2d7a72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f157cfcc3687a85da3470fc768afa4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e8b4e84cc9ecb2cbdf90b1fabab28473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c429a30e14e93273928221fc3319dad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23fa87736e626829da7b6c66f9c123475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93912b3070dfdafd20f4d0510d2e2aea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f33dc075913919cdfbe08f14c10809477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b926015f87f87499625ff31bd3a0cfe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee2568e736cb7f772d12f42b92e9aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedc3d6fb54a5a1e9a4ea6417f08661480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc951b230b4f01e5af67f7a66cac2bb8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633128ae360a1f90d699d415a0d2dee8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc652083b1833a0308705d064dca51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb9c18820755aa947a10dfed4cd4a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ceeb13fee790ae0f855e87beb37b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cf0f23b63b1ea29b73722bc6f7021486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0b8df6646081ff70a566e564f3ffb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5007e90ee5812b4edcd1e37aa8d60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d66f804c8a187e3dc6287a7a3c5c2a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0e96337d0c28f7ef39c2c47e5f4be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e1cc65bbada7c05a3b2d93d5aacf9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696f132558263284b8231d814a0ed6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117b8a7735c556fd037dbc702159e7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10325905b97818de58fc1c5aa3e2df57494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696b1f6dabfdf58b3dffb69941b37b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56606b1271fba3f51a240226d1ab26496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57f623beb15abc6330fdabedd458b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f9c236f2a282edbf448b9993f6d87498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fd44204fcb450f6300edd17c366ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13ca89a30b8085bc55e98ffa9ac832500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072065e473a548ac8e39408de5ae647501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab77575646b3866fef0fd329bee591502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0059115edbd0357211c1f635f6c58c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ac0b98990857cf259c10f4f25cca6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec39d3758367c6cf69005de9f8b2e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410de5aa5afffda553ee1d9c3c871345506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce451f139532bddabe0c0b6bd4ff96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d89458a9dd4813edae4fc4a6e0059508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ea10e308e6389a9c4e1977c29c351509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea041bb0ec94d76fd1bb66b10ffa83ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac266f6b697f5a36ddbbd207748db758511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66187906f4d16531eb6f4e021c845b2d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae730e85187d917fc6b5a981693965513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff55a9784ec4a5550fc3473e396bcfd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f34d3e55edafcfae96171a1943446c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec18a2bb1c533bcd0487f8f515dc910516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6003d8426c46fe269e8ba1c75f62d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32495b9c8098dd290e7ceae6d42543c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4cdde8bad52450d7b7be14af6ee60519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dbdc55a3e51f5d767aa3f2cca7073520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a691d9a93f2e93239e6aa2452dba85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5017d3f3d9ac13dcec7d90239220b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe26f2c8e5eb95c87b586fc4645238523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7a4890c30315b7a0b54822d385d6a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbe9d3952d18b71fd74826128e19fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee07506b09844f92ce1cbdd29cac28d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f73269993cd16e89939b393be56abd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b50b73f0082f80833aec98e51135f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71d41fed274df97c54fda598abeef2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380e8e7324de2e2ff7b53192c89bfe3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a1b759d7a8e33bfc487573a700f50531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e00eaac3680cddff5cc735d0399e76532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7445205c64dc72c8c160ee7e7711c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ee9d0944fbc42d95f36eae814ef94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf79cac6dd4f8a8881639cdbf0b6431535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98abf83b5c0199dde7b338c706ab9c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c607361525362cc756ba091da86d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed04fab38a5fcc4b18b966241b645b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fda565aabd1731f85b46a8d42d6caa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5195e6d8e3b40013128206876cff0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9e34baed34c26d901745407d47b58541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1f7b18cb50c86e921d558fa45965c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f60d7a39c1ed726d9d5ec4e914bcc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c176bce7f30011086e81740902ad858544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773c49d1bd6ad93de1bc3edbfc8cbea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2751e5666e59e48502853dc0b8fb383546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6ae8f6f8de38c995513adf7f93f55547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f260ba316f3baa41349f876a079e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8181f5dad886b0226f77cc85066eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b4e5fff5efa8e32ce7f80363118cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d7f541630af558194d5f8df5e8ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e67e63680119b42e7fb03b558aa3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fa3af278fb324609a798daeb8d682553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e362f91003daa61f4d9c9546c7c8e94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926fd7d329102a1e9619dc5f6024578555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18ecd8277bac53a2d68762cb923094556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cdac999447eebf3431f0fd12e1812557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d445941b9aac815485e8164545faa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b78ab40061c8f71071e40039cce029559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba7558f5cf073b5b44e5276a1fd592560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7345a4da036c5a6c461d43cf1f8d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed0824a36b36fd426f530eb0129cbd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611e86a6d7ff553549f60268222327e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182587340aed7742a7b67f1b242664c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a306c6f86118168d6ee35715e955383565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc39769289da15da3c5ac2db82944a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e627604d03cb064cc739d3959540c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa573e75fe48a9c15ad67cbb199936b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56383c051bb467c40fdd84f86a833847569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033ada99b15a443fb5e4358c4b76db7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d3267cc442b339c43ffd4b642bda0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9761a2de37829137075d894761dbf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca17cba12a7f2c81db6f2ec77ff3dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9788b47644d3ead567cb1e88b3a7a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc703a09f072a657eae37d3e66350295575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089f8db2ce0b9304c765099b6e7a160576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36bfce98c6022f7583c27e7971b474577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ff9103642c825754d6f02ef178063578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49171c06b72aaf7b9fbb11649fa8c1da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149a8224a49627ef12ca3b74741e425580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793273ce72c8fc1b1810464c486146b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a196673116d683eb594e4b43ee7566582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00720b9875788e5e78336e601b728dd4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45418bfed63fd7100fc6f54b2abb95ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fda8fc71b71507eceed46c336ae332585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff4649f08b2240f965ad7332a50ee5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85960b017817a09e99bb6e8c0cb8d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988ef0ab2d81f74823be934d0917ff3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f29944d533597e0cc0132a5b513019589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801b3497d0afa22fe01a4298a540a18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d7fb8f670f9f4a16c0228bcba3edf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc94a3655c2462302901b8887be514592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8f690a8dde208754394737952767e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3de36d5e3df68df0ad299dab87336594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dc665e2d25c5d99100ab829781836595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbf91da661b5dac91049af1f8187b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6ef46bc74edf41f87d3dfd7f914ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478cba9d29bd7c5b44c4b5ec2778c6c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7dd7f890b38bb907ceeb7b8562a2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4b4add01728ce224d4de646040bb0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5be4c020038f26d6c12c8129b29cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616e6efac5d7760896b0909f5e70cfb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034f92ac5b6a87d7319e910d6be7c32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f6d4b81447affe091d0a71a955966604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcddad63f3752027080fbd63d81d7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057a62a0e5aa4d736223f372b64c450606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc615ceedf9e65a79e353bc43edb432607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159cd11a6f7a5069614e38e2fb49583608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489686a5df6f2c7870bed477961d339f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dcb296fb30c0dd5917c8065bd05cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466d221e7a2e8984dd7d926699a11f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82eb948c83d14b2ac7f34f473ceb78612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc9ebe55e820020f7acf212e4acbea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d099bb3c4c4b4dac843076eae7a2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cabba7842f2ea28b39a8fa73b6bcd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b5ba4562aeba53b5e1bebdf92073a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba16e306446ad81f6d5c9ebda50cf6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c592cbbe81940d6f0a30be5c56bbf1d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54df5cab956c6c1d426dbf7357926b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba8fe1b7381dfaf4d4f46c2c363261620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31b812333a61cc5b729b4c59eb6e9b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11714cc7fc0961d7304e57c372a93e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d6a15f352b9af796bca29e7efdfe0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75780f052f7d70e84aa0b09132d02ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4d8523f83ab1f90ed9357734febda625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6d148ca0662eff78f1e9110f8d13f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0329ce484a1b34643e05751446e0640627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b63ed52700a3672dba94a9f39cafe1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc47ba29c2538f0e6c655500e527dd9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09506f95a4cd3f8e046568b608f9d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17794806c4e7a6538492d78d97cd08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe74079bd94b4a06de1d5ad9734010632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b93afb7618a5de6a3e37af2692f496633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066872b93042314ce64a0c3c84043166634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4be83a403e9eefcd1d2ec4dc0c8fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b43d0bf03b55f6352302833f5aad54636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c056d947a62942297ae964579f0abc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99239d2b8c7ee20a0256038695256fcc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eed0cf2205ebae8944cc4e34627da9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5fb0ec4f02d2b1b9fe65f4be8e2e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480af9eeb62b38360808f07f0d16d14641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc97d9dc8f152038bfd3c6cf3d1d531642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62371333322598d6eb739b9f123fd66643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647a28c9b4dd4e8f37da34284f9bc27644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83492573cf2c990e5a94f968740036d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96852d6b7638cc9eb9d5bfc09e66d74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdec1986af4c9b2b1f2de8e77e279eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafdb2a988b5c5ec84088b372a13faf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470235b905df2a3ef47a933cad72e02649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031d20ce2e3b8bda15ab6ba64a89afd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0a42cae7d3b65d26357d266b167a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae2fa616da86bf41732f69cca468b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4db53d5849ca6cee6ff9d7d628fbae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8f74d7275711bbf1bdb8d81bd0796654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda861674ecffda677f5c4a01c2c5ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba6a3b4fcc194db73e58c3c3a352bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfb939638e4d125494a075a1378101657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b984e10220606f3cce029303101a15e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdffd9b589b225e873ab2e1fc30840659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d140bc6223b84751729f7cb09c62e87660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4079821dac4fbfa70e7d1b074fa7c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8cdada508b9b76985b5256e977ff9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d188c80c97b02211a1529cf151cf8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4018def4591703ac8909a35042bed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70197034e866f035cf6279f4e29f1079665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f56ade56895c23f26aa7e74182bf9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40d40342e615f1b956321f189f24fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4f72c423d164b9642c9222567d439668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5830fb7627b84f03ce8a7c06aa6637669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529bbe5eb07e3f0f5df48d048a22060670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989a27dfc91ccbdb8b4b33db6b43706671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b458341cf3ff3264d2cdafed01fa0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b83ef5e920d967b8c140b6ae02395673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca96200efe4d447c1367b66fc21440674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fdd3a4291a0800fd70f72c3218cc2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01674f00aeeca60911f33e1845ab9a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518dc904ac2848e474a02cbe29ecc0e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922d3319f58aba0205178230ad10752678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d783a9c235ec865d1627eb609544506679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8113a01c707fdc4e06af141c2e5cfb5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c3aaa0c5f5fde4def157da0148838681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cc53e1edc906c8ec23e8c0aa0dd19682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946ad3ed8b028bb8cd11645973aecbc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be203f5298478302941c5fa0e75c6d7e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e594a592aad4338fff0aa8a5ef29aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9456815c58af89af39f4b48cac18fca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f0f9348ca221836bc527d5f2e2ce1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb37000fff3cb55320b1f6347b8b3c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2df70ddb5e15f521bf011feea00edd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd9e36b0b3255f016d292d2c884246690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167decced42ba1197c885c484b277d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1cda5d9a936e6e68c2da8b52b4f5b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dd8563766e74e3a3e006b2c416a7c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c7d1f73d3f74af0aaa785af12eba6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54802f16d8597a078c358bd8cabcdd9a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd66f2646afc44c12fdc6be09ff54cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3322c2ee421cbc36c8db5e0224f4e3b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a395a8fc907f27e2814e4b263c10838698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4603dff9312c7f6af53444d54ef0ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ac6dce51a0643c096b994c0606b8f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f052e8d70275be5007a83871f39a663701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40054f15398a19a33c7fe0f2397cf23c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c85f28f138163a8795196e2054abd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23273f3badc7ec18aa8d41a40f59113a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708713b38e9243bdbd24a18d9431c896705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083c050e438c0d2bc85f7909b4069c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01b823444f3229524c20687567d689707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7849a107a4b5b46b3dd270259c108708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3256f62270c472a2f5481a83c603ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163c82de895476bc834bb2480f550d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2af0fc4222cd8ccd60d81e45a3b28d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6a4642f76a95d446b4c7094ea33d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748d597d3587d81dd67cec74bba9ac4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb8e8b6d6e2ee645eb77224f29bfc8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ddd7cb89779048595c62e4f40f8f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1158cb670abc9e4854d83ca834d506716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d2539a491e1bd303fdaf66d5e13b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0b512351ae6ac7b65780a8e4a3b26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61092fe6b0fd2ed5270cb8159d3d264719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc46ee1c06c7256d942001c2d20dd4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc365f7a19b3143b95ef4eb9155f7af1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b165efee3da1819c6ed4af41c84716722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919699bf26934f28c5717ff5bb3c411723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e414631f15b2863903358d02908bbde724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e77af55f82eb622d29eb1d4c727b24725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698b9cbbda6c8e4f71e0d0c1cd0c6da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fd1a635488a584c245af8accf1639727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35db04180cb1165584a2bde7ac1dc7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062aec9650a855600f538efed0af1a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2fa2c4df7699a21b470a74c32a794730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250232bc45931e410478eccab853f116731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad2c0fdf50324afd4203d842e131bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a0d1212b19854d0d0705a1f132b99733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6e4b48ee59dc52c0dbd68f3e436c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d456de96100cb8284413590269263735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f90fd22e6cb2ee2a049b0ec5166b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af12a72b2f972916c63e19c71aba18737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fad170433a5419b80f88fdb9d4cdd8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbc65a56969962106e46258acb2717739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bee0dcb07acf08f776fb364143c122740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fec77234990efda7e4a36aa7cd1ecd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e290e03236a567776457dd874405ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad720f304bc73e02ccb0b45ff2c852d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26e788af4d64e433e5531deff025c1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8fd3d61fb2333f75f057551c545e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229bdd2c4a9d6aaf93b220c73103c5c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb0d232b45a73bd43079f842fdb760747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d618dd1eb031d714f844ef705ccce5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06794900c2e89b9299278904c289f7b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bdf884b739bdabea4d3a6176fd945750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec543539a7b286e577d6b6c5340350751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c74fa31f4327750787486165200b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d84b5f30b61803e17da1356914e75753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39195ee23f31dc552260bfc3121865e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdec13427f3ea75c6d48efcfdd95bcf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf84703be4d77cfa60682bf6eed0a8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d19d19b971e789a9fcec3b1ce8af8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958778348b4ae2f22487221ada9f3499758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7871fc516767f5fe0efa1308871c9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728147b23ce2b34680ed5c1bf51a5de760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e194a66dad39b1c6c7fe50007777bc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106df27a155a774a5d2d340a08c6083762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe8f8eef50dd31d4ed5ba9600a727e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15665cde5b214121ec264670b181c037764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e30723e3c6f559d2bf1ad3b96ca0fa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e71a4db13daada85329d4b448acff2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de9749550b71d96e7a057f8cbc4d55767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504c3d9afaf60c0bd58ac9ffbaecdc7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa5775d5690a24938c13fdaaec60b6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35a3384eb42223f2baf2d25a993bb8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f83a6222a270b09ae15f3e29ece7e0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35558961694d82841a9e3af9551643c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3cc77a53d4aeb8f25194518c763bb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade3a14c2dbc6b51382a1253df81190774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cdf5703260c971398f0d9ef19afe3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0958d429f2d167b435804496460dcf5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483150362296b1f00111e0dc2e43b96777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100aaaaa584aa153955e2c614846cc4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b30c18a4f112b19b0b0341f1bb13ef779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bedcf4d3f0f5a7a38b09c156797b01780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49756ef4dadc44bd84087bf65214f9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b2d808aadb03286f8f8a4d7deeafc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3c0ca24cfb6eeac641f4fc20e8dfd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5eae3037edfcd7228ce9d48f5a41a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c8630faa558a02296a4112371b65f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b43ab5f2654a0a0080e557a8d02493786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb2fc805cea6cc654e0ffb9cc3b882787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8872481db497a38f045a9c1aea132788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65a620f6d5310f1ba889342ea077f6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22096ff41b8de8c858a38eec7ddd2e09790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc80e069a839525b549fed67e0174b6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1079215b9077f155e68c24cf0a0ab7a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b96d3d58f8a7b4bc0eb246c33ac41793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55e6519bed52e9dc07ca3c1ed660ce794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bea89783588a88d246ab21d0f1675795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61d079c1459f89bc5005bfe91389621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8e5a6059bafafddd7f9f818fe1d412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76374aac3601502a6bc868e450f454303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccc7080b93c57c8a93082db3c5cef84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5012e6714e08e7dcbc4123296e232d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ded8f8bba7fc0eae4390d7a8df38c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8009ac3a1d4c2ac96319419549f757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c634e7ce15c1d74d7179bae41e3e60a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedeaf3355b45cb29d56562e65add229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73201f77e891435708a8680904dfc1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee712dbe9ae0d1d67e97f314afaedb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30682dcb77d8f3db9c467f330f1f75f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c875883cbab8470e0d3ffcba014bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7889c06d3a6753b3bce80998996e7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e4546946606e4e50200495c3e591415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed6c14c31756fd756471f215f5107216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039ee0043afae7cb3fc9176ac4db15817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaf79a69368ad0a51168edb37d71fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105624a28aec84d67c67eeb0d88a251b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f191d2cf45bee10b22943f7ad183a1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c6ea7dad76c34ab16a54977244a9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af005a6c783b800b2e293db554a284cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad159776f270f4a87b8dd002ce92cff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ad1b5fe7d53a7645bfb1750ac006e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5888b63aacf8cbfc73b1746c9d154725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bcd95956e7ac20c40d1e6348c263926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634f7b0089622808ad8995bc76d4d3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68226b861b08b3a672462bd9b64dca3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2c5bc9c582b4bbc590a671928fbbe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0caa600bac5ca7a9119113741fc6b1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661ae8d830c7ac8ee608308d41df7b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cc7ca7d3652eebe49640c203e043c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64354f06ecd68a0e30338f27821578ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbbdf6015775450204772a499b513a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff268010f9fa25c96522e8311bffbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8e80710b53e883283da97d5a6019236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4f35bd86d9c9a76132a1194b8495b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd4bdcda0fe79b68a636dfaa37a7ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc23858971657f056e46688c1c293a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86049b2248081a50df3747289d1ff9a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ccc25e20323aa946aed6e21f9f83f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192036c149398af227117be7e7d975e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db597c98a471e21f5faad4fe3c5af943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0fd7f25e898d311ee4b0da708f40e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5337681f6ef8730a67ef9ca727421e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da8d2d263f98548b3ecb96fb66a69646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926b781a76cbc48ae7ab2792138067c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454696397bcdf427803b815df867ddd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48770a9444cae44eed42b9b8e59cc66049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720ef793d8612a02f82bfe9c103b63950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a01a62ad97985f2cac81d541240a2d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451221c39bc1871581fbee184fcc20e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc26b9166632c5c26b60084d8c00eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f345f03eb8f4d9c9390ad4be86919054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b722593a13a84ca6ae73fe21ba24c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74898cafcedd994301967e0431aa71f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014086e0df205f1e53ffeb7624112b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef3617a97b5241f470bccd1ea2325058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7df784911cea49dee9658495a8fe1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1790bac9aa3229cb08982305b9c23760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c655f7b031cf1ec8f8a3d14ee90010861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abcf697fbe142ffa9568d599ba5c4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c4a2bb12dce73545e0f98321e222d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf89b1570772d97703371abd07224d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d305443395f3b10659942112c44a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a989f6b22fc3e23a017c8bfcf8035b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8215d3b8f58364603cd311379ca39e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e6a2e9991506a9941cf2e5c2e9e9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efd395d8a7868a5058096a6e5ce9c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8a1396ade7e3dc9e743aa00edfc0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79b965723a12f759fc0e4b41921d3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0388ee07abf4f4465ef48de832145d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4032ba95ec7836caf3e4b4fc9025f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81696354086055db20ca96236b1d637774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935946b1e0884a08d90d1baebf1601d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e288b5a392fb681cf6090d12fdd7f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d4b04ee7ace29496f4395df94c00677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f4a97bf1311172d9b21e31e9d356d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cd9837b066877ff4ed4835a4c194679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffeb88e05289704c5ba7774393472c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177e258d46843c78ea9c7f1090e998881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffcbc2fb5ef6378b2f0610a12866fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d08c8f6c6007f5c31acaf67c86a3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96a30b10bcc4cf653c1acec5ddfa2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0b13e6ab8df857cf14155c5b82c3885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515591b50497af3432c74966e040a43886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5896c805e09f940fbc038c73622e2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9c9cc6c86ef402553554635f1621888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ab2ce4175e00c11dc07f0664275a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e033f96fa15977da69146a262a8aa2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f7d7d063f00d1951e1ee22823a7a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d81093ccb966efff773489dcca65692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21458073c827bff203a7d7268ef383793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a975293d27ec0f338d8d3fc476bd5794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14ccdf727198a52b8de95b83f7ef3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147341b271fe80debffaaad45019e88c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afeb2e3b3b38aba0603760a1c701c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c490c4b4b65cf2673a0fea198cf3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23619c24774957becf0a8da40a55ac4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc65dece9dd3d50594284ea7cdd7b4e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38033166b2263405df656c02914559ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f80032b946800ee639d513c33a983102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b5999c46e33abba7274694a74a933103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1bc4b30dc296e861b374171b048bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1194ef68b86db0b78376681a16dc9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8c5bcb75b24a31ff89c572744cafa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bb7c5a55b8ff16ef303420b24c798107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb360a3bf1514a32706c2909f7483757108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c5bfecf26ddc8b1d17d965090117c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1af9991928c15d59ed17f6245bb1c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25798b320e291310936b0d955b376670111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6deafcf1f8b4b9d2e2f9e8548bfc62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5704e001b31d0b24d1bde03666a7933113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f587d48a1e1a12f7fd01f046988f3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204fc4ca8a70ea2a16dd51f780bd816115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472203576d011802bd2fd9eb367b082116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7825b9888da9a93b684a1477573854117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ce8e0b21fc746cc16b95cb2a4f555118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a266aed280fa59553ce24e4aeaadd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3f08c1455fef05a9f8013f0d1fe3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3b4241aa63f7590aad6251d7e3735121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e8a43584c532bf3e00d6e658e54b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9664c6a1a40c81169510cbd48c850a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8f243385ee87439fdced6fe573ead124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127be013984d182d8ba8b8c7bdf15bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea204c57f67148b4ccb699995dbdf1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6336b21858fbd7f8ac137663fb2358127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b62c4b7a9953f6fc0ccde84bdc6e99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb730a34afbfedec656fb5a56eaa8efb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe137dc69b01af4ef01ed530c2e508b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609631a89136ca4f60c96647127708ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c46df966a18b510a25bd3abb54b9c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ef155d3fcd18ebcdc0509eb1126e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b036289d65c05467e6ba9f7ee20c68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83e6f83cfb7bef80b025d5c2febc8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ad74638d1d37434fc2afb9e96ca40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769994b9db6e26827ee145719f08fb69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9acb79dc1b0e0a0e9649ba025bf635138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe11d0a9463be2bebdfd4cb6d293b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d819f9a0280683b9231860aef19ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f92f4e28bd49607d3487863e40afa1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65548ae4fc20346bd8065f54e2c809f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7c678ea872b8b3e0936950aac9560143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7dbc7253a6bb930821f7c51993e6f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecfd3c52552a96087c6177c82aee56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698718881f2c08800aed503df9ee44b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615da594292cd3dfb8df9a257b7cd673147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31296c1ec48507bfb5bea3a43be00763148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b07a44ac68192089f6e7df614c354c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3672c0036e3aa16594d1934c36aeb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a046be2547012f0eb5eb2ce1da246ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfa6ceeb21985d8377662236bc14a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ba0c55c0352bd8f1d30e8d7569a8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3d1adb5eb25f43203b462b6bcc7c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8c7f5dea645c1e73a779bce0b5a2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66128408c4f7a318c55826029c3d565156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c17e67b5e87c3ad23ca205ac461aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841e5e91695e98168e480af7085024d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416c60c1096ecde2eb12f4c7b37e6c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58062fbac4db6f34c288f79325e08b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ebd86b50ddb2299f5eff7cae8c51a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30fd86269ab076f6def0f2cc251fec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad6441ecb6fdc23e066ce5e574fd45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b29d4e33bc73f442893244d3229be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bdb7b98f49e3959bb7e24dce51574165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5d79e2a18ca519f1267ad99d66a06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed477391c892af3f8be9361cb4cca42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ded05ce832255d760d4bbf6b209715168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7b8adc395e3f7beceff86d95defbd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999db534999775025c6176dad4ebaa99170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088d1f5611b2336f14101066258fb44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099a6aa87024a599eb0a295bb8baaf6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867574832be6024d48ada973949b475173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e7814be718773cc66e7e46661fa57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06645b46fb7aaac3ec2ce392da66b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273d9721b2495436a145e9225e50b15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e338b80cf742914880481f9faa3b095177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265786797c3f158305915822f74486f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea66d9d9403ba212138cfa85d8ff57b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df22c02af230de2a1c3c1545eeff002180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae6bcef4cd0a5aa59c22ff7e84646a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653fb292bff24a081b4c8c87fab5d82182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509aca24c3fc574d8d485f0e5c8babb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc346f22353763977edf82047b3401184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425910ce24e98aab9064a5ba9c14564185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1464ad669060bafcd0e71adfd749b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821456fb294f1281f9c00814f086a00a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be14b15772ce8084ef616f4236868bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de53234c6dede8d98098c3961565e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bf0725e804d674e02cc3a8f9bb460190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31053a6ad872700a5b58204e056eae85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e715299435c3d4fb5a7aac328f1e7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35225eb2f09aa1b47facc8ec56dc5e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dd2c4b9d6e71555703e30cada880b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ff63de4dd9edfc111fc6c473213da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d53af7651a1d1b916dc58fa36c91a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d8c29f7f94d9574ccbfcaff36a656197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867b6deec476f8b3b9bcfdc8172b578198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fbb54441568b9a1677b2bd4c7de20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047b396d8710fd8bd0ac97ebd11d7ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038844ff74e0d589344a78d4e3ba0abd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dc18e871a7f6d1473a7e865d9ef5e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f770c5425129a00d93590539218e93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7613475ac83dd631ba617821dcf67f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c7d66eebc3f1a812636fbb98bb5aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccec2da484e67ae9d0d66d6693de91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67052f0d308917401fa6c3716ac75f79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7b6193e1d3b4fe8f0d7611ad50537208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90f7da21cdba9c973fe2a50a317ff1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc386e259684d87e94478682c4510f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19039f081472b6684452c12c17784ecc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7029565ae86833f5f7ed73d58b64401212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9853f3f746d0fa48a9152d9c5c2dab0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c200f155ff459d5c09a025fe450e9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8fc670e9c8741cfdd9f9dca566be8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c53764f61eccc9ef61669ab05fbd06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8353c27114b94130f645f99d7660cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be86d2f6fff773d15a33b53b2cf8f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223217880c8e09381534d8039fa4ec0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf31e85f5e1d199fc903c0eaafbbd0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff534d035fb18ff7734e1e92273a8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4575c5026af242331d809dfac99c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e62afba9eb55aa3d2071d7ac9f5f5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79ac8df0aa7fde14d1ae79aa0c02c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8fee5ea42cb6a2fe6c82f03ae1eb0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30dde80c3cbbbce4370e5f1ab6b4ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016508a0d2598ef4e1cf60793efef75f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2c94cd4072dc0bccb57187cb7877e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c30e86f53c8010a2be5a8b7df6d15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a44f42a1f1de7cba9eacdcd782f50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a9ca5c2ba2d87bd6298582e247317231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c7dc61b53f07bb40ace3aaa5c8243232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d651268f8c8e00df0dc60ae758bcaa2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2ebc3757c351e5d37b6345092e25f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1ec0f0a216f46098dae0e9d363de7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109e185a3ae16dce5e8c4ce668d6f1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82817bb8a4ae5fb042db71af0d4cab51237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe0249c4156e9a5f48a9ee41600d45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679e8a927660e60b7a0b05ff31dc6e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91e09683470fe42a6dd2a530dfb8dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca7d4f9c9f3095e0628d538f3e0730241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1e41a870aedd37ae6192948437b38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c09747b654f538daa78b8f2815161243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db354aada78d8988c7f55a81a28fb4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd27331f6c543c720b058aed47ecc2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b58c57e9493fde4425e346992e31d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333b012c1227283c81eaf595c3595a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc55548e432fa9cb3cea45f3e706a18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943251721585252352853952a2ee4fc5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3edcdc0be46f06d3cb577e876d3eb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8033bc335da446f0a150d55904556251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457cef92478a07d4e2e7af92757584b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca52f820cd18237a7a7a03a1f460de0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3b81ddfdaf1de6550284ef87b89b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba73e36ec196ba5b40d7cb1b61fefd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b59c44a7aa5c57659a13d4291ce17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19448b97f8876093b292370cbb6b2d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b76e6b78f2a94310fd79bfb0052d21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b293a204b4e983cdb255d04f10c34a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f742f19bfa0be72fdddc7e5cea6450a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6653cc9a100b3a9b49fb5c7169a5a21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc7f945b8908f665890baa33b71ba9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46625211dc4abad5acf450a09bf89675263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2b1dedbbbfb9225ab8728a101636f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a68fc97032d16518a23814cc9bfbc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874c86e225aa6209a3f8f27ce62c3d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565962ae2f4fe74a867e2e1820278e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515dc98b01ab0866f0b852e4f431fb3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fb311084f0048128d73de39c050bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f22ffef3455ea2119e328626d39cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700863412fcb16db22789303727884c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4500710c11d49847fa4d1197cabb32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4776541f2bc98ec2296a89724fce79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b214ea9312cc234a398e5d78d8a1a0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33d9b017e2bdccd755c8bc725d3344275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1151c48a8577c26dcd2d525eceb7294276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24f2b87dcf92b0efef5b1d3ee1c890277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9146c0f7605aeadb1f435e76ec508278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356425faf83b261383f7e9a95ac111c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bf274c01f0a2d53e53dc7c75eaa16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff43bb02ea7abaf5e1321cd170034f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1f5291caa047cca2a35a0e326852d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad16a07827169a545a7fd31f703108283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a16d73b3302a864e2e26eef01d5a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f90c0c81475aa0f0d9516b41eb8b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67740d5bf82f4253d2d1b1ed8122970d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e6e97b9e7e2b21b27be40d137e14a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f42e6db1364bc323d395c5d2bea5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c331b92755937c6ee1fae25b5cfce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bfec3ab5be0276c5de55fa1775560290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a16ebdd232730a35b7925807b3b77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f8b035d185bbfd4b765d2ab2e28df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad5293f457379afccbfd9a015a58ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf93b25a7e95a55813adcb4880c3f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e390d4de4c73849d88463c829c2c183295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addea37f0d472294d28e791291713832296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e49fd9bac8757bf91658623c753c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebc35b955938787ff57c527eb4a9da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941e6cc0237d025dfd430de64be6eeb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c930e421df6c440e0c4457d574522fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48489858b87b6d334865285e164b92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21449a7c36e3cd5f3ff8f7ba4e3b608b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c16058436946872c2133f25b822fde303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29fbccf010dd475c8dd6d9875a409c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405940181d50f6b186ca0859686ac7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48b8c884eceb767a09fe2baf4e1d1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724fee9654418fdfc8874c2a47e5519307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92611397d6f7498dae1b836d2483e3a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fd7e71b447dc68c394d4b4487dea0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02006414a61f9e14088db37e42694897310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb07d4def10ee906a023f9b1bbc9d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cae5737bcabef5c2ad3bc63748a3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff4e2a02c5d8ebc69206c52a131b9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faec6b6c8ffca8b719060738733000314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5f353866a294b428ccbc4f462ab49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f32d428e459304f1c2a0ed6e8d6165316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b845318f9f14284853fb38b5fb6edd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70e90a9b994563e226c911b6d9dc2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0382ed20d422cec74eda160d88176d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85f67c5dc37a38ea9b7b5959d78be5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e61a0b94413decdaa563de6e9dd66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd76882b448d0fa212a189def93862322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d328ee7f2e348184395fb5c8dc109323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616aef4f5e3e845f0fcb83221bd9d9a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8f8fe28ab052b3bf44cd8a3e24046325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67842a1e4179969b9dddebcdf3ed23f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23357241357d708e2bab3428b269514e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a26a46143dc46a30abca39cdc5308328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ebddf69104d08a91e2e761899424c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4d121898b10f8ea7802d394085348330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f8daabde35bc4022959f62c99e182331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8852d53cec1ed85c47dc124011b6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285488414d6ad07a25fd4b61c79ca6e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1208134216ae6281b67299e56e0dbc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552d0f0fd0dcee18031b4c109b32c16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d809563f05b3dbd3e7c505ebcb158336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d01f6b124a6a31533bcfd7d0975253337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b07f8f05b00cca56265a9bca66098a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a634f5a125027172e1eb71c399b5c34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25517f0cdb94c7c6e01d4ad0f66b5684340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c7d7ebec18eee4ecb9ccbe47d6cc8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7bf4781082b9630c8ec9c8a2f1005342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85a468454c8b815283b883a4325048343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4ef434d267e264c868f2e0bf5be1f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731f4cb7f259942fd8d99e95dcd6ca1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e3707f3781df340838724990fbe61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee730d04f54b5803868043dc6aba5ef5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d4568e3d20cddfc3eeae810ce38ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad915182473b6d189745ceb9f3bdae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f440e8920eaf18b81ea0b54f8fcc5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e8b2b7406254fedb366495543be9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41d2cd8d3fa22d91db542ea5d0ec05352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450fed427b659ceba094f246df35b6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9f64f8ba2f50780d786d40589a0a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2e33ff1cb8354a1b53c45daa16a07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ad4c4bf21cbd4af802b5346ccb746356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262c4854021d23e2e53de1fb46ed5d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42755c1c152dbf2139f239f8c42f03fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047eafa85f3ad250a03f5e8fd72e118359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977e0a6ac513862cda23b3ced8db3cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231269b63b374c7856088db54d6feb1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733d81e47b4f37a887669fc812f1c92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f629ea49daef74dccd54941872bcaaf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe39ed5d149950db5464bfc24701300364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2e77bca224ccfe857a81fd043db66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295eeb161949bc34f6b353dd0a150dda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ba7a1ad749150ebce403ddcddcbcb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a4c42867d8724d7b226de7215ace1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565c31278d7efc6aed233e8dd5ea556369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f399b55a9de28b153abb07015d7029370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c179c1955d308d411f6d25530b323a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3779d82b2caf789c338c7d8f22f149372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a614346278b0666244f4231fcaca16d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7e7c7a785bbcb8176fc667f1135cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d779eee38736411db493ee5b0437d00375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491fe5659dab27fa2105b33a2c09221376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a00b000885bd3e1689adbe552241c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d0bddf37f7257cf988cfff3e62821378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83975db4b1ff0f9582104d098d0fa0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bc88362864a682966f4c5b1477809380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2901d44b5f9430052b13ca1b082fc9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56abe8cbbdd348e475f2074d03cc037382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69760563e078712f7a0a7becbb5fe598383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240cba8e9524a03d320bd6f93b4baae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcb9af69d6d9eb2e7172bf85f84c43385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70de247e74e83bb591490688ece73ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320d5205f409b319cdc20ac377851fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a526cad9f97eea071ba2013af7f1f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815209b3d980140d1553bf00134245e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68b2a5c6f1b53cc160deb2a6cb7b5b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac956a96c942cf93699f5ae800c702fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cb7a328d5ade70e87b0840b1205e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871ebe56164f5fe425bb2db07bfa775393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b754b9a4babaf7ef7b0d3640c143e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e149a0ffff67919eb5fa163b305a7ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca7af1ecf09de27970e76f551c3555396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fecdb9126caf478cd2b5277ffe1b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1f7ef2432cf5fde053bd65bec2f8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334aedddd8feba9276aa669fe8a2a82f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adfe61bee653a392493bfbd549184b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc94b920206af3e0a8cc35fb6c89de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1053666d583af939267172a3fc8494402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e9e5d411eda74c5c7a54d06977f2a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b875ad2d06da36b22d9ca3b56ad62404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e33042c8fd1e6cb168d8584b209474405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfd2ab603cb876f39878ea87bdc246406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2863ea117ef75e3ba54ec7188d2e22407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3385a1fc35ee2eaab5f2a2ca6d6eeb6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cd9b52f9c8f6f8081583b27587cab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49de2a958f32c726c5caee2c142144410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244815c47c8a93c1abd39efb5cfbe3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daffaa40066c85cc70629d74bcc78b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65705555bd63917fc523036287b196d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1b16b19b1e426fdea9b718aa8ad9c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683eae9d2f873bd359d57bb2c47c82c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd6845a094e9f181a214154b9c6de1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a0ba635c623308e50647af239a62b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda984eac01e4aef89fe7cd7ce19950b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904a35626b483488470bd683f9842c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8723e5d68a62119e37186114bda7580420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18808eeed20a13f29b15049b035c0f3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13de7389119141c930f23fc0560646422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3d9ac69952db308af3315ac4db63f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1580178536e3302812e6de97b4ba6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63d19ec8ce2c55d2ffcd5052dafeb7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d40a308963b8d681fd7e05e673e6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab93bacdf23a5e2f56223b3a0a35fd6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90657a4ebd331dfbb8d22c2cc3da6a66428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a7f3484cf66c834df2b4efb9d28ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17bde753826685f008e833c17a6dc2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce474de641454510d3124a7b24eb4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b64893f4c0a10bf74d27cf4dde540432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00663cb347d1781fd953909b58db08433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e75b4a7f8a5f122a37044b5324023f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bde09c8e608fdea46e0c6399776ed7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9c648a8448d26ac795a239c686e30436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a8aeb83fdfe2eb348e3ae80186883437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eb24f450ef22e1918b5c0bd1d8839438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510ae0dfdce7f17e391a9efb0095d85439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85a27bf1a9a0f59180e9f6051865ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63363275aea6bf531dc3a6410a3b2eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d2539004215916dc5ec44b8a96604442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e61d9bb7a3f47285ac9fbcd6ae6cc0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d4f78c5f1642a63bb443169aa472444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50fbb935cd8a6e9fd5f6f6e06fc31e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c15177d28d00bc7f0fa3d57fc737d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab84a1cfc2ca4d590af2546eac26b25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34b8225e685db7d9a563a0f88ba4e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abdf71e85c2bfd1a28449bc645c9a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ec9ebe5439b0fa8390586470b2337450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95ef443756fe42853af8e504b2ad61451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b09bb2c40f41a1f9af9001b423c6a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fcb9647ca78a6dd590eb21ee7c235453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e442ea78fa17f2d820e8d63de0baed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326cb7603fe8545adf47627050effde455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196fbc5768da7614313bc888c7caa2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a079c828e8199bf9c815974536660457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae308ca6222fd697723ae38964dfb44458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd1f04722630f73196e2ae85eaf089459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c1327f86302f2dcb06c946452e4ec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d010e512461835da5b569b005c763a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5e1072e84da46bd4fa2dccb630a8a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e068e78e8d8fc76d2343754480d77463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a987db7b1befb40f1b88eefa7cc230464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a997adacf91377682fd364a79df6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50719538aa674a473400da08de8f66f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaf5b8d24d718bbb3d1e3b95137c00467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b082b15aa9a8ea37f7cb5b6e51196f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e8c9494c1f3cb55c181a77abf368a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e370e7a22395a39397a6bf2664f44a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3bb493ac18f0c83fc4f8e090d3540471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b116021066b3cc8af8b9275eee421a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4deebb790dfceaed3704da3027fe2c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bd3dc526a1647cbb8b453ada97d7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9997be78bd709ceb5dd1cc70e58c7c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f9dd33df6f06e7e36767c575c454c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158537450bb38780132370a79df4c7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff239f6765cd6fca4fcc5d941dda91478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018e90199c4d0ef799e8d12d035b6ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47153b55f62834b94d9b170bcb3af9c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34545bf7eb06f893e40c745b599750481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89546b87cb50a54159c5d87e3d7d232482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915232557d07553641df80213c3a3de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f285f40daa419ddfa9432a87b0f4853484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d199558011392afa33109c7715eda0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8aa61bd2e0227aa84e7099bc45ffd1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986cf7325ca6d466c2615584783c31e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a35e511dcd1ecb73073e2d747c0028488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea90b3cdfa646b74b11f36f16b0d6a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af0a3a69efcd16020866f9d09ca40c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52198217bc5da8fd94895055b7c6db55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b879ca2a63347ab99f31286ede54a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e98f3e0c729f909b67a3fc74727217493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550579337c6ba8478dc230b3bf5e30d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316f91311642df792cff3f5a8ebfc8f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431b749169b7fa48a53257522924b94496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0459a61e525eae609082fb414d904af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcaf6ccc2d4496479ccb0fffe3d871498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b63d7c5fb62b9b8fc2ec152a5b5855499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344729761d0899227b71e6fb17bc208500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba1c06365b35a2abeeeb9828b474a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f46113072016cebd75b7327a136e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f863daca7abcfaa072d7826498aaa8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa54c11a409e6c2c6bad7b6a835212504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36779e81546593a8579c0f114baf22505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d6e5ff0884ce18e57f7c7ed174fe7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cc762a89d5041ebd48a8a545b09f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c2646edc40f08bfea4151cca1efaa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b5a724d943407f02f8a286da4973e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00c41cfbb18bbd8a099be153d28b2e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb978fef75abca276bd81fa7b9e99b19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0558812f6d801c71cdbf610aef60c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce517053bdfafc1becf6cbd8887d34cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19369b97d06523e977e8c4622b1624514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25acb7c2bdc9431855d1ca00ef2ec4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29572755e17dda7d68ffd08d83ac4165516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987af0823b4ecd4d893c7cf3b6b2a1be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66ad574eead1d14a6381364ee31661518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a666833231d5ab031641533df99f7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca5b6f6cef0e42e220c51273720f78520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a19377c974e5510b6281cfb241636521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2ab2924febd35277336e5570f2b9c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebe83be746d04d473dcfdc1f9d214d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee368137d4cb625c0941ff6661a37f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f881eab222345f23647675e559a50525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0a38a5d612b3dba30ec3aa2569970526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbe5877deeb20da5aa30360487467c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce1663f0669690a0408a4c8ce0a157528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5c4d571372b42c0fb80841f430dcc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f0de5f55d88fa56c04700236fe1f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7881d2b35f3643fb1d194bbf9b432531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77b201e92579526ad64e6ab323ce5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3d359b074911edac7a563cb1044c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a24d67102a833c7f82e7b3fee8bc23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a49dacf21ae700db904eed2a85f0a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf39742cd8d771e8f522fb73d35c90536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c547133f2401f5dfe1edbc9bd2d6f70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6f2734edf845db4631b2bb70ad4ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab71b66205fbb723f003170065daf3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ea16ebff05f5e2412f7360d73dca0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993448d299c96e1d95d497b04135e9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f7c1e9ce01026a24a5b7c13f73d0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281a865d13457cc443cffc019c1f8d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56509157be97ac380ac15c79ca6948544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18b8ef263506b8ee240ce9b6c2f192545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39f4a52790d96f95d4f2c5edebdc98546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325cf496ee89c1f121edad0d679733c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60074f4f66ae77260f5b6145c441d697548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daddf267fd2ed2a599dcb217185de8e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b58361774418bdb4960894eca0191550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234ec12d86f95f8201dd6ed5882c4c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ed1ca5b0e4919ddc17f64ee65760b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b67f7efad112f68ba82740fa3dbd1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c0d3bdc4b1ca987c062ea90100b1d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7e9eca000d1278ebe00a69d74ace0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b68eb7eadd0937e35ecbf71c24d44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7eac3da456043856b44f7c03bda2e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dc33d24b555d9a9223dfffc2d0803558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32003448faa2c93d2279288e6cf4faa6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec948870088efcd7a8e385f28c033eec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859574f2ea600ff8d27669622925bf0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2279a57318b61f866fec402e8a1f8a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c0241fdb5e31c3d81fa99e0cb7091563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b17fcc9e54809ddbed42988a5b7f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53575cb51e957c3168ca2c56aa3d121565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e017f6b0500bb25e09f3d71504d6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbe7153d7e5c6567550feade06be08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a544e7edf92c34c4312d9c24f078e92568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aea68dd54d5a3270206dfcdf87b7f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f5e25274457b57f4f9d897597d1f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade689e5997f1463be2a650dfdc2782571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670cfcf0c8495e3eb24a923e568b2f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f922c06697fad1b035efc7b9227cc9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62589e0fcb7fb6587e81ca1f99d5ca4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc2ee32310cafe19f02a393c135408575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b185a9560e1d64c7ffaa1628a2fe6d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8319aa34aba829af381a16cb0dbb2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d91673ad21388a0ce6cbdc2f55a71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624e310cdf731ebc11f2b0f296370f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a4aee92b06b63ebc5d398e268503f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8100a26a38f486cc1547dd73977367581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955cddc127c2e49c6d461cbc4b35d6b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67adf65cd59c7515cc3ab33b136e580583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a16b45449b7ba04654ce0f82cfa1c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa1ec14f22bddb1377fd1b3e5097d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6b4974123dc678c409c1a41daede0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d0d904d770f2e45c1dbf3f575315c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74b5c4464c2a5c6983cabd75b9064d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8059946130e089b2d3b3c25c29a94c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599aa3102bfb33778637313511ef985590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbe77e77bbccd61dabf0ffc7435b10591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d910f1aea60361f52c2ab1e8475abad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea02d49ef0e75527bf9ac5635eaf3f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1227317de86ba935eba54f7a02d511594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af562497669a672bbadc9f6381bf5c8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568688281d4964356be35c8260eb42a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72b64805da5da22e0eea03253a0a63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdf1e68942c75b8b1b537e1591d7e3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6fd1f2681a46b127bb7e62ae9e388599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05875c66309a12fead3869aaec8e332c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d082de6c44691201e012bd630035d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1c818949880fdbf779e0e503ab938602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14cfca84cb308c2e814d4c5a0c5f87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110c4fcf1c28e3354d96c4c2d76e7a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a3e98da5fe5ebfed0e1ee8f3c8fc5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110bfd6c5e99b9d8a69db7bd70789af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee906436622a40a74df4a8939050de02607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958129fb55bc2780f3e5e2c16aa66758608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaee560b92af77e0423778a92ca6639609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafcdce4313cec91068df45c0df963b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b666c011b814cb6e9494dc02e05ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373d9cb07d1cb2acceadf351c7ab5b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d445f93bce379cd47c87ee8594a85fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c5ea9f49c4baac3e229a7fd271a96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a73eab334b0929830f0e0c65dc20a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cac89399acd2bdcf72f8b6e484bc0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950ea1bd9e86ceecafb5d08c710003c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e031d807d4d5ab7015a997a0229adc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d070052bc79ceebf3dd9ad91b6289619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83042d4b5e171fa1aa1101596982dab4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39bd4887e6d4c51c76e87b63aca687621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ce685b86f26306cf96770fc306497622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68298ba4cd62348e1ae8c81372f6538623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1aafcfeafce790921757d56bce0bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33d12be3572814409b221ffcd850f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178336be9dd394dda8aa4d182b919e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cda55d2664b0800c024c662699f9e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59a2266ce6c5d8b7336dce85fe05e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1432d9013c3fd13a875c1cd9ca313d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d0c6005d6a71429828a060f209b5b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272ec6135ea4c926473663794eef057631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6addefd3a03fa3a508488ac88091f89632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd49ddc22e96d3f4b6e4634fb55b07c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ba73f8a4867b6f2eb6ff6b5f2f4bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcda03a63e0b4781c26a8394e62dcf5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274edda7f5b2907a11c195aa05d2e78636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35901f6335e2e333e9a29bd6e04284637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dda20982fbd8c8dd2314a6f62e426638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0da41b545bc8ae27eae5735485ce1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627b1de9c15d5fe8773c4cbe5dc94e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67247ad76032cb78a425b6e2192152bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e2bbb7ca75d835f7797b660ba76ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4dd04297a3904ca7be3a13c1a85b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fad638afbaf29798502acf933f1da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbe9180938dde13937a61ec3960581645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d6ee52da09ce628317f914a415a14646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e3763873111df4714e0d23ffc707c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8969218947a88facfc37c6352b144648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dd65c32a4ddd21f5e790839cba047649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf258961f4c6b1fcc0b7db701b3570c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e921b4947953e7b92d50782a4bad703651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab146e58eb172d8665a3bf1d58e56ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623722a022038cfccdacf6b35ad91705653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd867768f2008cd413772d02a75af7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d195841f0d83565715f91d42e419582655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce37a31f583f4cbb4c3555ae877d9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d768ef57db7c6fa7b07f35e6689701657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d909d519c999ba9837ea60ea0795a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f819b646e54dfabedd4d5d5348e76cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d88af3aee96c800757d34dfb17fb38660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507329464aa8a187355cbf96320802d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dde3e806a18e677ad49f806cf3050b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107743e595fd14f3f9ae3132d802187663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6e83282599f79b94aa9f6e278db88664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e50f3cc5a988a0db76b6af145f340665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9349bd3862de36e0ae8197e35054619666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53684751f0af95492213bff0a47a96667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266175ce722488041434916b93432167668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c09fdfe33da6337298da5f3fbd994d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8912bb14bca20623d755734d78f96b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052086638fa8fbacb29d7125f6de6b61671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8821f63346409d56d1fafca6cbbb8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b33aa91161b33f8c61836e4e94b20d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d199c56d2fd1b38a5752b5554badb0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3ebf98acf672fda9ae2a422a0858a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600c5e84a50ac804b014a94d6197610676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6eff001cebf19f3d74c52fff88276677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2435162f5dd8ee48db68a4370ada55678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f44d7ba7311edbdeff766db05414fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975147fe4398e08e84262484ea4cdb33680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa47a2b63509e021c159d285a91542681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c0e5ed29b382bf7ae86c677db3488682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d473c1b2fc48186eb443846325fe7c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2169917376b6aa27d3161e41656791684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32846d2d1533751327462ece85dc18f0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d8c1e691757c646e8a54c7c154b07686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bff9b326a419cb5cd662b8c37afc80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31814b6379037735e24126fd9387ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa2ab43231114c193e69009fce0d94689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398b0576a6d379baa92f520720cddda690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344adb43ed7447ba9532beeac030b3e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5fba67a0b18c1e8cb215c10fa8a5e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedf16fa23b1e4c81f3d6b6426d664c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ca0bc391a8682da491525ee8b2cd4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf11c59da2dbc40df0ef49dd5934cd0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458b710b204d746f6b52c8e44bfe272696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667f3d1f0e47995373f6dbff0944107697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e32f05488803d7a98ec3b87a3e1f33698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a3e94e126cca6f498b4e7c90c4417699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0347097b5aa838a84c5d5a43ca17c3a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcee999f5fb9b8f003c7cfcb13eb743701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10c6aa64584787ed0a9f9b3dceb16a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a12ef9b0ab790a6ed76ffe0907e15b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077da6c1e5de7889ff3860534cfe21e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae459e7ffa626bdda6101d3ef1628a25705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230522d00fa283e606b474642ba0dd5d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577ae3216dd6fdfbf1fd412d494168c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5168f80b636c9c1833f9bce1a6e910f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27450a24cdb830fbeb7f88587da59998709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c923c8cd31c2f8a652ef89a743da1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35e224202b0fde55fc4b364525a76b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b4feba357204f76d165a251b32267712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40612862a01fd0ab7bdddcb72baf01a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf24e0205636c65514bff1a96215496714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0290dc7e0e7da0cee724bd77d6b842715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731ec2a97cbca4bb9935548b10bb395716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e71434ef2b0e25ae7f182b6b04c77717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9612c4a42eff9fd3f3c9a93805d84f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562b32d03befbd37ce6dd0ea4ab015a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c326e6fa61bbf36b5bd87268ecd79720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d0a54b5b4228e063b045cabacf3b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06b2d18c52a87ef4c336c17b56d013722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d75a3b14bc3d46e326963552ddcb6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1e3c8495bb5150a4b33baa0e5f7fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983c8746cc16c084dfeadbe894de332725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf04d4d3fcd8f66489f50a15309e103726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717b977fc2020977801d05d88d08f27727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73efbe78a3c3d4bb23a233f99866e42728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248a466765048669d191a6d2a00026a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2beaf8ac788c8f6de46e60386954a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b92a3c7f322a539cb1cb66645471f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ac5cac4a0886b3fe633feed6632b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a696271e4a3ea9e9b7484a3099ef49733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d586d82fdb0279dcc4760a36ae0a19a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bb017f8ca766549a426d32b20fef4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8339bc5285283c59f263be5ab408451736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33c5da63c895d1ca62eaa535af7703737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8d480b36e46e74e75dcb71a057a68738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e836b141cc24d3e8b9c20327916f34739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651d66ab041179cf5020f8812c23291740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4195624862c470c84e38a579cb2f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa46e2324c5527c8cc19b025a71aa1e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd722d6c35e54e5789ea9b9ab2354820743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1067d64ae6bba7018873dbbeb990db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4722f426406c158fafa19460f6677745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e55b986a3d18aed98b44acbc0228fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d06ef2192cafd2161417e14e7d7d3747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>