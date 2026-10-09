--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800db4cf5d4c341cf8a3cfd6d0dcb3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf292243409602043c9a9c9a60b7542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa797bc7aa802bf68a9e3a5f1431f0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e7eb7e93a5d1e8dafa93152710ca14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c92b1cad0dbeee9452fd8df0767e3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14451d1bc4c9c5ea652bba802b222676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43a24b5b2f433d2937f6c5945f59c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f5c3a4125617093d7f87dd43d34ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0583c44574c97cc7a3e136dea9f4d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a57b9c68d753e3d373a6624039d9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7618454a202615435d0de717337c0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6503e566a8a9e14270b16903ce8ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f932a76bf76f5cd6fb999abb3c530c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd0b23a8ec5ff2e669bcecad8fa21b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a645bc8b7af324a8ed4d62c1509a9b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519cccc084ba93b39810b4fa28e33a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616a45150115d9b4c813ea8620c4ac017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b0f9abd02ca87c3613e177d035baa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ff94c6d0039e9a881f9fb6247ac4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755cc874fa398f1e56492991159a05620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd912064eb621c0d00de50b999b73e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ba4174f3f36c37b4434efbf9d6ade22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c362db126e81679cc296f3ad3994f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97690e42a0266f88c23a25f99ec9e6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75895fe4a70833f281a1b55c0870da7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5a5114270749c65094bf10975bdac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14d25f2846a90c524d799e9435965327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbf3552cb807f3b29c4ba4e04e99c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f996ca0f9534500bc8ba3654666ae729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028606e3f1fdc5eed4a3e34c5bda1b9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb8d6cfc248c803918592510d447ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d329498a78a90fe58d8acb9457c1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe4a6f0814cb8fad557e03f15ddc9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78aca499b44eaae40c1f2e2c085102f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64911a5721eb98e74e4519d37464bbd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a176f2645ba01ee9663ba34fa800d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27314abf08feb1bf5b2d65cc135ed1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809ba4b400b61a894b071723e7245ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2fbca4a2a84acc6709ed7960b115b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7208e5d95fbaa5de7c5385868e8f6bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34948945bdf65f835cb378fdbc4dc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33a65ef80b823551b74704dc34099442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99023435f83f794d26ae0d710b8e5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffa020ca5106f793c8252e9e54a51144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3321ad9abae78cdb488a98e78db19745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec4477d5b456a8a5ac27a5fc7bfb5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e188d911295b96df5ab2e67fa79e5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faeadc53d6e009ed557357a930ef2348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420a8ba6541847f018892da0fad31ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a3eacffb2b39c275c0a6dc0ddf65b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16389f05d030ea94f22a2808d8babfd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eaa733efeab68cd8ce6c08a5ecb0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054af8d5e5eb72b0bd75bace1597d0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba733c8db005c374a29ba9a46c08ce0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f200ac1ad931a0723ae794cb584b30155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c9c50ee830df1ef342a790afda38856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28171586dc4e49623169065e9977dacd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229ce6bcfe8f4945aa4108c43e2567a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6217541c8df68169b5c558c3a3a390759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742bf4fefbd69f5360b418058adf1f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263ebe144ad430529a72639a543f2d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5bddd41acbd3af44e8814a85c19a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111991b2283f6b48449d7a1c2f73628863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a48a659c9dc92f9b9445bf6ed6c50364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b909c49fcd397aa7cf78688f2388b2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abe67cf436c9bba678407e986bd73f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bc39276e5ce463f144ccaf948579967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3760c8bff39635537588b2b77366268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a21be06188fc88687058cfc59349d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e48b187f8773db839dd996393d8b5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529ecb50443c5ce536f650fd7e4335e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb59fa81fda8d9c19b4fc425ed412b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac9811837149c2e52b88fb3867074a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1823d05bb00c8703291ccacf7dcceb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2066e2e0907a0b22782e82c008918575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1fea26dc90610f3fb6c59e8ba358476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b14d565becf2d2a6e4307da11e03777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f10563ea4b0167bf483f27f2b43ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb560871a5573b1476b667fb499abf679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3a2d753c0e2a5595a8e3c805bd40e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044ee68322545dd8b09386ba452bcdd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c1b7402b05838528dbf2fbaf97c8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee6a36b9a62cd9d19af9e0e067217b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127c5759f81b187e621fd39d23c67e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae2e1b708b0e83c083ad47a2189ae485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a042af0b4dc1e57e2d1b7a564bb3f4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5d1b1879aa58717b0994f04b4fcfd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049490ce76b9f3f592efaca0d4dc19788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0153cbea682c7118465a2ad05a97c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a073813ce93a95ccb8c15062fc04990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7f34d4ca0e7a17dff6f33f38d914491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4d670fcaf6028c356241f77699dfa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2030cfd680189e5dd61978e7ecc79e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9b1ca3d910d5f9c8092fed0595b5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10bc7a6d72d2560e8c5627a6f5893595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb5db72c40c01985650c6faab78d7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f30426c8d9df6421d91907021c1d5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609fa0fb6ba6ff80d4ec5ed2b09aa7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4110d4fab3bcff84fa1f8bb47316999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d663bcbb6cf7f94572510289d5cffa2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2b9c577a9422eb415686b982bac84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e48ea29dc79344372f2d79c6c9a8d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc1e73ac6ba3fec74e2c1412037bd0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866821d1a7b0e62260fcfe449bda5d9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3622727b4e85917743dc71a7a59009105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7f83e7ab079509f0f565784355dfc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2dbdc7c790b4852bbc260608c7302107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fe15069d0b222cbabbd72f5bcb8a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc5f85bf2951f8ffffde97a34853a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1e4be8482b583e437622903892b7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2597d60c67db3351cef5e336263173c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e08041d7c2d9fd284855a5ea7ef22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565348bf828ccd4ccaa4da01c0e744a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f7c4bbe7084071d6311ecf2d0079e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ac9341266f53af6de2d5a2a7c068b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf640db06bb88356cde5fdba68607e15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c93c2c67c0f262a6f9f3f64b053d95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4745a94d813139652a9dec51daca5f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405a6b21c310502f11a79716048afeb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609731f1c98c03dfd14287bcc3d37b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e3dba55f4cc38e8239ca74b137c44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aad1a77a8a97c53709be4acde99ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b7f850620477f196e09cb841bca56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10186e283a9e02c4c7507ffa26972f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b4a04f806e91fa2d4a4ed2dd24a48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebf342f65c02df49120053dbf1f218126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f74a914ff8d3e3d9e660de2e19905127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca29881ac0d91ca6886901402736d41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67682159147948a47aa81a20a8566158129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0156e718a7c51abae7040abdf290f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d52eacc83a50cb7aad5e948b031366131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea4ee6e6a5d04094d475dae7129cc0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde53b4de7d2803195603707fab35028133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc423a2097f7509c817452e5d1ddef05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18e17abbb60caed58df07176a2a580135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1b06d28bdb8cc83daa990621c4bf8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa28149fd5d00a8ca1be205a94fdb5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960251854075a6402548e3c10a711ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d26a1c209bfbc8574e446f5dbf35a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8507d689ac576251e6a5eb8671223cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf1ec67048fa7634942c357e6be6d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb1e5599098b3b2bcad38f93956d43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc70317b68a53afbcab205fe3f65a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764d2d0bb2faefa370413a4f08f8eb4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972013ba1fdb763968910f171f9bd792145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaea0f472eb769bdc57e951b8b54a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bf13d298313312c31233fefd3ef3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d18e82ea5845a5dcb151cf5b21dfa3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc927f949f4717cd4e58fa64d87f200149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72fb42764a3e5a2e6c0442f4337c2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f44d2a34009cdfbccade55ea967c47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2febaa421e3ea13850d646c13d01d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e10c50571d199cd117f9784dff7a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54427851e1ef8c4b2ad6fe171f3a0e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaddfe4691138426cce43d60a38b80c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f13088d9ab8d5e6acdd61884f8b5d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801066b631208675accc0c83df8cadf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143625153976c1049430f811ae24e056158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84cf85ebce04a47eec0f13408f3975159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd94fc075662aa942c7dbea02635db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649955796ad0283e154d4c80ba10b59c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8388b3bda7280743fc7ca6311556e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a579b20eb1a501163b4c683d5508b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9864b3edae09e94cc7c77ba70c38dd7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49422970d207e18ca14da662848d6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba768d5399ccf381e76c6d90d2c576166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44cec342c0f984f16d0a129023913e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92338a6ad4b36011617bed38e2ef7a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e5ce9e5170de693da07bdd61ae05c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a78b6f8c89e95e588896f75f947c21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6146a770ad12730e7aa03238b9cc34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854945507d639cffb8ebf2361c8a9d1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd85d2db83aca093886859029a3f11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993bf787fd684e13266d8fae67739af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91aa4c04e85981674bb096548c4068d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7ce5ecd815978a788103f7c0353a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02ac328c869d953f634a867c3eab43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71a43ecb354e1a92ff15cfdab92ec1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203ad955b0c816ca537b47194aca566179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9acc23632679f9524b3bc0374f634d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b779043cf389a0c64d2372a9ebe6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0820a8f989ab2fb94ad9e96ae27cd44182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e31780eefe1d9fcfca54e6d4eba46b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e0f71af34233ccd38f6efe13a7a66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c390f1aa8b59215d0c45a3d9fffdf2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d40acac24ae0aabe42dcb38f58bc88186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55680e8cc50f95e304f253bf12d2f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af520fcac4a5f5c6355edcacbca2015f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00675d6d470d3a0dabf815390837c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb4f03912f73189bff8c6f0bc284b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8ac317e323f86ea84e15c3a98f3aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f30be019e2e50c6c11737fe98c9639192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e215dabae6da45d5886df24937f235a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2d380a7bd34b1baf4d9613f82865e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de519c23ad9c5c576c5184a85b74b29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240539e42940910e2d9d00cc88a8de8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ebbec741d9e85bd546588f9ea71cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dabd33205055894d3010dd511a7d89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02433e8367cb6be750b3c2bce07f3c2b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4c7917e31edd341e566bbcf955185200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd766cc6278c01c2d79aebbb1bfb90df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117c8f743967db863f66c135246e41b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b39088f904dc9067129aebd9ba21e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767522029f261d6baa99f8cfdebb620204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5cad1c74fdc4fa3f0eea17f24e636205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb56e7e684134983281c773cca4eb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2771d2459325980f40ee7ae80aa26e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb10f15fe4cbbfd78e032f57bb9398208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad73a8309dffc9a1303c4238f7aa14209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55d70ec32c178d8264beca877331d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b53ef702e9e48cb3c4ba4be3f858c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188c9b4de4dc772e187cd579c6b06fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bd58ae984776b1416db2d5c0fd0a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af69821fa15e991f271702930a265c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122df2ac6b709f631113171273b100a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0f6a60224ea9bdbf81dd02a8cc09d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0911bada74e2b251ac2515706b6d68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c833eb752bebcd71972e48b36a0081a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76370b5721af15061cee729122dfdbbe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a830a090052af6a17d643d5e6c33ffa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc67c8dca48571a8b1a73d26a008d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55929f3dfc78fd020a0f4813b2fb9db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b01fd5005883461510be55fecef51c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622cdb8f75864e6ac65f4377faceeb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d68a3c5772f7e20ff8fc041d00d7d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52edccefc5af99d806a655aecbb12b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bb25a14f230c3c6b64832c845ce89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11800357c4e826a6c64e5d301beb8c43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78775e61e1c7fbd5a36d930d95a11bb4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbfc61b558b69e631c3d9536e3e9e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51faaef07f9b35bb82e7af782cc6d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880023c27f652faf28bf9c44c4fb2ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468192ae25733214dae778f3740e446233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2dcd7cedb238b00077152632483d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94592788f05de535da2cc6c985c10f74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6c834bd6e61637a9c8c8c56aadbeb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c60b915a5240fc689ec80806a77fef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f564806f1f02d248c282c94e20f31238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae7e6faebf5a64642efdd41f64b1f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404f318ed1b630ebb7f984ed5063508240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbfa85b5d512fa4691580f7456e364241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16366447fda9b725f8d6f541b4858a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996e0571806f86bf0af8b32d81b5482243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4075e2ef45f9c631e1fa495c7783d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2047fb1f1506510d61a1a24133b1b2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6ea8180bc65b1f4bb339d4e2fde75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf517bc0e26cb0daee312b56e3ae6c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f10779ae030aec497af9738399470248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea3a2c75192d34ef9a5c78a3ce4d02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582dfce8718336545ea196d80cc0763250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ed5cb626f405a0fe5b17b20888ec9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa246426eb775b3f9ae01f72bb687a2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19391cc3069c985c01ca9742b8ca7f41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27bd0d2069442f364868c84366a698254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90f0de5e427529295cbd6fabacd243255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4420f6bf75ceb3cdf88db02aa272979256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50f76a4034ce8f229f542552d22d6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee0c70aebfc3c1001b7c3c321b52ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9ee66b16f7f5d78f4cff3abc4d365259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf61d7788caada04a00ce9eda168483260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd0079ae76cfc5d1da422fd848291d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51849394944a9e4e22d9e18e542b12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81c8a77de669acd81188166d3dd156263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741faf5126f1ca1e8140e040a2853a25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1359b1d34a76d89c51d5bbbb4a3ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18f9b3d34a4845240b4032ad6a7032266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562be9bb78281331164bae7064a805b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a78aee8a3710b4e6834a7a1d645ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e542e68d334c3a737dbccb1bb814a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70530746d964f6d3eb0599d391fc1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f4e136c5abf15e6927fbc39744cc6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab181e3e4091a12027ae945272ec79e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd3baeca37da3346a22458933ef6fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b22a4e1728f6cc015b12ee60103ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71046aac60ed34b4a550996d139aa1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c63c07361c09ae7e38a83942cd61b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e21412e454f04bf810974e64222c6e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4252855c9abbc66c23c87b5bb978eca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aff7345c4812eed72af385f6a6d1f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4dcfe57edee08a958f56c0081f93e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d20d0cf9714d6868908cdca16a7a18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a9e1f32550a4f8e6453f53601f3c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7d0d62bc853614a60568742925c13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb96cca8d747f0790ba9d984c883c11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97317e6b63d12ea3e8e8e83fa23aef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fc9ab03910c5e78dc6a8ceb72de50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a0ea4e38401535342ac38f0ebb208287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd661adb346c8bdeaea6a9717cd9fb75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c46ef6fad64177581efb879e6bbfe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83f97ac2ec726fd90e1cece408222a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edc00a40d5eaf282afceb78a54a802291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cf247df37bda63d23ea320f64f5be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996f2f3dc2ef0509529a43869558e2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511370c8c33bbc39af314aa3ee74ebaa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0b7e6a2326fe02b78e637915645bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd79ad12844a17025ff049c245059bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cbc71d83c05d562eeffa43b60de1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268f488e37bd6d4ee3e9faaad7c9231298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbd3002c2d1832d54c79bdb58fbbfe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c69b017514cd51c5b4e10646ae9499300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e284c471f30dc66110b37eed272499301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd5fabfd6322a58f20e3352ac16eda302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed798ef88aca551e1fea0ceeddb657d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b39f1874601b2191e0de98fd7eaf44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4cd64badf785f6b438552528dbdd5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0fb61807f5434ea3cd0c68b24b598306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f2b21a6214eeff0ca171a5521389e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68745ec386020344b53f1413c81ed4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a25980750a5169942109194d5ee728309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376a8046dfa7157b013971442cfffdf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83833c266fa3b311d988755a769cc5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393eca3c14c2b272b331ff2244c8589f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0d8b315cfd8378692f33c5cd8a07c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afc72292ef6fc52bfa24493a372a65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f116c4e7d7d44dbbee211e04b184e96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a28057eb3aa9202e9216d4d625c0aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742c1b45d970123f2d284c19854d3bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e1611c6c2f9722628b629c4998052318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771f10ec2310abb4b12e13796632107319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9193c71365204fc32bff13c3f91d9d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d289a62bf7cf351b28a667c0dc5ddb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7896b988e5cce6c034669ea866d5b3d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ec7fe65496a05ebd8a270d00ec89d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97e55a6797875a7316a1dec6e89a35324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f9e583d6c2cd95a7f13915bd86644325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978a27c389d09a65d8fd59c14be46ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b510bea9841c82949c2d57ef78085d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26165948b46a5d850d2ece9e353db52e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa4379f3752da3be6a95cf7110be99329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f406619943b70e594fd2a8f89c277330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45f48942e5777a454a330c4e9ccdf9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507df1da618054b4e42478fc81425c7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df00d37d12adac281f7436ddc34ed7a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eadd1943981233171c1dcf8a682882334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f8389f6706e603bbe8498fee8d0f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd07690bf1b1c4b53e895325f4dfde336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b49f7e69a4be902ac86112a8b8cdc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad42f232de270b46700a6efb285eb7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ababb97562afae810778e3308208f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45449904a3901cdb9de5a4b07d169b5c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c9efa12c9c80b824be3197a6a3703341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b70d41321dc130910ca164251ad6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7181bf6fbd4fe0b0357b2694a98ef96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a46f7430054fe4b2e97747fa673b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16966836150e20cbad29bb7e17a01ce5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5658cd65c8b8c4d102990ba2c795cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cec576500162b2077baceef5e04b04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44959f03a323dea8a8bcd28447df5a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad637a1167262cd5b8810ce8e6271bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73619beed713fa01b5c77f38ad3ca1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721d58b2acdb2ce7e99f98324340f51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d8ded75661806f8ba53531ec00878352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0dbc019bbecd827eee8331a5ef893353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16708ea284ea9a9bc45b60b0253eaac1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ae4d3e2339ac28a268704601b014f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900d8b4786cf4a92b95056e404c2b98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9976f916a6a471a840c3bc8ef0c861357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3590a154c9c2d349dae258b28afa248358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8654893388eefbe8a16f0f5b8d6058359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c35f605157f47316811639b81b8a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306eb138858ef772db70e8739bb15f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5fb5e296713ad65a45fe76a1b7d8a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cd5b5a2ecdab9ff52f5f66dce7f77363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3981577e241cb4ebd427c9bc3dd6a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce0664be94ca6c834ce6719e2b8d94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000dd4b4c77f1d796d668dbc6bf483d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a874bce1deabef491edd4b37db063c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32973c06401c0ab08ac6e7c5f1cee9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffa26bd51c5b5e5aeff3eda5e7c2fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c7933f8108c1ca8fbc87f9394e9bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a3ebb10400d34c09f4eb11aad3807371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d008f841273814c9d2c2cf9c1b16e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04c99dcb0a43f0766ab08b14736573373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986b596f60e39c9451ea336c30d4d39374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a6b26893e6bf2540b7ea0a18eb3bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340b807e6be23e412a783e1b41a7a61376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2e92cc7bbbd38244e0b2c4bb58435377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247a16d4ef9107a69cf2d7bab6d4e4d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9586460fee9b6fde09d83c15c4569d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2d0eaef02bcfdd9b078607d1d42f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6bd1b85896899d86351c797544f86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f13a7de2b0ca710ce51839b5434af2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8715f02993b55521eda0124f7142fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f999b8541959009f5ae82a6d237de99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b20298db443266c30a09312f19d15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b101c30379e555afb78005906f652386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e7e92c72fd75e6d36a211376534ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057b7bedc342c2ab6df7b292e67076b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c45b6a775336aef35c422e41c5cc2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69a2925bf4b04e09b8be3d1717fdc6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee11c8904097427fe2ff2c548d664d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda697699cd93f133dd30ff6c4638093392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c1adf9e3ff621e8e6fb009d0a58a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b4f80bb6bc5c40d41ac0a462d4704394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b91921c0fdeece9cff489c5ba42057395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49541ecf213fee120d2f9992c78b2442396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b56d2f28f41ad62d64c50aeb90131397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62454f35fd271c69638ae1c0ccce9ccb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30655ffd47ffcd444975e37b1e109d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb03fbcfcfa32033b2afcc6147db881400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cb7289898428e365a3a9fb8f71b3f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c32a266c2c4caa87b6b17de840031402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b2189308471920a79d690abcaa535403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb814add87d55eda3b7156491026a4c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2d3a07b891b30f06826136412b8d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3576d3d925757e58c1f187f03fb576406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a93f768d2a6b42805b67663992d4b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badbedee1e7af876cf7a891272901a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe83648cb4e974dcab6f93c0b88ae3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c4b44d145e04803f814eb2bc2a8ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351646a218b2a0a00d76e883e9b229c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a60643bb20a0d3517619be9ea21fce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253b18634adaecd4493af9ae017963e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24680ab514496dfbee50e9d87c431902414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7d1939533177a546da9b0b37fe989415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027019e69eb3a5edc4c42ff99b90539416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a13f37b38eba5dcd51ad55076f1b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134705b479f6dae00b1f871bb7ee4f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3509bd9562f4d2ef4a8242ec88385e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb149a95ddfaac34027a140864e2e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc118a83ed62cee9239f6e7f8e58d3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46e1f197fa53cdfa103e68f3717ec9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1da27e792c007b883244c6fa11c16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc5f121c1ead3827c1f24124ccf1c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0df1ea0a9e1a1efc227ad576245be0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d30a34946a6cce1fce008eed08592b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d90204816d490a651b494a71ad051427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f5ad9fe024bddcd46a5fdcd5b76f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f9ce4b1338aae178a32535bdb3fb9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cc91a912a006614e16ce05a9b2a09430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf818afac4748d3388be3134ece4a65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b893177b3446d9d02c98da362ce84dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42dcb833d0f6ba3bd225bcbaf03ffa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36222586f720f397a4c47284f0274d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26216658eca555d2a793f9c20b87870435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74f6febdee719752c5b75174380f01436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ce5019090cc67b75d917f7bd85430437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743a0801612ee16a3a580b9a6ec722d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5b9fadc3ed399a387f9507067abef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51229c151fa3b1131387a75fed6d39de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb6a2354a5e966c61edcd3f5ae7150441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc029fea69830734974532a8ffe3491442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb989b8cb716b5c5986f7a088d3e742443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1f2733ca4a6e62dc4978a49958996444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5904d9a4d133faf4665d0afaa83291f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8422de096540978d4909988ffef3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9864661fa3e827a0bad46b7f18d615447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef09951db6e9ee254809490af5d2d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372e9d2ee8390ac108953cbe956388c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249c0ba1fc541f1b138007810be9cdf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb73683462f0ef9b562c71b310f0b26451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0322645aac0d363add148362d40c24452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193216b6f368440814c79ca7caf7597d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5758a23e29927c7946bb309f6f7450454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fd112dd788e49ceea000f575153cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569af11c582ada00e1c32af00624897456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a37bdadb442f7f499047c4f7e83050457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62b0fe3cad5b144f20066bc6c76c9b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03cb10ef0a332713a80591787f87eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde30e34007a0bcbfa76256518287f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a321218ddb8c5f074c48862c5c9a6e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2badb8b4b2b495e808f6ceaae82e38462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994bb9132bf28d22a9e88a082a654b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93242111cb6463474f659d5b109a5055464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a46e63ca510bf2a1f35dcb31fceeef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2448902604f32fe8124c8106f0e0142466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e8cecf1e62fc02cfb512307614f4a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1ddc2fb73b4840e9f3716129a1248468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f39e1e726483cbdd0616d1fc33bee7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0474f59ad108a5f6d948562d48710470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fce5df313387df2c18a9f158cf2b1f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a1ec3e745f420c5fa0ab04bc38b5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217beff49f1b9e8a427753e2afb23c41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889705c3d0f43c95592ae692c7b66333474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f932a33836443754d3ddb45ba39ec2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4dba993a33624830800e7be916319476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7c364f8826cfe37a2acd2820c79a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac07318486e3d2dbcb98329ab8bc20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78195c63fa72e5bab7f3ea47e5b2701479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b8a0f253ed0b989a89944befd8841480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b9e66e332f2543ca7382e66983ca6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe181bc020b0f2585b6edd895d6e1f12482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616853ad6415c9bcd3fc4f273ba1e037483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60043957b30e8a7ec9cae6b23f8a4ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73787d9a18ee9e28faae24e89c91e29c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597595e0c4e3c83e8520772ba846f46486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00e8b37aeb8a4f0abeffc87f41cce0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd70854aca0cd86b3d8e02f396b217488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294cddf996b796c816a22e552f213ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d59515e650b9930e9b092b77b7594490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f101e7bdf2a173a7fa5f71a9049a522491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60110d819895bd5bda7a933e5f198d3f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcac5a4f43f43e1ea44328b4673e2a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbced574e181c005dfb5a111a93af6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfaa437e70423e5621f4fa7e907d94495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217d25b2098ed914f4b6641c4e05735496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797643b59b488867c3fc9fd10097080497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4afe53596e4a3886967bad10b86781498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97a8c9929ad79d9f377eb65c149777499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0f0b265893a223b0f4743551a3ae1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42de8f389edc7e1ce6f3ee9cd46a22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c43ac648c2cd952956cc841b062856502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621f81877dfdd15bd6bf33932263cc7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638137f605bf955c86e31be8af18b20c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085e02734592a8d30415bfa6f22e414505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341dab43232d3cda9be948eb0133d93506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cccf3890c4db5948fc910a6b61bc4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae93d053647c61e293b9829e4e7e07508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0aa17255b7e2f2a12cab08155f7f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb24d6bf8241f597a0f534ef348b14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd30217cf4a2cfd2a4898980ed4b54511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3b09969caeecbb6d8499aa7620f47512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e297ad3940aa9ce379a2567416eaa05513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340d3feb3e3a29204fab0f07d7b7a23514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9730ff77eb12a87de24f076a9968d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36938a0a19d3993e2021caee09f690ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64835b97640079537a6069eebd3af22e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a960d3214e1726d03c83a9b56e79485518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415406df611d8979e47a365e267a17f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9645a146cddfe2f01f98ef3de68bbf3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd285a02e70f7211d61e2bda0e5f5be5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877a71fb5fd8b94660900017ae37990522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27eb3ffe13e5cfbf0479e4db47c40bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb01790df8d737e63240d7c01a87d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6443bf6b25ba3437d7675eaee2ec279525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00f0493e321cb780f48a00a893fe2b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aed33502c3dfb843c86f4faf9f319a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e2762079b74aeccf5835d30a37ce4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b178a9273443a8d3ac838e760a38b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e490cbdb6d2081eb3a036d3beeb6f2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6e4f54c391d4fc09c7601fc5e4cd1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be99dba518fa555b76809d52be9a0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9897812286307771fabfc08514df2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfa09bc0d4aebbdc62997cc59f6c5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edba885775ed171e6d894cd96071dc1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695941fd97edc39bae3a1fea5be07f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a614244685c3ab6eef303969ab3d504537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eeed52500e60800ef49c63cc1de4dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333009dfb3c1d86f2b8a0ccc45f6b78539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2add7700a64fc81d989a281d659e24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0055b25fca3cca70901f1c54ff858e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1785fb82e56148c07fb3951e11b9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ef5acc3df122f3a5beb6927a17f49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea545d7460e4f0c9593632463df964a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a000c24572104d31cbbaa738da2ee9f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b7b21ba307ffd72c55e250e4f41ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df909b53657bbe0e8d4bac23d34dd2c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab373904d2ae19648d7005e0448e481548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926429b1f8c5f8c33d69662df346767549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee531c0027c6526a386d5297933dcd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808811ea7608623ae5ba274a04eb453551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f94d0717b9e7493c982739690598fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd73127e26832443d7756002baaef42553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b23903e81c4d4772fc780c95185ed1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33a0d336b2f1834c5f60afc2934d99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878acf202bf3132df459efad2ce05a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a988fb3fff18e7b7545d600632637e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaa263b538832cc86b6bdf1360faee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856b58f569dc2d6cf3517996d5ddc60559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbeb5b9d4cde6443eb1fa7a1417965560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff64db410bd99a871c7b152abfb2ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeccb60ac12e44702f82be598e6f40a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c601b6acb8ef8fa77227568011de8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc518e3446bd48128db8cda36f6fb57b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee10035cd04c181ef45e55483392ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f25b3a0a9631d5240e0a401ed3e6f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ab9b626ef683a30cc64f8853af82e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0d22c4b3cf48630cfcbd9a88e11da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b7d1e93e6e3096d5dad7eade4bc2c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87b7bd03f670e3683b4d9c2811c0f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b453b38e44aaacb70d662e4a12d65571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fb16ac7e41fa0c47029abbf2d4b08572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2bf54fdfdd67f6ff55057f3587b99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a6d69e5decb816a73c0a23573213e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beb173d5a511610573cf4e47c8dc9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438284139a8cb5606b919b9965b589c9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16fdf68d30b72457854763604e9384577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc6b79e062a4ed9b62c3fd8f93e23e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13260ad7dee59c55be0bbbc2e92ce04f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4cdd78f95fee5a64ce8d4295e5b84580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32089896e690556739ca9a116ef041581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fb4d38e3f6707bea9124e00b96c2a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d36bdb5969cb1def0b4063ff5f847583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1942ea6402cd2ef4dd0b70ca3a7b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1da2fd5f75ea4a19d97736c381a13585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950c09d8938f8da053c07da41b381de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0df55c769546d697437ccba9988a24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df04225508c8509868b3415f070c10588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9acb4e32e539c769011b76f176026589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2b5a1ce829daf474700364c215dc4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b9113b4ed09279ce1c445dcd60ed9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a391da9290de766cf0a4df6f91e2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d39ab8e4ead15d8a038cd09f6f67c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b87aa096239575d381193457f5aab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0672b2599d22c4c2f239c55671dff95595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343b080132361e68a5e0c78ec62ee5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dcabad80d9d9100394ea7c0c893c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b2503f575f9fc190db83f3fae33ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac4ba2c4a5cd1e970d50798e187a80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b155ad69fb8d0daa1679bcc30ded7d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d989d20520161ed9551222a3874f038601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f76e7d5cb9d614ad092d34e81d010d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f508a58a5e0250d1397464468f15b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1506f00e8740aba47ab6cccd404a7e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91bcefd31ef7dd660226a077ab82d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab60b2b5e5570edc267fed862c8dd83606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c5a8fe64c9d32b3098e7ed26e00b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c69af15088c2134b50b18e29efa432608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33313aed37c839aa20fe2e17620498609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bde75eb975ba11c93c6ce3de92538610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cf781dd6c6c61e76b96bc37c7800f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb6fdba5bd00d109a1d466c0eb6ebc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f1582dd372c1853eb5e203e979f1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1d43d960e4713e05105be71cf0e3c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5510cffc5fe03c8ea738ed2c1fde7c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5528a498135be711270d9b743d84f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bd772e3ccd477923930efbfca4ba5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bb1b11ac4431014409e6628b01324618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c45690de0eb25ccaa1a6dfed7c17b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c28465d44ad1112fd63f444d45d118620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15289a65c1fff4406f6f8bfbb6c75470621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9397b7c6922bb9efee0e419825a30b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688137c8fee62ac175e5a868e1f4710623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da902a495911474ab52d500dfd7cee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b3cf42a0e09b6b4428e10c1f01867625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d8dca4987f5a521694a62064f7046626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31501a5fb732a8ec46f66ba4679ae13627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83255742e93c477157b802d546a46f00628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e772c15124e020f962ec10a3f497a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee657926a9de3ff11d68953f69fdb4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcf0e5f53fabd9832e101826a6a15b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbade4a86bb5911d8ecba693e4d97c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f407492a2661c472ba0c6ff7653af5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dea763ed5743e6b967a0cd1b7acf0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ef1a2c21f32bdd4de9d1690baea06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f16299770e7fa06822e8634aec6514636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde930ac8cbab0d58acf79519394ad05637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadba7973a3c904b2745138a8d43166638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748d51f896eb40a0144c6327a342289639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b0dd5fc91d262821b08dc77492372640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8974319dcc61ee1a6bd07e911e355641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8213c989d5c70a1f095c8166104f5df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf0330f16f2bbc1a78df494c9f766b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9040e20e4353113a0822b31513e93644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733fb4e257a124c036afc2b6668bd88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2d6e55637d2c9bee78c5c3d534b5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fd84595598ec19cb91b35b3f6f17e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404b294469edaf92fb500f8c934d674648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fbdb899c75bbea0bc5b882bb86357649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd2f561080fc0365efcae540b5692b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a7aecf3516e436d67ea6ae044e06b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb78ec6621081598c987a27f7bc5f76652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74e8a24d74a386d6462a25bb83065f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d477e0aa2ef8f9e4e892947ef9714654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e5f6cbbf59763870d60f31336be52655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7882e2e08c6b19bd1dd1cd58c01870656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f96e0e1b06d6f60e86304a06e72190657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158e48f846ce96a0540bce011032bd2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9482142a085ccb2e0d742eb879f221b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ada890615ca51e8ec205a0c00a772f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503c34838e5ac5397cb258fe33ad145661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c1f796353803b8ad697cfdf89a786662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eac429f1f8ffa5dbe17b6e6308e58d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa512ba45d2c850d1a9782228f51cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2323674215787222cf0be29d5684e45665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c72442e10f0f3ebc56ca2729b385d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309f3793dc2d5cfb84809cdb402fd71667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c9eabe80b55cab946974e6bdaf7b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc538ec45fff5498235e10affe2185d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3049f5769d3564bf8860f4a96c7967e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d819bd0736a54ced6314a561cac0392671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c6288e47906dcc95291f3461436ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5e49190290fc731090878d3a0c3de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf783076c19bb5d2e4cb1fa1fd2fc978674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ef29ca2d718c53a3d4cd4ed1699c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8e650fece25bad9cb5c0b76866298676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d9d6391973a3ece9f5cc3a47c337d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328c901ba811a06498b3aa67b260bc7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161c35542ea3675b86ac8fba3a66d56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66435eace581e60da642ea5342c46394680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee5c009ff85d920825fd1ea85922d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4165f2fc367ae8fcccf4b33a83e87682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc7589c20ea6cdd490efd11dbe71fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421eeaf6973806f464b162b5bd674aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755af5aafca712d660fdc98a3ae0199c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd4e44b248a442be99186da5190243686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6767cbbd69749dd61b231792ebf6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a570ba838815076dcd8638841fde7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dec7186e46b397a1a48931966d2cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47690dbcfa625caab72dc5e0f1ae1daa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15961aa5ec8429b0be6887b7902a058691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7b9c43a9330a28f61cda183a33fa3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9704e108bb2af9fb992c5d5500dad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1225780f7e2209133a64b10b22af6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a5dfd28dda9026d2f95adba442d1c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156db29de1e8d8f566c8b5466f527d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a461b3d4e0de1190625aee8e2046a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e54fbd0f4230b5a756740e91e74f14698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e7223adfd90e57f8984fec9a27e4d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9e6ea97fcb57cca856dab2c39704b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0e03db4acf9d0c45f0284f8ccd475701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af862b462d259a7533fa1daa51e8de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7babb3275190cb9d3ea9174ffc0e2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840112c70fd9f5f95a36a61f21069d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11dcaf98cf963a24302543b4a79810705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b50cd77879c3f27a0aadef0969eab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074aed68b1d46d89c679e763496f2cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c295a17643695203ab343afe1480bad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53840ad5374a83f319283c1c9cafdb16709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf425c9f51902cc4c1297a60564860710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc6aea332beabbfb1d1cf3addd28de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98682a562d79992b4bcfdddb8f5e99b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a858ba65a4cff336bce51a151c4643713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3040842a18ca49713eb93e0dcc78bd2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b4d6f3f6d0e04ed823a5feec45086715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fc9e607fd85333a49cf0461df123f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d5185a9c8b6a7ff3e1ac640aca224717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e73b6e2e075ab23f8e55a091d3309718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f942923df9531dfdb674e3b9dc218719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7cb62b22ce806a6b80961f5a13bcb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a18bcd978698740ce7dc3c0fc04b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a52eeca2f9817b015f54275ed0520722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9563537332c6768cb7d3bf673f61f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1177e1cdb0156a9e6c2b8f8b33276e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fc84c40cc6aad333dac351e995c5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9982adf183c3d01861f12f7dccb8b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65101ede26c391b7cfa060cbf7b1ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa61a418dcc5e7190c1b395c8ada47728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba4db4fe3b475793b8c55eae085aa0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f152c75bc0beb73c74e9da71ce59c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592a358ba574e1db63b863dcbc5518b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852a40e661a1dbddb6e13688994d4a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb939c6db9e21a6091618e982b4506d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebea072c806ed4565815e4110b8e96734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f44e8367dacb5128611869427c7029735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028982c1a84cfe3dd75df76f29fb329736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c8a5ac71319e73e4405145b59841b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1465e1cd971262da15ea3741416a952738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de953bb54b61c3a30559025f675f86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc9b4b9cb0de702c01537266dfe099740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684d7d5ec5b2911dffeadbee313914c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0572c3af29f7b23c68821eb52b9e8c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923924acefb66beb61762d2665f0f345743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582bc7a7e9cddb29a9e7a0347a8cdec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21af3dc4c8dd570cec2e16a4f558e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d274243c6c5aa50f49f6a46f65557746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894bc919cf33df710e5642b48778cc6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07885f7ed515bdbd665c4e2468e3d58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4ee89ac5645a04e079dfc7515a558749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30379751df2252a00de9808718e5912f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5280a615494799b2e299b4364ff24751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716acb239119b4c579ef29cca7c0a108752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011c8f100222efca94b77586f54defd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883014b3659f8a109e9f074033b1e2fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dda33e499fccf439a377c8596db865755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156dab4ef88a667bef37892368091c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec165366d08ec90ddc19071c4aa326757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2abe2cdc492686f9f11a05ad79fbf4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e838d9242cb69c59d3605dab05f37ed759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba49b0756723c1677875e2ce38a3cd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4861d7061aa2b23cc2a78010e10a2d8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703ce0dc4f22b5304a25f5def719697762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be939c5fc3027ed706b89b3e283e467763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ceaf946d00ccb6f782ba3b392fbf0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443307658c3f56106ebe074455f0cace765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7603d60dec5229b554396a4ead8c704766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35fd8ac11e755fa9fad8ee52832f08767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccb3c41d03a993bc9aad4d54f7a09e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02ecd8a49ac486f46e119ac39863aa769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c0c06aa2904cf2981e409b3188ee4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602de9d40b7b7cb15333add99896739a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aeff44c0fe6d106481408b4d0bb37772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796de93d09ea3d7bc2f17a78efb20e3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3c41eb17057dcee3de4a0957e6181774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3c384159ddf86695f84f8ce213bac775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30a61060b0183b8f4086df2406b6e6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbbfd07b1eb4990875f8c107ba28f1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d18c0cd9e470156af3c12639649afc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbda68590f5960f81ba5455d448432779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bd8627ec0b66c70ded906056ac010780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ce83ac1b9c6dcaf10e38d304a9373781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b04b3ba9c6cb4925309f4169291c50782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14559856fb364fe7b781b08361b0129783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7b83235e197069dda52ffa5cd9310784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc1cc043a623c075cd53d5ed52cb54785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1348bf618791402cac32c2675f4f7df786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46433c59f7f980b0bcaebcd98f117424787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e2c0c99945acba7515bef19081946788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2d21aa2886a3a50d6438b68c626a9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e155753e7e68ca0b29bf3d3b9bd4d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81a2f90d3021dbcfac93420aac21ca791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be341fb07a57fb3d2bbe8ebc1a104028792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05823598cf0fa958e8e6cfb4990204793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f5e892a16d2ae11e26bd2510dafeb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59175520e749b784deee46194e8476c6795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc954f3f25d152cdc8b483af5771b111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4710c0db1f0735ed8a63cf38ea4c9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712106d746a26c529fdaf5358567c83f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52672299a5481ae742dd0c0e5eb7b4e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a255756191d65133a51eccabaa6c57a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb58980711b710e9beb5e86c5c0f6e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d593c05e94a26a481124edd6cdaff07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a35d83d717db214e85d2cac1be82bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832fe44b43865322189800195b45c2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931c3d0f5292f244442827be0d8baa710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3fcc5d7be456d29320db8a69a1d3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f86b7911b545a6bdf5ab2a9a4d528912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b50bf246bafc5019be42a9e97cf5ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf3809e875a6419e75e0c91e44f75b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8df32b01650b0186a4b3f0c2a6b24615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d196e21b85555839c02753da0cbac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3630aef54dac8fadcb36f015e0ca6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0ac759281b3bfa1c6fe4dcf5c1b1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dbeef9637e6d10f70aa055f0557c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d617e15dd655ee234d99290827e6f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaba558a482fc1536962614ed3fa0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0c83817b50173bd7d63337d7f1e3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39723861b797e71f075d961768e2c53d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427d1f9d3dd66485e4f14fcc6e14ed424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12df7b039dc169c2ddc75b1c1ca25d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8872dab3cc8aeac2ac45e376933c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801cafcbf597ee8c099fb74569666dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69943b3b65c91df46e39520211883628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ad411bb4f3d5a111e5ce159daf6ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342306b93c0d2d594c0a404aca26e81030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5156e87ded75591746e368c894205a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f2cd4c5993e09e510ca889fa9290f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b399ad20a303b5d03a266ac5f160433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d3e513b4ca953d609c52aeac7757d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dfb270b04f3bcdce40386d5ab9cd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc553cc12bd310a6692bfbef0046c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a51c4353d918e7cd42ecd08cd64f1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ea86b7bc5718873d2848ed7ae14e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40c6944c703be1f78d26502663aa0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd15fea9abdda11a0c7d179ba6ff6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca1f9cafa44ca9154b5f8f1925712f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb238b60a0c40eb2fc1f2ad0ee537142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b377ffbae7792ff86c2dd77c930a4443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494f6fb7b8ae538ba5de46cdb32af3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fd978f9c83369e23bc16bfd55d16445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997ea020d62e32338f44bb7a0250a0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82350dbfe11914adb8a0504ced005e0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcb28c2ab7d79662d6aa86e115485c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d50a324a8235a66592599dbaf012cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b419e31de92830251ca6bed8af2e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa1e31b0ba7dff9c718d9c2873244d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b233a1d65a17ba74822b1add4d3d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e5630f6feabdc0e6d3852b54b35ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30405ec3e971a14d769eacffb7ccb30354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5c5f8bce6967c4c5bfdb2166080d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971eace41fb97e20e62140bda6863e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe37243ed5d929af027148532fe7ad557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef0a85eabf8ab32680e9e1e9e4a5ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12e5269771882c18ac119c061ecf2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92274f07af917812f087516255c1721860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcd0be9a196ee0c8330470a04b62a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7899098614b3e7c1da646170bae3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d5c807a6a560ab5ae50bb7b74548563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53775d3b22e1a8d8e89ad225b5ae9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c8abf0d957522f3ccd0075d6f6ef465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507bba4d0d4bee22e997029a4e8675c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0020f5c7083101e7ed84a3bf2e47867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975537d9d3c10b0f4e1bf589c0cc37c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208ed7acef9106e9e6e62a6886a8d0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c00dac75e97976ee44727919392d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f4013b2bb7681fa1de860eef2d58971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189e4d9f81a4a8dcb19de005098847972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10985378acf371cc63cf27a13654ce773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630c3ff89a796bf3c83a3736030213174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d0d944d78d8a43ba479dc8073f22675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e1f84bc62f32d271bebc84dbf615876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626245ba1af235e478e32f9a5b5708477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88721c7c794785748654dbe3df2a5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294748e911e69315f3e81875f7e997079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d306135ec67dc6a18f203a1d756b7f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe55913a8c8271d9039213fa439e42e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49972ef776b3b3842b125dcd777fb7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a01326b0c61a136ebc55812d1060083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35ead498df1cb95c55c80242e695ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e338c5dc17e66c76d876303394c72285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15429d58662a9235baa018dd1a6895ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1f32b9a0f22fcc238ac457230430087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56152946216aabc0c56b19c18d1f872488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacb5777d8d181983e683c8d593df0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b3c4ac79ba1eb56f227f049eb659a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a97a596fa823adc5c6e0cb62d7a1c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e31a239de6ef5fe830ef0176957d1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4c1fd9d34f33b75acf02de5c5387093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8145351c87b922059cbec647cfb00894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5e0f042dbfd938202a5411d7cee2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906bc043f5344d2d46d814c44c2dc7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36653135be50d7a83488a2378cdc6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae22403eea2197e6007f1f21372f0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7887dd086782ee9e156759406633af599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6033298e77a198774c2859ea4c87f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed750839a17e78ca7abcb019d1b070a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14453f632d37f0cbbbbcb403dd67317b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213537bd3950e884d6dd7701e77854f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c7c1ebfea3a4515a251cb23a377a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7672190f9fe11f5921eeb44a06352105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904040f24a7787124e17cf90b474ddd1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eefe7987aaa8db584daa0a3c4f4bff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac0928f5f52ad252922e45faa94384108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1089a2c25695f5d7059ad19ad82ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ec559c8348fe1a20260843e829584110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96c53b2ca471b41af6738dfa49236e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4059868abe78821b6739bae04ae4553112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a6ed68e44e07f19ec93bf8ea46d9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afa2febb3078f54113723a1be1f311114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0a7c29f01d0ef97f24be6d4343739115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10334cbc8c3ae6ccf2ac943b1215bfdb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f2ddfa1a840e3526ca25bd7db0cdc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebaf4d42c95faefea90eadcd720a1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cef55affe4a9bfeca27713efab1cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172b8a2cd6c10734d82777fc6f9054d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9f64f79f354a7bb8ccda53d42a260121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e67b13948399737b4fc526d4dfacf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75f39bd1edb7ddd612e8b800e8a260123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95256ea641fc1f889fb3de942355fbab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294689ef22ac112615fc133c3240724125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6ae4a80757061896f0d9d1b3d5518126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4f0ff691f2d598ec624d40499553d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff294400739411c6f7a088aa386d13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56541f01bd3b75b1cb2a8d381e1d72f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4749c5ba2b2276d3aef86f76a4d059130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881ad311bfcdddae4d5bb69c1ab0b8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a0bdeea65e6a5542dd1c14aa115cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4697a3df5c4ded97aaca4dfc5737f7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa543b9d348c1fa0d09bbf66118dfa0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67567f478251a8c120ca8119a9fcced135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4240b653ca8353a377a1c8d3b0da5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5f0aa464aed5d8a6c39b42a924331137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f869d2f87e8147fbf0542f68d8434138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcba95141129a0a2871cba4f7bea91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82b272ed912f51490b5ee3e742d35e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48139aeb42fcd62defe541e41ee7231b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8889e668ecbdf6a454b9116f946059f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdef2549775025872467a6a67d6ea02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d633a316a66c18d56b7eeb15e86de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f95b89b9aca897df99332505e58db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa3a58cbef8f1f8f4c8aaf3c840ae2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a52af11227ddb18bf27c63d2fdd39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595907bf4acd47ca33321159f0089c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4ed727cef4f7270ee029aad2a0ea7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8653c7585611c7765118f74899058e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f820725a17b1505631f1df5448b5bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026744956e9381d7bba1c5c19da2ff0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c378207363946ed3242a05789f0da9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999dcb4beabd211a0aae9a117b54f68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece182d115058845e260341ad4a21e43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26df9441fb0a4b696b0c77feefbd0a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab59c894804f1eb588033eccd96407b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67480ea3bd59481455dc660e46904e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9c8389fc18eaf9b4ce3b8d2dda77f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbf3f66da6d836ac34452a2dd510d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585ff945b0933d6a69f97cfdc2abf13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40d73c48a14f09f37c6aee061c9f5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6b96e41412ab07718486bad9d52d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cbb727a4b66175c0b51daaa3a9ef7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823a08e801d847ca4c9a504b0c37042165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a64d4d9554d6854bfe7a4c34e90f4a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5365517fd22ba1f844f4159f6760f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbc4acc616402e5a6f32dd05862b29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffaed1937e5c0a253bc0ef56618d49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7644b0b45c7ef3954f39ae78aeffc75170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd090473c055387554057a2ae90036171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9aa63243163a2507c802606768f56d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c750c1804383393a93d5c110a5053173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff05a62e6beb82a6786841afee1f9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc46e6c760d7a781e7a4e03a3cab814175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1876e74e52794b9e2412a0b0989c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04b42da03c4ea6f5d7e3f8181073a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fa257267fb11907762ff08e603db5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef55efb20a43604a18d44e4b644cc7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f75f606343f92c34738fd925928f61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09381c87acc7ad6dd5dc4443bf6c906181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94412928e2d0097bb90b190da78c5c53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e847ebb7c2a3046d946e8b9d3ace6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58810ee5cf480cb531f5d4e201b19801184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3eeb50cb89c1be4dc2833c14eb72a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3406f647321c15aa33d6be72416c8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2c96c81cdc82b4592153fdb96a8c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc544f90c51cb3d33f0d923c878a60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c53ce3c71eb96c2d98c6494e03680189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2489d8eaca679e549896e0160f13c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afe11d79323aecb34c298cdc42b8de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e8fb4df70adbc0ed2c66d452c7af5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d5fbbea66c405077ef595d4a0c9b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cc8f0dd9abe984253f99e8b74328c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89671ae8393b037aa8e47523bb19a66e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc36a986860cfbe8ddb834479edaa9b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1498ea3899c524a29fdf12239aafd6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cd37638adea8291f87f1fee0f487f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488a3883261d3b4eeb2b6bc37e18467199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b1e2e99af82adb1107d41e0a8fded200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6b99a45b88dead3b7206c9f61e4c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373894f8a7c3fa3409860bdfaccd77f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f1adc358e0e7ff68995fd818a0d6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd551b3dd5ccae7af0df22d8ca0ce10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfa487f7f2088f248a43bf82b0a5d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879b9e46516d8bde9c62c339e3d251d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ebc1d6788119f023878c5bf26bb6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4b944297b06805787a7ae22a21b6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db409f4fafc3b501fc6c816f56284e74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1f784f2427339f1606cdae7106382210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4c2227635e1fc153c5fc279899097211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d766ed3fbac174b62e31ad02d0866212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bf78907532ba7d6b82f872c2cd1d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d9864947d0bc7ee629822ce50d3d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff5e7931f239cd4a22e248677edd8b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3f6219947020aa27711f5034fb9d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f915970113648dd5f29c86660d997d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8279a13dd1cd61016ece0b19254bb2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ce086bccb7270ca29270af541a554219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203009eaaee530383aee529253ffece9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285aaddcafcdc6ed237939f7efff7185221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa166e7136d74297aaf1f07943a3545222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9944138c8ffa1e91950129b92833a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ce601525ca6862a73699a198338d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bfe9d43eea43bcd0fd7811dc0ded9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1b54f7fdc93813312cc74ce49fc9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a27dcbe671867ad4e2b55cf3a90d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc484e43424283807df2483743b7b28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3834c51c51eb827221b96612aec6c0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682837693dbf40f8da47a0916371f0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89318fb928ff63e1ac936fd21ca51b98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77fd4ba08e3d678ed61bdcc4d25de8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4755729502b8c3ce129ada0ddb37390233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d50dd70dde38ab0f961b5357eb5eb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6cd9b84c9b5ffbf6a2c80cf1d50de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bedb70f2e0921fd01cd4e5813b4a3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f8cdf3db9a9ada3eb04582ee8f126237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba0b796a16ba94129e38bb0b5fce4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299c7e510fe66b4fcce3191cb9ab857239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbd95237c7771fe74ea066d0ee734a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66941c72313d1e735bbd0cedc3314f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b2abc17e61abb795049c300e4e29c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ec4ab7b813684d788a1b7acda129c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8370e650378c5e056334130505c68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69454c26c6ccfde01e161c71feb3c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0dc38e3e9fa9fdab66d0f682f6e24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139ba2c6e9f0f64b84ed9cb476c5f8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85397c0c4c6244e473f60b76e49124ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260688822b75d2fe7833cc40373b93a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc5f83befb6d481eb6f4fec77401af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eca1ec3b8358f261c5c991b667e66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f7e629a6f872f9116f1806203c535252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a0a482bc1cb5968919ea396324aa5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af14cf16b76c81da362bd76bb612ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e8aa787dbb7abe7b755e759451f33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47131f16b67ab26e5dd6edc9cc46febd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399caef28fd0dfb9aad58e10e15dab3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0a69c34ff9d6df2a26c3edc86d1d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b74404fe82ccf499347f196664dad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efcda72882e61850df813da7ad4272260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa111e21ba2b2ee6dab7878caaaea6c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1b895c1bd35a24db4b6fd00f5f4ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8793a2f793d40db540bc85a652207263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475dc94dd287912c8a31c0c400de398264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11caac7d1307d642015a3f2bc2bd7e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d996ea7bd90c7af3b7469a5bc2e90f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c80d4430b1dfcf42b28a0ee705057267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed772221282f1a56b3e0f6df7c81510268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65d7e4409d7e130a6d70f19944b9a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927a589695af38c646dee3f46220bcb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17402db40119abeaa2d0d41206900f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd0a243d7e052a20dcbc855a3dd2fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0b16bb07ef4555cd7f49421d9de27273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684d0dd8307f40c5024dd290ff57856274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176500ab747170dd9f801a0a2f01e81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bfc572e8830378bd7e82e9473bed8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dc109d5c7205762037b5d0532c827277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e988635d1b3c2918d53718698918d8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da93d5d642a995cece68ea2ed54651279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9016e3b32d387856dd7dc16c86a062280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91608c751b33c992aabb298a875995f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eaf64b92602cae5012af1b20096805282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a6587764612d96d869aa12625baf9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f950398affcbca05b1aaaaeefb6cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e6154317fa1b102e389742308360f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e62bda6a52510fe44c588b82bddf0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a477f79cc0570909e4bd83020047e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82595531ef25c3de3c74820791f3e6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03586dc6c9193263ea4742a0d146bcf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c060354b8bfc1ab16ceba8332caa82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb94be134d13e72b5d678806eee238291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b833790e4acf64d9e1a87afe2c7dde5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d8e864a893a34f25a38ca13125d28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124976376acb98a7493b2729bf434f20294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4b0d450414b5428e5232b0e333347295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a55d11276e872b8db431fb0837a0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0c306e7d9fe5faf5eda883373b7b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093709860cb320174e16db7542c5ffe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce226debf2d86058e50baf6fd8684be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b6d5d2716a7f1e8f55806c9971697300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9910542bd2400301b3cd1ae6893d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984c66f828fe3e98fba0f191da13043302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f23fc9404cb9c083e1ad0205ce509303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203cf55bcf4ee81507a3b79a56b0dea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b16e4d04bc750e795f275be2bf47d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f655502e4100c557c90e4a2b8118054306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee5079454f09f23ecb4bf8f8b7303a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981b206a784c20cf409f48f9f2b970f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bde8ef8d3b5fbc90b2f7d811f853c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70badedede01a5fc07623648de2ac29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1ec41b858a1c27a85f7c5c3ddf2f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1964b7961c35cd070f6f427e37d12e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c432df7690b6fdcc48981ce69f2034313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc380145df7408b4b6d03f5c69c8d3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7a998f843ea25e65b8aba8fe5b780315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315555c7952063590485a395fe16424a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f51d1f7f5fbe5269722a9d227869dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bf0d10fe8fccf1184eb2a0f60dd3c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350f47533f7adb6d73c5ba8c6804f13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7873f9998aab4d73a8a4823a12953e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac5c430c947f42701244c063b5e3b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2c7cea9ce7643892faff93b3848d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177bb67545523d9a8aba1ca81a84b16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023a7e091a80c1afb80195c30ef2d79324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17538dc3635f57a71d783434597b66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0a63339c860299bed9d0acd873e09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c03d084c1e0dc1046bfb35617cade327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b39c339b3f2416263bd3dd8844b0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fac440df3d4c035b578fb945abc6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520fe2a82a80010c461043399bed1ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bb53d2d9ea19855d48002917746c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80709cfd485d7a4c5475ec26c5e33f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbaf1518d4c02549b4a0fdf332d406333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a098227a597735f407bbdf102c844334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185581a030f8910a07a85f776792c3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8b071d2e48536ee4c5ecd4201d337336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704cc0a1d5627c8c8304b7145ed6223337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeed8a6ec7774a26fd68d149f3353a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5516aa9c59304e1810f416999b3e24b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9915b9e50595989169032e13dffdb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ca3b15a2903ed6548b097f0aaf31f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae998676677022b5fdb11c5212cfc9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d5d5537309242203888dce710a205343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5d9667770d4631cc8d78711783a33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79381525b5c7fc597737119e19dbeb12345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8ce67462fa5aa47d1ca02f442f95f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859a8b5810b98abc04d56a7ebd385e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043930c4e7d493477b3dba7136239ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a69402d21fe0034625ab2375934c6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af58d2af0500a990ed3f0349e32272a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488901b5f3f84212d03df89ade1dd63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50299092b8b137c9f1ffe98ae092f619352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88216fb2770d8815e0d18217c25186353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134483021a1e2d0456bac9921dcb50a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75880e0b977d41d6df342bc0b3c1849b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16c3886a0a7a34b022f8d9c1b9c684356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d633c6c4bbdb7de1261622b7f10ac9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586229bfdb924fed789a9967d680729358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b95c2d54b60baa42c537e2bee8a340359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a749ae87b2adb80041c2044f7dc4fd5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34e675734fed60d334b04332ae1334361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474c238defe78e99dbbbd1f3e705c14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c539bf9b800a2d01ca3e8237916f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02486b20fe7c537fc2d2e6edf4ec0d96364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac1f731a576e43803ac889876acfbc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c406622c08c7db3cacea9b824b404366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10931201d4184f149a327f2817a91b42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44424eedacdd8d11ffe6900cfafac394368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccf42349a3b123b91815f2ca2e85b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8008be46fb3e4537c71a8ce449e18370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426da3293940e9133ce2fec0ecac9e9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63448f4fd966580b16722e60add1dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb319064a145fd92b1adf21f4cae4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1b0430eac03e0cd1b74c85cebbb37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f87157607d290444fd2dc15e9f300375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71d2bfb4074256a1a0c95230e8f342376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37481af6b1e9b3438ddd5ddc6ade1d40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0720f9c61943f2fede461f6e86d9167378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85905f9a490e0126447fa392e31716f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65f706f76e47defdbee56a58f01aed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37805f4e0863ecf863aa1b03fc4f9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979612d48e696027b95600ac7fb6d1ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19ca853b1e8a173758feda6de03aeb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a6936492db232f2a898e8dfdcccf8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94fddec123095629e58274451da363385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb713e46352eefe7418186595b0249386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0712ca95b0f2f41240236b900884f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb569a3343e08ce72493d45ebf6a1a64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e75c84d35bc0654c05195b838f2fcb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e634bb2a49f266ee386d956d78d6b31390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1527f92a82e2f95b662675451d3ad58391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4b47affacb23b646f5a02428a3e8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61c3a35707785d7cde5d06055d2fbf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3b9e0f38e2720f82ab30358e5c1e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc769dba83f5a58826df0183c279d25395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dc2a3ae9bbe7912f71a703219e4ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46eb77cdebe383039dcaec06f80b32397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706a9ebdad1a05dddf93723c0a839e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b4cc5710d2076a95bddc260430396399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc7cbf2725cb1a2c029f1fb46f4d1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e079f0a8c2dae114bf1b4b8033a62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f63135c1426cb9dacf0c4be53df66a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461b4444ae32ad1090491f95235cb85403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab04db057f3224bbf28520c7889cca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf640e1cdb2ec10378e52f9df651c12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e0a737968bb759dd50669fcc0756d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5477e1d91ccb7ee0ab2e9fd4d4101407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94299e45d45a1d58613b11b9f8c31f63408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fa413e099657b467ee0a57172432d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8505e4c7d7cee7079fb94b194567f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a2c3fd349b9705c2a9ef30617e820411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0137389672d617ab97283499d88e25412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512af0e2f195e2d9d5092114a466157413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14709cc73aee465401768df35db6217e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098e372776fdfc457a3af9b02d04ba1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22beae795f7cec80c6547b9a9126ef9a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82935124885a0980a089c648afd52357417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8554c5e8527bfc69826b67822d5371418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e79e9ee526effba62879c96a776ce6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a8cfe820369f9fab3f2aa8601eb54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74bce8cc072bd73c72de9410e83c73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63f386bc46cd4164204f3718e18a9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d8748f9eedfdb4e0cf20dc02295ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e551096e4c5e7beec45ac82fe652e2c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e547499ac84f3b575cfa080fba976425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e82df6001a0ed9da67a14c2260466426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02a755f6443a3cd086ca7aa23582ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd3c965b7572c03650576465af0f62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ec67c4e2c793c16146ebbec8b9396429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2012c8269de8bb9cefca3594419c53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a72c484f190aa17b136b4a4dc0866431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e868146519d8851820d40106616433432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c57813615c3553719160e5ce1b86a7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d99255985785cddda6bf9fd5f2fe5c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53324483b77c0846584e99fbe8ea180a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7404403a50402712737af12c65adf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3326fe3ed7c602eb06453cf1af31e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecbd2368c02dde7280a6f07fc36c47438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55907433dfb0c19c6839e7a8d3b9a5ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c755773785daa3c240885876860e74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeec7229e45cf33ee971ef1d8eca963441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20636f79aa9f4c10eaf990b6bf313770442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5bd2ec5cbdad47307678645f65298443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d64cdbbdf8bf0d5c61580656896f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306d2a6e7cee79d3e2570b56427b8e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d1549e44060df428ef129c7907881446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd2550cd20d4b843a424f5b81d090d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40feb0407396064c7dba2250e77736d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082abf42051d8838d59c3530a81fdcf1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff879a027fd64d27d1237b5dae833d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275678a36e8f8bf9233b6fb6e28887b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ad4260663ddbe4eb10485250227ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3324b8f69ef3ee73eacbabfc95356453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6511a9876aa3127bd72985b00d087454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed17f2b401e1ca5a4da833b5462397455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ce74faf36278a0034a343258bb078456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604b422a862199b621d0ab0fa45ae7c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623c1596d5167fb6a4c476d302fb2e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1387ca9cf2140cf828d46b96221e714459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4493d8042e214f9a32a532f9b48783d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8561b774145f127befa8b5d0682c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592004fc44080f69241a3d34fc78239462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead95bcfc78c907673e5b8e6208a0a6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf48b04e6e88fc3f9c239ccdcb6801464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bda4036597f7185ed657e39731f4a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7e801934af51e1b4b74725332e41e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832fbebd27c994a18874cbf15b208bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8bbe41801ed35c664cf1ca403b840468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a728e9ec310dba08842cf35469d6e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c07f0d23a7d830087266666fe09a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a68ee157c1cd7b8f22f636c9d7d616471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98080d1963cb04a757a55f517edf8f97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113aee51137ad26348b0602044b6854473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1f88cd8cdcddf1163ea3e47f137d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890923635295c9bd74e9af7331181374475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577fbf70498770ba74ec37a1bb28d1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bf36a1619ac18dc0416b0cbcbc59b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a575aacef67dd9a9c667170763868478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b0fea9d07a286f18469ac47cfd840479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ecba61d6a93404e427b73d124a26b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101f0b38b5e1a42c110ac6e06f9cf16481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcbd6ad224da76118f6bbd7bec604a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495f1f867b87cabe5219b5d1b43f5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454098e237b3cadcea63731783b1df3c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea7e4a5c49c2f35cf956f61153985c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051f1f22f9d41d1c39782c7048e7dc1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269c136e856e76a747b6c84ffc9065b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18c27be933e7a43a759fbddaa576d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21866ae431d0d9886c0d3f3b8bed5c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17077341f9686b9d98ec5999a6020a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd657f73d6ae5ee4ee2e37c0478e0b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be273f7b094bfb3b621b61a80af7df16492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db6445dd621da41d96c2d9266f92fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2fb28cda953070210d9608315e873494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be750c533a6c96718234296dad6fba83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9fcfa37f6691d0561adfae20b0f6b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f135230fe5e445ec2f4a4037b9366497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e56e0c1851d7520de350cceacbeb51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe2eb40528c36061f4b46016fb40ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207b01ed5ecfdc0f41e2dcb15c32bb1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ce2b897264b5fa4160dcaf73e0985501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25190f05a70e6f1b07d04779a2755ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5365e0f66cccf395f4b043d882f73c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27601d7c7d5b101f2ca682d60f0f7208504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb731ef74d8488af0ab881ca678eba5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567cc4c40544f0429a34799dd96f539506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235b3b7fb216138ec10358ce8bd8f42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a860001d2ccc7b2b3bd8276fbffb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fceede11dee0ed82db457283f8cd22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78aafe1b52e2897eac93a75e387da4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b746f57694d15623d8f83f6ac99b22c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c288ae3bbfc7a097ee830c28839e28512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74bbe657b72ade70b514f24b205b38513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357283990907cb6455e8f241544e78a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b615458d9e9856caf29df87fd3fd13515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16a3910fdad1b3ca6a06262509b3c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7704fce44670b9b09208068c604bb82517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171440a4f1781f72baacb6d4a03a721518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faa68391cb37cc6865dbbde7e4aca9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb24682f3ea800da4bb2bfc930a12c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019e876b5599f48b25a43d5ee5142ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fb6d151573fc658b872fae3388b82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbb004d56ba5915147d543b7fd4365523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2991393f781d1e5be20ec8f81f607524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911fd709190009d9a6faad8d59e07cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace45492ea63b4752cf2078e042269b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b4d22c25727f98f2357db3c5ca4ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30506fe0ad71601ed5b28fc16ba44f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d884420af6bce4c0374424c75f45a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f54026e4186857298cf67a70c1c255530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2fd935380ebf476eabcbdfe89bd7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcca3d55e37fbfbfb10b756ed13150532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea09987a16179c1d4bdf6af5981b92533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cbee746f40cc7d202c78b3b35ebba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5a255bdd5cb1d1de63963bce9b115535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9da89f75a2794853c5578e39d7ad17536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253f754632ba70e69cbbf71ec625616537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab91690eec97e4999b0a455dae8270f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e700cb027df254e829c1442321cb66b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384d10562aa73297f8d805221e7bc67540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0f522218e016b2c69fa24275f5bc1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f08d9fd4b677f32115ffaefcbfa588542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d068855db08547c10b09e45f91617543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9995f86903976234129c06ed363e81e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a113eb42f853ae9fc42af428da39eff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff07c93060d8d6d390a9f1eb727de09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1965c4c562c89222a785a94fd5f46d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf4f375ef1ab5e2cc0ed1db844dbd9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b279b389045cdc48caa23b746888b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcd90b20beb5e4423e4924d3ced712550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c129a1e1a486f73617f3d6dc2ab8587551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56f978f1bd4fe0972f2e0c9b58c852552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034459a2e81b294775a867d3394a9db3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73ef429968617e4b4519cb3339f200554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e389709440353c1de2f54064135fce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da929ddc62faa6f6e87614fe9311ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a585d5b61b497dab21854dea59f94557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317f9a17d7086c05f22b3e0c32d21b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a96305bfb55948cfea8162853e5daa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d51fa012902352be0fde16c4230dca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62db9a85c9b14dc741bb3ad06b536ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65ae77af8e13a0bc9372f68399c600562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d2aa54c1cf50e6661a224837e102c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0ce721a6592ef64547ba71e59380b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c0b0fe32d78570388fc387e0a3765565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadec39c2fecb0ae4becff8c790912c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba32141f7130aa96de23579e24bdbb6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306ffb3bd64b2cd666da841a3140bbb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e79ac880f10bc76df780c67836be9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467f356eeb67ae07e9348b7332f465e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca28ac133be0bbb431394d2fa53728c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5272c3f16836be71dc8be1b1db41dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40160920cc408337b668b17fa59fd446573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a20a441909303099e905c3c6e5a6ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b23d3f38509cacddf2a80dddbb857b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1919e077e7d2da9f15c74fec93f30e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9520129132ef6c85a134dde624dfd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f54db4b6bfcfdeadeb37684732a4c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2137e02412fe4165790ab943d99370579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dc67717109681fd37e8b6d3766e78580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26377b8087d66c15e240201dcc38d09e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723beba98928bff0e24305b5228fa76c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35ca6828df1f41a4ac37d06c06b190583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec54938ef9f4bebcef2c13c2424b9fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e76d753d96d6e393b412c2e6c4b522585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58654c96915721eb2d4bc062c94301d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddaea72db37e95e038e0892efd1355587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486663533e988b361d169f6a845628a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238f0205a56cb2699e88b0dc16b24e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e936d56b1d3f160f4036b15ae0f5a2a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114d9625f008b3c4fd2fd76d32b4648591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93684ad9b3d53e4f7c1a364c9f3cf7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90dbd01323fc95f2c0213ebb8ec776593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b04d487a3f09b1f3eb1268dc64304d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10de62b7f442df23b4792a3b4088d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa285d03ad837d739711b77e43a8ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69c84f78775590178feb10c59312b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf3facce493bf33058feae1160ff01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93ba489dfae13ddb5544014b24b867599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed55e608ef4983640bbec2dedddb485600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74698672c38ec2d8bc0498bcb2afb2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e087a05665e5de510dac81d198d3e89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e662b87e904f7b09b9b3bd798b038ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027658f4fa0d09a8839013db85234906604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c69e8fcc5d3ee5b924e6b79ebfebae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbcb42c504f05140a78f576328279c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c519b7493decb1af638f61dd27619607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4b7d296d6cfb6763c8e824aca82f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272396df8cbdcadcc7a5e721d2633173609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eaf31d5fe62efb4b568268c6afb23610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bad9bff782c2748552d312f1afa4c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186b4d3b6feb0e8bf508588768dc6f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76540fc24cce8beca604dca50d3ed1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9adb2ee1f9634fcd85103825f9c228614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46467d7e3be332abd9387c855e9fb2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efae969ab8f8a0fd899921379eff97616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c312b0eb0f0bed038c9e4d6d53e3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32120fdbdaafc2a018faec87088fcb4f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf1d4fe6fa641ebb2c33e98f6b2acf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db327c8996ac99cde0b93921a51d6bec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fbabb681411f318dd0bf5254219d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262404e8e05808bc3da52c784760c6d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67110dd85e5fed461a7760bc20ba530a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad6caf0277bebb83b834bd0d75243b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbbb87f81af3b052c2d202145ab1c0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165b0fd1724cf0dd0e07c68de06053a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74874980e8cead44ab07d1a66a16093627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec45df221a6f220e221d1eedd054d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e78aa26e67ac3455ad20ffe9be1da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c790a245cb54c4a04f553ec371f5b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16ac7b30ce9d436a6d35da6a2d6fd1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e2c88cd5dbef73fd3507fb8093296632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446d82ec5d98cee8630cf9b8b6eaec4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3328b930f364322334b82d7e0d0b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5ed08df6f6579abdf1644b8bf4aac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502f9d95c89134e73c505e7277528ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e639840ba72682920f2335e2af39aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51640e6d164ac6d458a5d81fb6488a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00600b7d5ffe8663b7aa23ddb11db6eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b85a4c31b9186841269e21543a9e94640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f8be471af2e22fda9c5ce0c2e0e5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a888b1aca1ce0b82dd0e50763a66b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bca54857b84030a77e43433ef643b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0672fbf62032e87b166967aa1c042644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02b89315fd693f1b263e4cd750af8c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2fac5fee8e1ea1fb8f7c0d249463c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584e1993297e9b5a71de35d90e237e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be3b952e7b8e4ea282447a5764552b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff41f89693e64bd0b7ab7178900f30649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5557646d80f01a3990829645d42be4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8786214a8eb2ccac6a154c03006e0e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b016818bd487d2a77209c1ea4c52a62652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0fe95403198429585b1c10d0580d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fcbb46c00d7c488177f336c6e7035654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a934cdbc23a77df9f07a5b7041f9a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132962d26c5766a8959abde46392bb7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf6f0dcc131c5af42e0c6254415acb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb782fa94f9050d5f1b8ac09586748e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467b3131ac38a62d153eeae4ff13d14659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f6dc34fcd0a3472f301b66d6e7ec5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eab3a1d6796b035a281409daba708b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcf75b7ca22e2112291ebc8754b959662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dd2603123507bf709b8cfc28b0ad8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57f75e047d10fc7590e1ba8b14fa7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6fea3d265f15547b0ec35e04265e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2056f33c54c21051769c3ef57965701666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032d3748182af2e7f049c4bcfa1d980667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7a521c893a2690800eec2e58df874668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af53eecd6ab3d2c043904f5180c2dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5c81e6c9dd94b4784463706ab4cf2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb4cf7074bad539d84288d753f7f2f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269683c840ce0a0ee6125c55773ef32672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cd37f021c852e8e9ade7215649283673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b273b8ff1382cf460c05668a696e28e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34e6404eceddb37bd537adf65873de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e7e074211a4d4450495f3f5f7574f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06489dddee1f9d15ad9f49e98df7b6d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b75cbdb864483826d763edd946f74678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c3e5380209a19b98da86bd3e09def679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f3932ac96a7120908e76693a5ce6e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263113f83bb5d737772ddb1c804ff1f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5902a852b3b0bf6277e5394fd298c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a9eb2f4b5ac381aed6feef2f354b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d365ada45b0a3dfc6e398d1ab35dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ff364ab496462ed9ff756e3ce3260685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4a813c15d05ed7992955eaee4e304686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8f963bb74734aabf159285e46f9f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f624081d9cfcb82b0d2e56523e422688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf89b8571b2e956e6b6a89f2d89366689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0159ec81572ccba243051a3fecccef0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e2532e8dbd0f8757d0eb673e9ab25691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2bcd5fe8b04e46659dad033d82483692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e0004f65b35c922e7750105210f36693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d376f2d9bd67479b3a9a7819bac6dd8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c3ed07c85f97cb22c18c4f43f1532695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26f021f4897a1267359aac01f8dd3c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f6dd2537bcaad3c6b3cb954751749697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebee9511aa8be5946572c6248e62fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347389caac597577ce048b5073c254f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52255a1cdc1fd494c88ebd0a0e5847700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eadcb23fb099c8e1257bed76667d34701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405af2aee15363afe455cbed9fd95ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218972e48e179f641067c69201dafad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2e9f33b3a42e929935885745ba5f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ff48b5a397cdd0a3815e539f3d483705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7d81af616a195c75f2b02162ca11c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaa249dc9b622c9c187f51e1ca6f35707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d37bd338005c8ac1db4632e067dbc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d9d37600ebbcbf0dffa25db4deae2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90572e21b022c9c72f02dedb07e44b68710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ea826425defaf0c3f50e0975e6be6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5dbe5b8d40f87c7d03abc2974cecb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c870eb846bd801805a60719fa78b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0f90e765b0361a15d5b1ed24a299a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d11d9b2fbda183dfa199199977e182715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e847c319da2f5e1f651b6c4e510fa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd8abb66deca236d8b23afe2c73687717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de140ea7fc4e6b601a85a38501a2f70b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362302233a3dcd652f54b8c99e2a1d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3bf654d81626ecf5936f5739dd42d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6fddeac0d8f07285d93fd356ecc1a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a9fa54bfefd9501db349945960491722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89046a5903223706a69c4c76182426f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a1f1dc43cf7f0538bdb3756911483724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c665b0243bdf6056e44afea58f117c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94831a68e45ef4d41c5926f4c7c7a42b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0685934298ac3f7aac84b856beba3b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc33871077fa9d9eb07943e6e0672ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d31ee9b68b535655edb76c934b225729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583fac169c6743efef9557334aa2dee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbcf7c0488fd9bf80d7f3aab2206cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8aa659b7cefa3a16f176d661c79361732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb73d9f575e1495b8e319424d858e91733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83332a93e655489d34c0d1c0ddd3a2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e252401d24f9c70d26963e92d23d9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65fede0b1f6c5a5e259b4d72c88699736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dc1215f04629ba1096c29a3497e79737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3bf6cacb63d3c4dd21e87289fa0d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c118da541846913af03cd709f23e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1e23ff11b8070a42d6049c030a239740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7dc9e019d5b374054bd5ce9e2df1f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7f8ffc18d05853a7c1d118e77cb0b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724406637b42d4a31d96f9ccfa63e4e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e742fdadd62dd5f76ac6c8cf466a61744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee081a14066e55719dfca64c9131194745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62023ab598ba21d26979964485188c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a5cc3ec45da4a5db8f8f1f0457077747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>